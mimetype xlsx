--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86a5e41eb3b7d8772681d20ae2bff11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc78c0dcc64a5213cf48a462900b7b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e285c0c5a96ebd36af6d72f6ba9253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c81b4561d15026a9bb0e85d901c3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd5fa86bc1cb2405bdb5b2d7c23a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc985f91f6520095ff4728b52e2079d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2abb11e86703b8bb608db16ffb8557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a07b4f3396137cd2395b8f1bd5031f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60402da94b4f43e3dad8d95cb8961ed09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefaaaf8cc27b7f158c2dd3fb6a7c3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd978241e88b2785ec23ce912b4c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9bce6fd3b7db59fcc40e694c422a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86944d6a7713c0f3b387bd566215ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e7ea9fb02ece79e8026e843030d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8efb8d1dfd8171664c38620cffb9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20c3004978b7c56577a34be7196f6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e5746ee9038d778bb3d5fd02866717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b74ed7fbd69307474b2d6a25098ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe029da63f19ec0aa438417c71991e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d40c5a2c3dfaf0f576c73339f1d5af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500da0713494cfbdafe2afa4ef1fa7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e7bb80774cdec1b0a4ef9749c11222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eda3ad52db1e549d28aa15c94391ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068b61ae2d245ccac4ca196d1bf5ebc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0c6cf8c1cb959e6e3a2cabe0ecae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed02eef7eefd5ce1cc4568d499249d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af0e3af210361b8fd14eb81ffeaae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c13511aa5f6307eebe84c5f9c050828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3d9e71822eafb67f7b794c19f8a3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baf3dec703b8f92bf4ada7103604c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5ce25e925a213525a166dd57198d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c81c88efa6df508a69bcef64c2ca7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efd29ab2167e2bf0b4283aabbcf3ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034da1f9442219b48ec3071c36761e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa44560d6f410ddf40221f03ad2ee7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fff5688e8008ad3d60c6a4094e73836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c543e32afabd2ff34db5cbe0fb48f7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7797b18f1b351dec146b46513d51938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0725054ed64cf0e4bbb98068e89458339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544317fe091e2927e88c396ee6f64d6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595a911350e10d8def6474b31cbf7fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ea6cdbb3b493dc15d8f5ffedd1d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c36e51c545179c44c1ff2687ca90743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5ed8dbcc4bd5bdb05dc2e1056a42544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71db79ba3610c4735421ee0a4b74ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c8b9d6dcc687f52b8e1cd827497bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2be951a443de79b4d75e952ecb2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe429090e4133783776477cc16cbc0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f704c825a6cfef3b7e652c2caeade849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549f74ee429eb187c544975750f431450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0612a42f76072caf1a54f0876b24b2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d74820ac1f2d5f500201808007a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b6817df57891d50b7656412fdc4ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af36173d9c4b9678c7a6664652526654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e29a845a20017f60738b50e6f6672c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f39693050ae01a4dd7bf5fed5aee1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab7db472688bf00de1b82c6b86ae2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc026d45713b1ed18d4ba95a616fbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050edbab77ff3ebe97ca19e74cf520459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f4f485053b3bc71dad94a7cc411760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be906bc554808fde0dbdb645689a72e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e3a68fa83e9623611d8c9434372462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf5ea7551f59a8fdaece897a34d55e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae53b80dac68f743ed386bbccc6f8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2d38712cd2f2c7b0f333f470312665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3342dff6a83bb0483eb94516102461466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad60c60f7ae8f3ceb4cce03036a70e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc2715d15063063e32caa4dfdccdf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdfc94e6e3f05ee864ef96b81e395b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44dce60b4adefc51620e225e7206bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d293e08a3ce31bb0bc5e4ac9986571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026ad1452a9b414a528aafaea23d0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5ba1b9de97a4cc9aa6723c64458d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ed1cd3513596cd1937d33fd88d48f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02ac0b2ef3703c11115cbe4ad475b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e7e45b55cb39cd13f7d1c92d3b8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662c16e0c0f311ec0034e8c786b9db177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbac2d0694d846b42f5c64f591ffaa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69551f60163ed74d9a0328c325b85ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42f190ebef74773cb223634ced3eca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2430361e2fd062f41f1a74ae188b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5e575d3f7a4c957d2fc09a54b3f5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b83a688d072f64f1f76eef683942483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f832764d7d87d5e4975aeac62f06484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9be93d5405e08cac045e31b4e7b6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a2b4663d8cf63196b2402847f4b6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742c64e8163e859427829c4fae384787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b1d6a8935de70d16a83188865d6a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbcc13e2ce5bb1d328b9465596951c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bad452e2aec7e21ef3733f331ed1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bbc4715301925b0a7cc9b82f4543d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938bc37bba6b9dfb3454034e41b84a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad9d5bc70654b76444f408384b18893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b51df3cabd95d36e2bfbc6c234cf3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af07555656ac631622030834711715695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca43c59b22e294df72b56ef9e72d4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3b05eaf664c71e69183d40d59175997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cdfab0ae61f8a8ea04548109bd74898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f097c40073f62895a51269801668d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511df43202d8564f428e82e3f98e6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4f6eadeeb5eb9b636b4d24c3f41c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1875363ca298cee49369bb5ec50fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692235c5e49d4138fd8134bcd61dd8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba7f85da8adafefa03a979832dc0c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d33758829b297e10a6fcc23935c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464132b4a4b8e647d01ee678bd850d8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186d4bb40e0c728a54a489147304c64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00853ab3184426bd3e856599dc00c5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2fd0e84cb1c0fb23f3ab51d93c329109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bada412e852d29ca37ff2adeaebc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093593256df1de853ceb8ccdcd0abdf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882d201cdb0e93d83c4c75595ec241c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a76f3dd56a1c5138f996019bcbe708113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88fc15f74e64345f05b25799fd5b2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837722a7191b87d8ad5cda983b54a159115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62c3519340f982d894e7dce9439e17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e82c4407758410566521238f27077117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fae6dac69357f7b97ac4ae944f830b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87b2ed935d18ebe190f4a2f65708ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e10fdd76e24490cc5fecec0a594eba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a7fde11f8da5b174c45e9fad6521121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4567e41b5ee5c729bde0a55d086830122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a703cbc7684fd65b9aeaa15fea21ff4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c42cd58fa9d617dba090837ec19539124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df19c1f30a2eb39259ee85ffa50c4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2851e98d3a90b4ed4128fa3a656c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8464d2ff8a1289af179e673a4e01673127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc284d20f3742b14d7a3caeac166fe5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe36b92e7868430497e9e69cf47d16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1730fe17828c6c58e6ec3bee37479c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44457e1a765d8536e1f77d2f461f7175131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f79bda898d6a2a1e8714ff13e7b43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17728dcc570e856c8c3449a0f42cf18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b241b204b9c23e5a953815a9445b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214468fb76d1585c1e58727095ee4a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e714fb83c3bdb4de090e2a695debf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0489f75583dc34b22ee4c4bc4d0be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99860e099927339bef3e7b6961ccabb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc33c33f95347585a347a6f2a20c40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7082c449b83c5a5cc63c024d4d629e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e655d0e324d047fcb1acd854d932d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a77f314f3ceab0eb9c32d028f6f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb38feae12ab79aea7e53836d7771143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe20b46f3d47e0e4137f8175ea1e17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55fc5aa51b44f63005372c44130822145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645ed05f5afd7e478adaad1d7956d4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4420c70cc6aac5411a099490dfa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e61b1f137b23f788d5a6f3386c178148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ca92988d39fc68ce0ece73e0cba5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4efacc11381e8c945dff8d43c00bd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cad3dbb6d51fda2a44ba2937b60678151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d177dc10ca8e95c904e51723be14b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3ffbd62831bb34ce3f407faf2cd11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c089af73ebd90595323015fc8c1eb51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144d1e018c8d56f782b098101b717c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c1059901a9830fd8607c74642219156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522212c1beef812ae7756fbbdb5d8842157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296eb9910ec3d44d2422d05a1ecc92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34cc996b1b24ae22da268e7c3ec097159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b039412546c56683886a5e094d6c81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17bd7d182a842afdab154d19ce2e04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3e38de69898500822987a27ed100a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b501bd97636a472b52b4aa66f9bfa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ff01339a15ea741a98c66c9e06324164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e849e00f77088654322cfd6424fcc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb166ca8837df42006d9c17f020363166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f689e993e1308e6564f134980420d4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bb1f10c645df0b98c0aaf627ded79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3db3a084f5fa9851df6ae9d68dc36f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d559010b3af1f5a9b6e17a902d2bbda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baabd0bbbaddfaa73c0365e1221de72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aa5761220d93e7795c62641b30e81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589268c068a2fdbb93a1e02845fa7f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95025e80c5497500e863449e2cc02783174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518ce815b31ee078a3f19ba0e67d3b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b677c1030bbbc00c5b8ba35c5e8d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e3c970c0b93fe23b505d91c747fa6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58f05b996a7f4d7cda9b40d8f967a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667a876c96f285db466b3cafc4220fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e161c6ce2278914909d2dcdd0f206180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c0a381d5f277fc442e748291d9a03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c62483f770cc54dd2af18b24f65c0182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0e90da02ece72f0d91591496577241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6ec422c93a3f65d51cc4e1e751d8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd410c2aeff3d975890fb6b7539dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee451ff3d9afbb404fcda9e1c4f9f814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60a32328c42498a98c773275ad57c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c319c2e5e6326eae0649f1434d4a266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828081bd10a689e15b84ea81a71c9f9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d06d014acd4b8e28c75077763d7228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9579dba944e1dafc1000515a803fd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0a83d08a1a3ac3f6222b29dcf794210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea3d9762de70c17cb9e2708f7465ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de0d32f9f9baf5a034ade8ea133b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400c6a787ae2714c4eb5768d292dbaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c2103e6ab4546d9137f2bbde52a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8f64b1e3663a678b1fe9e45a9283215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83ee4ca2fd447ebe2c5adc32943dd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646bec0c3c35051ab37fce9bfce74d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e4c403a72b8f0afa0b748cab63c0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3f20b9187f0075887b1861339131719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f82c0a1a16c0e73a5e8750f47f4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092ba0f731a1883ce9b34973d874b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2093e410b2ff91f1b4a9d1614b8d3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b90ef8b754ecc35107a756eb9888523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5856af52e5a6ae9a1b47b17ab0e0cbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74959bd2c248515f1f933e1301dc8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a122f20bc3ba9322383e10cb23ea8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f8324a8384311e122509e704c97c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050f6742b112dcf07af3ad6dddd93c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef977b1ba7ba2f6392dfe3d390fc51b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceb0bd48d7d905568ce18e7d529db130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc31ce3965c7a7b38ad51ea72d2418731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397861ecc13f8855c0949cacf20bba2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961338a5a9f62440dfe08eb6b7b201a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c49250466491ceee0315dec350472e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7877e8382ae4cba155ee84b671ed635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fd605dd846bde203f041178ac523836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0454f8d1944d1964356aadf486a2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f09ac852d3fbdbbe1339c034e7b48638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e86c4867ebc193a898965b914bb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6cc836b5d77f04f0f1d90bf3d51c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf496a61362fb8a42a30286f27683141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1694655b43eaecff325e61e5956cd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa401d8ec515f93208594805348c38943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba6d66f5e2601cb4ecb8d7ecfc6a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a84b8a10aba53acd8bbbb601983e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55da5fa1eb9cc4cec764d1dfec6f6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3d0cd9cfa97db27169f6190a77ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987b72aa7290397833eb013a1fe37748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59bb1142d28f53cee8e2f5ff9d4d1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494cacc508ba790cacbae1f49bca1ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aaf26690a99835bc65fbbf9dc6c9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14b976114791be928a192e3b3ff8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec364dded52909e3732bf914ef8f391353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e0d7ab5141e8fdf06d899d6e34cb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079888edce9be972510bf41fc896c1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985165c3661b35a6fa4f7729318b2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2c6fad878f6161fe0ac88296ae63e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e30cd0f7730d3763282198125a515958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfb39063be7dfeb30a983b319b552b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bc72fb2b5c33db8164f56a273e4b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e557f5afbdbae8b0936706da31158e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9168857e497a69542c28a51b5531ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8712f87845c1eb0dbdff90e30df35c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634058b69897d6992e677bf45e05f68864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0e4e542567d8a0917a38f1520de7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2bae30fa383142a84c6c0e16b6f3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07f3ec8513e93caf402896abc6ddbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0b00a672da695e3196fc0066e507868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf40feb724ada5921d9f757504565c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897145082bf635ed9c9ab6008e6216b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6357f5f5ab89eb27b44d23f71f77df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d7072b8cbd748f169f663c65b8dd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f6ce8594332777502b95cdb02353473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b61052560d9cd7b1775b4339670e9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b410046fc1ec561eeb0575750f3853275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0ba2da1181d3dea181dda45af8a5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1eb598a1a12d97410e9d38989009677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4b01d5a58b3e4113cc5e6a02ac88e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af50fb841289b2f02caf68524c932a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e252977e875c6c283ff13a41f05480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae54ea5fb49908f565de296b705e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011803b0f652179ffd67d3c48c8e1d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756613847082fd5e2026bd93e1adb9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a9addf4361c0de48ec5351cdf171784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd895a2dc016f6ad38154118f8c7e35485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced12be584bc56129e9df6ab93e1431d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d17f32f4abe845877629fde62e096787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883b3a7395a55a1c3591a54ab8fa89088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565fb60a6157031c5c4847e553608f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d494cce753aa8c7fdb2e83414fcb0bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316bd78cb4933be0411f7132760b16791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129d7c58c0e1d32b0f37279c1a26fb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028ebbd4a28ebaf549e3ef45605dbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ed666fe9da0c20fa3b0358e0392c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46bef4f8d7239636d533080e6163ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e281ac967f1b344a5f81058922b7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58122552951def25013c7abea1dce18e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b41a404bf496e66695177d9d04bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d96d5eba136bb9064755fdc97e99599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af714880be9c2452cab7a6540a288ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c837b9f1111e4fae9a0add147cd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfb3d5f6aa6ead7cda82fb4d8e477e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a03657ccb53057b5c68d9d4d2958c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcf32974697226a8d096f095f269b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d678861364b5431ba8041dcc0975497105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b303912bdb3d6043573ba063d460f5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec9015e562016ca74213b109653135107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930350111b58a9b0728150387fa31f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0411518d7523269172a916d671e32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241549567d5148c8a5e2ef97d9bdd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94728b8ea763016b29f25634bb6763111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d204685c2e49264a55da7667cb970e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a4e1112a749585258eab964b4642c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392e50c62fac7b5a43230f751944c57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c86b22778ce467a0cfbb5a9322d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565597e68b8c83396f9d507ecd61acf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d211a19b9df0c2d3056565423e150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b639324412c005ea8dae9c5581162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec49a4b369c04dc5dfc40efbebd14f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bd418a2854ce5193b1e232d2efec7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8ed85c2daf3db71ee326c711bee32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cafbb44db9158cd107253578e6f6ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0492bd6b655f9ac4d85997476903ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953164c28eba4ed3fff007c316cc69c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a6a4984b15961a7204dac99f00d3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777f7003a7b5d1926c3de073f37492126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea873c208b8ad1041bc3ca737c3a34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c5bd276869a18631ca09ed7a2372128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef94877cf949d52d3f650afe41597c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1d14fe2c725f07dd04cc6d22d70b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b275151d7ef8b11cbe7b2f8a4f856bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c6065215ef0298121ab8de9132a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f27f04c7ca8312ca40fe12b58e56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2af425f7f54f7504e4cee39afbcd80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d1c4d06951aed086b4d7198f9ecae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abee80ed4e4b946c558506a019b6ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b49a8bb1448501559502a94be009d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a0de3a99bac23d9fb859bb3edbef6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88072c3c7753f2029eb9373a9037f79d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde987874ceb7953e73973f3fdfb3106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fbf3c0bf0fdb8358e119cc67d889b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a66cee53d4db892293a3e175ce26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c134ee3d4cd1b483a23386b9b010b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d97aa1ccbada6e3de5d1c2267ea8b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68514b32ce8c23e8609f2183daf866145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d429b1e640bbc810012e228e34de7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608036e42cd78e58dd265c47985aaf92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982a783cc1338629ef6e41e2f4c9477148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad776d6064a0f97365731387d27320149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08075d3d7621d2a7c86420da9cbe85b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284183d5130d8864616aa22c50e5d12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448a39f7e94ecba60a311fb4f056cc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c056af68441d7f90c7f305695fcb31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3d514db3ec180abeb726725e552a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60715e40e13f5e61763cc2d25c6ec88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb70e28ee24e22d58e31ab26838cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571b4c4427b0a3826be696da992f19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa348b690b1a60752ab1538ac37b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd88950a9f0e628b86139f4b5b7adb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e729e289b2240d2ca8cfdc8765661160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805d8ecce9bb02e612e1a8365ae597161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26d9a357b5f1dc9f2d3e0b3034374162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5f093fabe2e09ae296001d1585b2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e64d3e0d94f147ccfc2c3a853b554164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7321b32a10a659692200ce5274ee37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aec99f5926915422848827cea4ae0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ac49310a6d66f8262aab3376890e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43ff2bbaf7972b18513c6c39d12b1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8941113828502aaffb42e401b72ac5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc093b7c1511e0757ad4bc7fdcf1e98a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db3b76c32f36d193af2038f2b8c4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304cc0dce028fea21f40110c06a0fd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c041a7041fd8a20c8ee7723ca630df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cd5ea4376de802b4158e59f2715b3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>