--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70af81c862add280782b29c9264eded1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b562e3fcfa3275d3a632ac15c1bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a202b6c64b26441aa6c8590acf8333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832016d759e34248c5b774af5f5e6a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329671ab6594e09998afe236c897485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adddb2b96095d2cf973a18950d3b836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9681bb5d1b9f15ba503441846ecb04c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dcaa38664a4a0f7068561d01278fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94827bdc7c466475c54da41e9668cf069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c58b812ff2489198b0218fda1f5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e981a7ab0139eb27059ad81ddd7a8f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc4273d18cb1d2ba33342eed1f454812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b1a5bf2b2c3197edd79cbb40c48113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe436da43ff4e138e647aabaf35ecb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec7d902d60df300f75237b7ea25d4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc568db44c6ef1234502de15f09d579616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda799c147f9dae9d382e2eb446db91917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c2da9dedd815a445606ceba7296218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa23d690a5320fe067c155a30d1b5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfdff4bca54b40b6fc42c416d3d83320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3149ea0c9e04b9b10915155f896bcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bffa83365bf32e83fb55d04b5786822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b348b9ada2ef5d01718d11a1c05af923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d85f43624a83f8b230e6aef52fa8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1f415cadd0d9bb45818b83fba9f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb51d6dc99699f392c9c60e6b5a1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0386c8a049bbdf98cf9c0db5cdf4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31647d7a14577c6bf5e413f18f2ee71828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2194dbc156473c1a0086652d47b67029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dcddaca6b6ea2531259cb6ea755ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bddaa96de6c9b57d4c48ece79d431b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224536f8e3f0734107925c8c10d653532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb50a9e5ebf2d448feba7d17b4385833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6645ea2f18dc1f2f69776495799923634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc327e4713a2202b54cd77b45ddac3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5a86644b9ec0359f023382ccb8a5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823b2234cb322aac89515357bc7e6d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c49a7ea6fbb173db1c09f6410b67f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5442143a36fc00712a77c871d894e9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2a2fe95f3c8ee111bab64ef46e8c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06acda3b75740e42a2fbe58cf79249841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c54de57024f166437452e081a4b12942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b55d2cc13d197d189a2588c211197543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d547f5fb05afbf134bf4ddb0e0ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ebf91b7a093a678e6fdd506f013445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d56a3e597b1cc2b22f46af54d60346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce6dbb8bda875e6e119d378ab6ee2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8573392fa55e18174a8955731bcf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e089f1be02d1555ed408de63e195b1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e96417e5e239e936373d9190e888550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d5ce914b2309847d9482ccb3147c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393fdc33311db064855d1dc8c732f7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfbaf2eca7369fe8fdb010c5e1c63253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333b8476e71e829254f65ae1a05136454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bf203fe51ba8de9c63d694f31dd6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1304e97cfe76923425efe595a0811b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b267bd22532b10aa8ed1bbb90f397f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed628c85a3d5ac213bae925ee4ddfb1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82da414836f38bb8002c9ea3a06ed8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a30cc7f451f719afe18e245564492d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033c97b4c0b74c4e2b4a243784d953f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc29bb61c70d279c31ff5b0a563ca3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f61efaca2a209053de29ae37bbb5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ddc25cf324edf32a504a3c8bb21ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccd188f59e4c7b6c8d2db9fc2e598065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ae9adcdd815bde5442f790e6cd45a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579922a2cf469bcb9248935da44ec03567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ee4170b4c1be56f56f0f9a10551668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cf3d080aac3659329cab071531fe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53ee6710a42d63c9a2e90b0e1bfc2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7cc40a61a453def06f001a717651371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa51bc0a8de570031d85f4ba2a9e15a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba008d3b3352f40eef05b72c1d29ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396da988bc842ceb5ec9e7fb5d3dc2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa8833484e97ca2e550e1e04fcab4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eadb6882b73109b1d116bb8fbc90976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233804c7c7be7472406499c2ebbbdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aaa482ea934e2d79783e3733c0fd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9133166f5bcd7ba9ab4bb2166be8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e76e0cef74c10d6846f8503783f77b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514348a60f77fa0abc0fa36e536431e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad823b2d25a41872a436566f1424ef982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b145a58c940a43d6c121c43b809924183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f715ad83b45257f13f01f2de0eab584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dde44bfcfbf48940a24694155fb8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400e6d2bc04a94d675db3e4afdac2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8fba6900f0c6f54a48dd97e41010187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3ad80030c02053ba05c99021ea4f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21560b6ee56970079ae477881b809d4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4477752225b791b9d4bae9c54a81e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e355e13771872ab3c9e787b954e5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633e6f1cdddca47268e55733fc6001892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d64d95ca102d3fc8e1237cd0eba7dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b3b028f4406e275f19164d931c4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b69b7d93eab82df372f7dcc76c8eec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb87c90971ea965c5c73fe6db2b9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219d529e141b050d94c21b9b54a5e9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7d9cec23530ec604690037aec2b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d50243657224946bc49ebc3ac7ffc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33751899438d2b5ae507b9a7c080d091100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41a109a94d3b376cc6f58f969ef5a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6988c7dc14b9db96b6546dc7a7d33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0736d532accdbfa7539691f540f9be8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebf130fd011f8b4765eff1af721cd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33b449041662c46ea65edb548f463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763c9c2b37e948210cb5c0836437fa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266dbdfc3c9a4a3e51984dad1c8420c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998ccb8ca9efc4632ff3f81407d7c60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833eaf015fecd63645236d51fb1ce2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c0e531bb23a658f6b81e69a765a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2966e9928ab72587e8db36ead926bd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79ff5927dc7a0d787d9590a3d3594112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467d3c7611f9a33e9a63de7bf30d2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36861a49e049671c88487cad4f8d2ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abb5e1de398d92a0a04499eccb3723115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7922afaa1f80e4fba19a8dc94d7c7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740be75ce677a77d2edd5fd75f0076117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0159652ca297fdc65d9d32ec303051118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3c74b07ee48ac9eb462b57dde186119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8148aabfc3ee29dd4bb1addc3de59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8347f76a1e3977686fc1ec02c86b13f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2471b1c666808ee643ded5d8b1a88b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b148fabcb0235cf43b8b1ad14c53ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6980f252251650c27a32d6da4a5c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff296c33166827e5fb684dd1bb8b255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e0a700b75eb7bacca65079de80dd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed0de05203071bb78770925c54a737127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76e8f6c1f1c55678dba4e160090467128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1120004d839d867cec13027c683cbeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde618f025744c208562c06c66ffb68f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50dcd4702e12e71c04d6434384dac3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574169ccd3e31681593adbc552d884132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f9a390d6da98bc0a87444851a1456133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade052206574afc322a771867482d453134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4ccb5eae3d79ede84aac8c72f0850135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b764c3980021041db9159ba43349c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858f90b52038181ff69516cb767551137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461fbfb0c3eec9bc88d35bd9642b98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf485b20e19b4a01e54d20867af3323139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273612b062b0ba92f3223f4d3eb5f6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22fb1007b9d5afc5ee31db2c85174c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa2ec64ca9c07bb1915b7ab1e04f63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503950c289493ae90ba7cd8341acf1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770639f58cefae6be0ab231d8812a0d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd0441e77848c5fc200a36aec4e78f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea318f3e9b25b1956025857da54bf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9d9bcd6ec7b7dab44d6188ed4011147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935425bee1fe1b71cddd42cd889f5b88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170bf4626e02025ccf9657643d80a48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79d44bd63f352ac84a20ced26a8f39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadfb520133c59c9092f491df13bac1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e393b6138a954540ba0f2ef36be2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a0f63549de0f85a5faa29922c875153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3aa3f811e8408b0623111d5d1d7d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ceeb25d3a7ffa173e21928d658572155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eed32e69c0016daaff59a4e1b0626156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7265fb69548b7f8060888e95149631c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a4abd37570b3918366521f578719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ac758c2de488db4f31076ea8afd0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64679cd42afd9b3939dd556058f321a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75ae13617c24e1073f62deb3fc4b7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd080c1492e5f462d3f64c6a64099b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c740a859a9ae838bcf3827b65620163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadff436377b16c82419d1b73409fa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddc7be91dc47788817c645a38f0ad0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87b7b323bf4386736484c92e1507bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8aad42a7c6bbffb8faf30b2c66243f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09524738f869cd72a277c8d3fe466c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e73dbf5d2c3fb46a8ebb9c7dff1f14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd4478b304f8bd5d780f0493fe2978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab96e5d2efd3f4f2402bed49205891171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdd571c64d89086c85e51ec11defbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97cf4227892c4ad962f9c7600159f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad222191ddc57fd47886cb6e78148174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b550d7479f54f993c014050a8a868175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00519c704ed6ab83b4e3833c43457357176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaab2f9706b9907f9a811e5dc814d0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbb883e490b5819ba2402647197291178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cdc376b3a1d91c8de9d274c820d94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487adf569200e88b542e81160cf6cef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9c0d12eca60d871006bd6f8326ebb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d7751e38451b3378c70cc46f4c002182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35150ad4da8031a0da3c02ae505d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45307a6689d0ad4c191728c3c3e5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2033044ad9144c56a51b888977487e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c9f5d832b607a5ee207cef809e88f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea66baedf8c3c18d813f93d9acffcb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b24290e7f88f30447932e5198e7aec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424e581fb3725cf9428e4a0fe15944a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6042a76bd6bc5faa139d4af8e3c5a348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6884e716619d8f64ec9f4b995623a049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6c814f6111b6f06cd086329a3a18310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b2ce110abab8b515e6300512b9fdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285192d71421c1a4cda7d6a0b43e86a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9897cf568cc9a28c2c775e6c9de2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df201848288cbb49e3f839cad1c1edf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd889052250ee8b7a4f947dd3372d7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6fe99e0553abffa28d33222e702116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0e38a2255b15e9a34914a765e8c3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb921ee09c82b0cf876d96024e734218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029f08eabcb41ff144b0b15ac5bdaed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751d2dd7674daa71fb3acaff565849820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b113d4eac77934ea0688673e16ccc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a731cba7f415a46d8b01d8fe7b0be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f6cf919af92c72011cafe33cc14523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606965770ce719374b19373a25878c6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a769ea5f357a6fc321322d39bfb58525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f0ce8cb3c37828d4eceadd3819a3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66d5e73bf9c59747cdaa208c63dffe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa09b8c71a0f3547aad379fdfe373e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975997629fb4d55d3323526976519dd529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c0a9745c850c12f04f6174302148b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefcd2a90bf815ac6e1066bde22715e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83b6654b5a90d51ac3dbbb7681b4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56291cf53e477e60a4dc095a48dc049133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290edc79bd1dfe81fc485fbf469fdeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc4cc23865816466026b083f7b0b9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd88b5e718be5ca5e630de1edc14d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec1ca4cb01ce1b420e0e8323d5ea9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e33e36c63834002ef4d104091324138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e37e9f4e348d977bc41eafadd3dfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb265bd53eed2e4508780d803fcee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b39b028a2f63cc35d275fe62fccdd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab034aeeed842b0c74cf6a079e64993842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e111841bb715e298e07e1f03cf8892243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097867a99bd3c13a07008b830d48818044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3976f638cc9401d02a8de2670ef2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2e6d0225bf57010a23dcb9bde1e3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c11895504dabb4377f206002d19fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9e1b157e594633cdbd06add76a2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f613582be46c551470f24d4f86854749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fff8c72709c99cbf254280b666ec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e823c11ee1aa9001f3aba529ca5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e758a3e966bc4982fb6242ad8a81452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c330d9104cbb5968556699b6355a8aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841d799b754f9ea0053a5ebf4001eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4dc17de6f64d0f5b4b9d915d4d3a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a04cf3f15809d7e9045536f023fa6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a125db4a8e7bca7f29e5abbd31694f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e65bfbbb51d571035e5d4096eea3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39185061ff653d3f2c8b06f08797dbf059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ea4916813eb82f4d21fd299482f3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113232bc6d897852169e5973fcec0d1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6565c56b42b228241e8d7a3d1350a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba953cab3a424b059882246fa98e1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c889ede8ee0114bffac634f6cd7b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b6121749a52ba16a8e1b56e48f9d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9416f52dd3e5067dca626ca0f5c421666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904c43f57c618a015e7edf5f4d50dd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49a9ad1f932a759af0f940c0d5690068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e9224995b8d0e313785eab9a99ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642309a44f6cf02c7a6906a090873c9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816bf3b4658d42fa2acf5c7c490f66371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c0e5fd39122b4a7476e14b9dfaef272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e6abe3f01dbbfcb3483e0dc3bb93173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92038429c35b137d1168537a76b5581f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290498183f116c9c1ef6f5e7a584e43975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae6c35f0950f338d4006a5347a4be976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa141df382acf55d553927b8eddcc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f40b48e475dd54f693038ab0e1d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f54a4176efdf5de0ddeb618b94e9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a0501f2fee44917e43cf6e3c20cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100b1d28c0824eef773c0a1ff8f1cee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f85aa707a233810076d6bdfba6921c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531aeb2ef9026033d58199b129a79c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e570d47e7db90646fb30ddea19fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e016ce6c6debfa501b03c8c7ae6ef0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f6cb7105979dfad47859ea8a238986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf735dbc4f186736d686222fc6b2b49a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216c5cfe9efeaaad393ac4895f3dc4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd335e4a9be41b9a0fff7c9c0c89c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf5b02ae3bac3554588148a478c7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c0b6ae68721adb8de49dc9c2106e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84895b7adcee43d57b8f801d7ecb46092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8964b4cdfd2377c44f53af3b9b16c9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca0e765f28fabe49d9fee902c6e6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746621ae9c52090c3c7d982e583e38295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937e65d5b5ca92b95b0f5fd7ab4bb8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cff22a1b49a18fd2382ae786ac499897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0c6fa940c0331a603c88cad7d7b0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a62b14d1a395efc1ecb259a05d39dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d6cf33999625ae2e33ff0a3974b16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01354934f138863babe3a9cd6cc064ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a394c4baeea1144b11a4e860a511b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d561c3665015a27fe6f252ff59e8cf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df5f1f0d94eda63430155a60326a0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134368efc5db6ac3397415357882895105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b407d14a17f7f4c520daa78f5a7b04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea02cd0eff5afc33aecd3dc2630c574107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0703e7795f9523bed4fbe032f53479b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1c4d9a8cef3014f4bcc564a84b23e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927940599a57297f9b739658020ccba2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd0c62e9cb54e361a7fab1ea07786111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396632945de681706b2d7b117098a0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b1b70eb5a9538dc2f355f15e9e58d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b82ba35e080ccc075f290f55357d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef7dcce907a23da41d6b1cc2e7c1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d4190558d597c31377abc1d96d1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec299d3c5f27ef3aa78aef6a0428d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275464100a552eac58f54b7fa8daa62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0caa9be536b6493ddd710888e6cc9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcb4f3054687bcdfed08051e4bbf99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f80d907429234682f493fb0e863e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceee477071520474a6eaf70f089c9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e8d6e86f64a1f9655b0b65659bba9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702eab70ec3495ba36c5cfc4dfde8e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68df899b78bca3d76b95a7774c5b01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9612fa12318f7d24844433a9d86a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f093c74f307213d0c7df4cf89e4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2983c99f6964e124be3b43d132fa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035406b95a835be0610ae893757342b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abd0389be525c7fca23d1e0efba010130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897cdbfbd13f809047803dda959de8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5156d80e8bbe935de6701de1cae66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341a5d33360ef9e94780efe968e6d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2137ab12d6c77d720a6c1e9b65a14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d616faf0d63a41400e6781280171135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff271ce443c34e4285129f60213386c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145040948b19e0b85d059abfd13c1a3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa007300ba6a3ea347e209c50c388cde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74586cdc384e1567b1fedc6b20e4f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eb57a2a0e5804863c61efa305986c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec606f2bb8d17e5a94b4c2b8f9a5adb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2842bf3ce5e62ef72467a8e1c0efb89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf5e9a5b30e631728b68b49832b467143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aa466159ac8de9e05142c83f410b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853b0ab17d9593da38ffb937fef147c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd4bc8ab794c817b70c7ebe3fce06d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd999c8fe9465e1160640ba4bdaaa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d316948dbd0fddfdcace6200792ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc95f731f45b79c52a9a2fb28dfa0c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07304f9cf8d95aa790ed32269423e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401d0ca6acad7a2819bfe927fd8114151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915d4fa28a8e8efd6cf2c006e035f22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13636bbf838bec8cb8bc5d5022eca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604e6d4acd1f3cf9261ac86e69ba10d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51420210dd3e15c86d128561b03d1c5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902cb81e40a4623137b0d9e96eec457156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae4ad7f3f4835ff26650581574dae3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479782b36eeda6825bb119ca821ac9d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9545e5a8ec5ec789554119da5af52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165732de9679445f6f2fe3e717b71b5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbbab56bb76290c2d6b8a0abd8be98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407075d4ec5cbc48840d27955c6aeb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a718f812891e1fb688ddb9b40de9150163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d142515645155279d30fb58c2361164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae3b7bbf230f5a0d89dd3c94c2b07a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f3dfea74dba8df46f3601916e1186166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ffb32314e2411298962007f06c51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518ff3b5e50ebffe44369e52443909f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ffd403a23701af770ca710cf7a4f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b274f73035e775b4755957a96a9715170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c31a6da2ae172285d2439775186de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830f598157dab48427c896da835608b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac666c2cb59d22fc42d9a4ec5ab46f03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dc44484e2ddbdf4acb32f21f56f1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e78aa92305752b9ecbb8394756407175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e731c3a6ef5b38b8ab476c44b2418b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542af1a8d41c33cbe399f7e2f258655177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3c46bdefb7342e04cd62552884932178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887197213cd8eade49c09976249acdb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a941649fb70dfa30cf5edeaca6a256f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c592a8768c4e3fbc0b6dd07d331b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb3d3b260cecf89d8b58fcec13557182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>