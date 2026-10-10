--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca297396f557b7fd35c0cfc7f02aee381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34368e634ce07600da73fe8a12abc982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b71a9a383f17301bd6b87861d18d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636339c9564d850d41a8e5162e379c8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5b06d3d70c373dd3e002138cdc415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59cd0f3d573e67f0bba2bec8e8141e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83fab18cdedd28aa2a06ace64dd92c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b84024ec89e668cfafa33efde8c4ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4db016eb35f24fc88648f2ca273a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643979a5b5572c00f88d7cb93c29272210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6182d1d7dbcc7732650445c4676c5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9ebab089fe7838d99585a4d497da412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48813335b9d59effeede8743a52ddb6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618ec7d7c80707e5b309e64bef46e1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908c36dee3313094b142793fd3d922115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da069e3e2c1d53465f84e4d89e92ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192e41787f5211792ba8bb273ac97f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9e9f96a99aa8c7f398c6b52f1f0d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b2c00a059745aeaba873ba52af5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e9837fdb7f18db8ad13fc649033920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de39c599166636ac64ba29ba549e7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abe0402aae738ac0cd58561efc087122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3c7f26492cd149e6361d875cb67523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa3063879137a61f561b199ba82a7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e882fdf53b07436d62f65570ff24625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e288317bbb2c985854d593286c70626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0830763e4d1675b40fed73fc79e95327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b7c5008830ea21470469ab70e373128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c908fe72aa3d9da7ce0810b260a91a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a5345963364c253bc7059ecab4e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d99ae9a653dc3dad448d717b4e74f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0673ba2d2ac83bdd3b32adc47f502a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a204b531c06953fbc2aa06cdc667b0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca65fb06433425d4e96e5f00525e3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992908e5e28a28e9bc4f02b87730ba0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaed4649296b0c4019ef95c1b10b6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865fa95df1ff56ebf00958ca1d0b70b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60d14fe9bd5f36655abfbf945033e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea25a13a84adc47570d2c1008ef544a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d37b1daf087b81c5218bcd53024e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78488e24788bb412d6094c92f5f5fa841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020027608259a93a8c4c1fc9d00a07a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7e5a3e844629553919064e6a5e7fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5751c1acf2d2eec53bde55e8648d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b91b1faf4e02edea52fa091cfec1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a01ece5d71531243c4bba9aaaa40cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91000eb2d76717c606ac5a9dc3d519347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b398e0179230b16f99c8efa15863b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628a5d50fe4acfdf742d448414f33b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc360e9c8f9077c0e2013f12e4126650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d56094feb76a9e2fed7611eca728e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aa97072814bf55f750cb4a481498052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e976eee353bd4a71ab345ff45af8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536818305c52c485cb98c586e6d9ce554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890b135b89109525cdec72a2bc8700355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63299645a1791c5ad5d0170df6840ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ced0c1fa84c6cfce63ff949a204857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252e0158d434633fca1b28ad2def21358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e98236d11e7598729f4716be2943b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d340d41fc02a938ddef49128f0a9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c286418087e3ab7cb31b581c2237b5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d892a102f65cba4d3bf6261d7cdf46162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aa00e60d7b42b076c4f674481ffb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9bddf869a8a47f0f15dd18fdce0f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b118c7fba6593466ad6b9e0ec8691965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdced927e97c2d89c60bcbc6e4faffb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab895f315cf193ff31335dc05c3b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a2f6bb0a3021ec72c1e1dbfb0cb9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743f689ef4eb5ca8874dcc3ef1981669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3f15cbaab432415984e345eabf3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b622b32475787b7090c3c0dfd6d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e13638a077d069fce95a0dacc496a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7310583b162058c15ffd975ccc4171173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504415b5474219e80d1976329a0b22774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012b46dd436d25d99d72c12df3d463975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c6b778c6f054ac4f49b6e12f3248e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80bcf46e2b6e3c3057f26e3ab6e8b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19576214f5579747cf9cdfe13c9ecfa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c6d66b4d169d34d14c2dcaa59b9e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee90f92c24fe948d4b6023e3491174380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60150a42f74f321ed8734ad4fb30cd8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53991c76a14ca243ec693bea659858a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795d9d3da30e584f07eb4a08ff8b2be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd7c029a8fb8d72015f7e5cf1fba9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd929431bf079c91415312ddbb7161185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288facabae27ef88ddb52785a6f821cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3ca59330fff245483c1836b90238887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921916115ec787f4330326cd2f8c78788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e33e02be4e91afe2b5ecc8c3a0d8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f55b6ece2e2e57a5e8abc7b194bca390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27439c37cda55b2542dc39b612f29c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27742f24ae26b872e7fcfdf5f326e9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6f486adf6e60ad46e374d94bcad593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287ebc021478b6d72777399feb8e4aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096a8f8cd2d88d9975383deb87e891795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af45aa6f13a8440311777f85e04d05496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6790402eaa14e123e147ab17119097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640735bb6ec9935b537599e52aacfb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d638b80e2ec4e20189b66b1ea194f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65f5ecaa38c602857434e187c2183100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be90ed19ba8324a58cd3e78b9ce17b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d44cfbc113d267b87fe81d6fb8ff8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a24746004ed8976906b973604fa1ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c6b16af86e28d87662e42e723c5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d3c1d09fc208e23088df044e7936105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855afb453c62de8022ef5653053c8390106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7677bc23279afb57752262f78abcb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f7ed31ae02c442d796b623d71a4e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82639c3a564ec89629458d794ccea893109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1599f4134aa6d5cba47495091a34ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4316954e11deb50cf576685a79c67c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627ad03827d843cf0a7a6a7dc212c9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd36dd818c4654f42407aec684ff46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c502b4be47680ea671fec14aa6c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ac41647c0c4966dfe11844f1025cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a147bfbbe7328510949146e3948fb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87091afe065ed6e29a9b40225b5048117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d96ab7f0414f840d6cfd56106dfc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae2f72fbca518f18c98c6040a1c098119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ec497d1f775849815c97b70c68597120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f78d0a54985e501d66334ead93797d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab67c17eb84823e3ab3d38091a043d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fc31b20b20507f96f69b47e762520123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2b35eabe8944a830f52f7931f92ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed7488d1ee2d3f7e88749b26c3ab0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988b23fe70572fccb980e4776008d10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01011da759664ae18c5b6b5aed9a132a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec6ecc2a400979bc449818b8baa4a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475327a0a521ffb5014aa71c8a109f41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0b967e21c3cf44329fe41e2f05355130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99522d9d782353327032e1915667521c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24510b684968daf568d2e348a053e6f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff496e4ef3432e3d98d8b062e56c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c297df64812cf5205ed32be09579f87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659d78590447c7de2f340d80cda3316135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a06fee3adfd876f430be69bd768091136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3be2121de611badb8b4ecd1915071d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acee4bcf239ab6274ac2ed32267ae8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ac3974f0ead60042e07b7c9e0410a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eebfa8488266b7584d87bd27e6e3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea0fdf2280d8334ea82825881b4e46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206fd663c2caaf80c3b44b6eca6ab31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d27112c1e0689a87367a2e6340befd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea15af98f3cb88eca0503dc4b76d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236d29f9b633426cd24e8736ca46fdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a25466b9ea0aefa02948a7d0148788146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971502181c6e6074cbd5438cade2fe9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237dd9122ffc3aec1473838e93957ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d77b60b9831a3f0ad083870c6f20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262fed89364cc28d716fc5c277697c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4229e1048a694d5785ab631d791576a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd4368539eb39fa1dc509df8a40b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ae13a080cf11e355abb3acdd9314153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad947039a795a3ab15300d4a9417d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140748be2a4d6596824d7822e2cad49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8433583c5cac29e2b7585681ab8430156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee7fe63d497494a058efbac8850e12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcedc4cac32b5393b49559e66a3528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f944b12e107df5d1dcfc3f50cdedc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bd3267abf2691a7d7ef9612a53405160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2189c9a01621646ab12c65b9f641161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de48ade69445ba7586fff9bfd86c4a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffa23b84c3066787d8aed6c2fcaed9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75823acde2a9d024fb6b745857187d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf046de4b3ee8d214f5f7005acdf88a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf98eb483b512a6a115c410091b732166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b37efd0dfe7b4e1f1b87193fcdcac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dd359ace39f26f790edbfd54ec5f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d9e27f2fecf47763c95d7efddb3de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb8e67b5f6199039acd33c6c5bd395170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343742544de9b47ebd7e84c17a0f50b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60b357228f17655bd273294fad86e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a1a316437aef5f4d038f0a257ac9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a65c21b7d02b5cc55b1133fd086b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b8c4bf08e80bf6457e04f248ea233175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106e886b6224799f755d708145e198176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db7c714a264c377d5d4c9d0e6f058c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3bcff785e74ac124c3c8c146c57ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3c1a7ed9162773057d8881bf29be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b9473dd41b7ab9e138cd2f11d322180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c6491118baec691be8c4ab30af6c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500a857cb12361f0cdbbd1e6806326e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcf0484eeb11d06ad5aa537779de553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a23c5473ac7cd05894eaec23517bb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4e978088e4409c77e0af395a44ed85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3ff99023026791d37d74118cd402a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ba4011392cfef824baa1d9e830d7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05638d15bb6a370cbbd98e854b9c362c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43371dd97cce398c9dab1f57183134c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176458be6a930f50909fad6b467259f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb9e3bb067979bf8e93dbdd5cf19511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b501a38de7c1d6ae420b781614846712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04464a870b8a8a8460fa47aca4a94613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ec6be900f0b454e3e3b973258c4de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b3bcc17692d01b3b15c1749971c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65988d97546ce4ae6983ac23a5f710e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5978631d93c79209d54e822ddb8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b0912c034c5511989692899d0fb9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee56fd39ca394a42febde5e90917f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9c93a18498bbeee7f6f2b55fb641f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354d7025f9de54e2617510b02258b7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ca76beb5fbda67d85acf34f3612a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b601ee39484322b4ace469cd1174d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b1413e6af05189b56f415aa57666d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870beeee1411b275870d134def021225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776a633d794944a364d463fa34fe20a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077ba604ab61a63b48cdb6b2a45020027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d099df773366998e8afaba8b3a4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c374eaed12b3f469ad77aca85cabc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5bbb1c8c20481b68f980f71c0f2af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70b6ae50a3f976e6cf72524ddca86631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23924478702bc31e2b03fc708d9d74132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7162ff1c53578f4e90c969d5b5eb5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3deab9993cc15101a13d2d36c71e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f59a92c401868938b9d84f9bf059f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b2f6c4224a53ac70dce6b3451420c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f44484beb2ceb44e56857dcdc520e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8f9e792bf477bfaa6de51dfb7e5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c802d493d33204be65b53019f0a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976894780d03982db5846916f9021e3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2369aad09eed2d093dbb5c0dbef0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089b90969c3c262b84e595b83136a9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b00a5953dac9f409026700b5ae73c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8f1d11b8d16e1ae309994420dd54444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b6ec2a1d2d45c1182762666bed56145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b14ab3fb8626dd247f7e9e883a6b5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c913d1f6e5a65d869138bcf5be63c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35290c3adf8a1f89ab1179aa48cdf7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036aa34155d7297ed731899c9f48d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31b08a632e1f480b30ee316223792b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3191c1963d9755d6dd4227d42fa6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059297010886efd0c46d5d624465fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d1b0c45e54fe5803b8f2061d9b52b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf693365af724acbda9bfd0e3ce9e2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7457005d29759637daa50f52e84455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11702e54c986d792bf2194c320aef63256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f03e47bd68f6f7239c6526ad8cff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a22baf18b2872451bc45739e3fc6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9dee0862dccbe85d839d8c21aac8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad3268d1ed8920df2cd09d489a172f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b2bc89bf7c8aef8ba99afdcffd4bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a9ef33f05f5dd9a272ecbf43dc6e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9f2e4a6da7193f383876e726e4fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c202c04f83ff56b9ac4e224b53b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e33c1e11e0956eaacf4c2175c2ee9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795511d9d62c2537866ab73ceca5b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a308cff35f0a054e54129b08434ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b8f8ca5b25159674372e0232358ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c11937b6d148a979f8d7df5feb7d4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0962c1b6253902ae7aed3af0709d7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2bf69dbd22ffda8b363c5003988a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f365c5c8d093d85f2a3eba7044256172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5fee552379c892dc83e4ae5b203a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569ab1b108626f30222e3cd7f6e34ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8defc3ddc1fea37660a5c48665d64ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49475b240bec460463a624e22f3c096976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad064fd497a856b73a927c7013c8041e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba20935d0d2bb3998185b466afdeba978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0125481a2b3e9ed12f92b80c1324079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd8393c60d8a5ec497843c564d95d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9374c11de6bc137e1211d9f784d8e0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74401db72911e92567903326ae4f26bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f7ce784368693a7dd799d43a79d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105b0101a7dede8b6abdb1069c4353484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39932cb37b3fcb2872345f534c0d5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ff1b12d9d315c8a92edac3da790a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4a5a02b691c4ad372800b0b437fca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357978beaf31d3d3acc61a2b094f78d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3632b59c9ce2259372d72c48ddfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976def619a358280373a24b4d26c46990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d2127ff5c0994db0ca6f3f6ec723b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc18c302b9bb8c43d058977e3ef765d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33efb4318944c02733d067567245cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0ae9f46d1f532248ab9dbb7eda04e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637dd559ee281ba75b01e73a673221095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529c77c90f01565489c8c5746ce13fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d86e6071a621cbf9fe5d62576821e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc0d79fb4427c89f80e886077dde7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c54e27ba97bfdce2d5f298959614299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b8d256710c0299730bc0bb88caf06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef893bb6514800ffce45e00d710c6d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0baef186db1a572bd1edbe437ac50f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48663aab443ffc4af7ed939ded14e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf340afc4f9017168b1928e46204345104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d308814c4f0cfaa6c46c21143b3fc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b084387b2fc052b8456e972e20471c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44b695e6873400400b313def27ab5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02523561887269b8e43cf2f34fc9c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46ffd9d22baf60879be65afab431a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213525aa7deb0f3965c3abba63dcb6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3d6d139ad0f7d3cbfd889dcf76450111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96069d96ca1c62411add8476af31affd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd7b2f59da90c39b8faea655981acf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d480bd41a51f3f8df8266e60b88bf0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415de8346bac3c11578c65ec8f5d3da1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01058ddb9cb67867ce64c5e08f83f090116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7d816074dc132c91d916900e08b87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bf470dc9b52a4c32c89cf4fa1815f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65625029e7fbd48e2586000b3e3742d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb97f3607b1915de17245721e897618120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c608c0af3701ff46ba8675c99caf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf734dea2ba6bca06795eed75017b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e54987cdc9ea6b3e33c107df2c9d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6365dba79fa9e5a40f9b31966f9d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf8eca32c410371ccaf6413367dbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd63393a0b32170386557b4ddc15095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e45d0759d6259ab3cd5ef1bf2d33c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212485e091e6da476f83f003c2c9498c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c280b52521b7c84657eda886f6605a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f4c6a8d50aa87f6fafc6a93a7e4c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da100200778d3c46a35e45d161c048131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf0e97f803665d6d0b729f699c2202132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83fdf81c50fdff7e37bd960a64f3a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2e57d8631b76fe717a2cc9bb636d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ea4ffae6dd12dd7e935d5e63a3d25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc04e7e3f32f90632b044fd076b82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248b7830c156c4935f59b3bccf7f6a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df49afb4019fed6da6ce0c58e4aa8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8040be318fcf25467d6d4c4f86fefe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d7ff5292efd11ef0785b6527b62cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae42d0b5c1dbb30efda0c3fa694f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731e72e52c90995a33f245b3f0abb3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab7f86deae560758281fe73e44644a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbdd8e33a488447f3f68a776c19b14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4dfffad38c803025254e282220104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f16f313f2ea71f053bdc28855a87c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f905fdf4b8b30ff6aa7a402783690c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585b209c1a12571eaba92d32c170374148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e471d5008a2f7e3340b1e1ee4045e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba759fa37d02b935159c3e802c83d1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68d4c5600b7c02a796c11006c583e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd027b5f47b6860dd38d30aef393d7c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea36256c17b0911e220ed47fee7487153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced46ab1a3413c8baf3699e66ff5c278154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef24bedade11d51f8c1a7a62fe7f4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7639c897e4a7229d80e3db1acf73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e72294e6324d30df7e50a4daf5e06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8854d13738c9fe575a5e709fc1422158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdb2c537bfd1bf4afbd1b95f8f3c91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3345d1a1748b51dbffab466723c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1eccf97ab200772fa3babf1d7fa5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53085c1df32e2a46528bc1c15d3e63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b1686e6626017b6348bccde5efde1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d385daa38c0ab66d637348a4fb42d6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0f858f44e753729848fcdad8195fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b57e2ea8f1acfcb671301f51224dcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0d169090dbd465aedadf903f2940167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76f0774fa02a7427b3c1e605f3c9ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd2ab6725afd1e19c72cb0c3d01f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe8bafa2f96548e67442d4e421c741170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128bc79906d333a7902a585ac5228a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786159131c9e8b6afc706c28d8d8557172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66875ea97670695b39b53e77c6537ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23747b1ce52802fd10d66c8f261376d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>