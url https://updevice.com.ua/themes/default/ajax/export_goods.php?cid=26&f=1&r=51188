--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db52d2f0406d3f234b96dc3f24762661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3f062c70267cbe3522533b2099e582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef522402c95f8cdf29337cad30698ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71e8354221f513ef96ce32ed92fe734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84cd74ac337f0cc2202277ffe6cfad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191f9e388a5dc7e13808b043d9c9c606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4266d95ff14aed99576992f4ecada07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050ad9405f851c921808ebf7c1024198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1a30b23f20a9bc77c284cf466b8f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f83f703640a9bb04079859ded18f9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb24cd0e6aaebc646b55c7398d4b0e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c886775628cfffa75a5ff921ceb38812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4beb1a2efe3f02ce06dc510aa3ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ccd2b88facff5d044094f85d6a21c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc6f11562ff26b5a2a2f219934d40415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6bacfb54dd39a822004c344d7991416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77324183d7b6ac026d056051b83e6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331cc97aeb5942b9c185ea2e03f94b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152945567bcdd617ee7f246f1beab4b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c62dd50dea4228cf247d97b12467820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb901698d7b43c35459114eef67dd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d74916701d92c9d3124a004193959d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ac3c42dded53ae3a63aea9b53a3b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3704d8b43fc357ae2ce69df104f5c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b31b3f50ea8303add78a95ebeca90a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdf6b4d68dbbee461ab884d40680ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad957fc3d61453500eb963130da429827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6da2b45006f73afe3cfc367fe50628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc06c156345dd7e7683613f144319a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29936566f77bbd0452d73de8859f284630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43a2f35c9dad54baa6a31785f3bf7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261387cc82b4cdfd8c87cd6829fd9fc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cabbf6d9394160138af53ebe3adb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a56b3aad37ff16f48a10bb1415e7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38578e2f102539087ed4759fa96db19035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685584a2ff0d2d909c7708d071db568036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f006a9ed8a00d7f3fb3536aee4cfbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a482134a69ea9fa63d9c2bb509b405638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4a033bcb671e9ef5abd51b9fb157c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c390c15fdd70aef4fa32c2b24c90cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2f7f6fcae786a232413e57a98488c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fb44c6abd28a07dd64210d7961f2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce630223c979030f978fa0c00d842443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393e01c617df5f9e9a114a146346db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c328a32e727b832ca772c099a11aaef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658f33b28043c850b67b3ce322ddd8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4e9f0d830489049eeb780fc90c2ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d73fc8505e73c6a4106f60f994818448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e139dc8ac617ccfbf7ffaf0879bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3871baffd58345245050a9ed9c70bf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d824f2d08ee5a4a45bf8ff76bd27c6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f306e852a3a0fa20b7bd2550731d2fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bd4b9ac4d49187b3ae73d8f1c4f3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b9fdb1d6e3bbb83efdf79626485054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb839c27fa817c39e8008fea763f11755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfed80600010cd6e94086385c269d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ebe72255c4087d8fd840b1fda94c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbb4c054040e9b8adebd9860bf695f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66af9b42671eae787678ae93174298e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe152432995af8e35cb7d41cee0b1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdd5b5bbea0eff9275fe79a9f2ded461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d317e22e6f8f58d9e6eb93ebe3df61762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65f5824ecd744589bdb2f2d3d7b7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f407b09587462fcc5baa4a8a1e49e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400770d142b7e7c78ee32abc423b8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e5e83a39f9e2d269d5409b1b957d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c027beb8daec6915bf55d946c6769667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d42e810ded82eafda34332b188eba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874d466fbb4041563a886db542b67d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd469bff80c4904cfa4f2a53d4e84f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed679b7f8201e67a0888fdcaf72a6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147a3e536f5c990b73ce42d8a4e8c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c92c962617b986950cbc17a4523273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d7ce8a63afb57001f392c6a4e7c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076afecf056acf274d8f07c339eadd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b6f660a28f0720d47bdd6c76a00a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69362a28766847450daddb002b0caee777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700218d889e0b1447c462a67a92965f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d3c54e1a78c752b49c6262a56ca6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779a6a439d1ef828db10ce7cb0483f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04081ffd3818ba6581df5844a38d814581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e8eae38f551f6a6e80d0fff53ecc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ef78a31348c2c83edc20a5badc8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35575bb7560748cd2555350ebafce684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc2e6c5df6ab79a387cdee4b45fdfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4958e98a8ff50d049e12f62e6df684586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511d72557e78256633fb4112762404187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f30f6e1572c6a5660eeca8248321688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41b966f1c2c61b13dccbc8cd65b20589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c84a54ff15284b52c519f2afead3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25690422ea6f10384357725f5057657391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd52d351da3094016d123cef20c2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf31bca52697c1487df9e0faea9ec293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62424543715fd1b2ac7dc4647a163b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce985fa2be546daa95a717a2db97cabb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab0e6d8bd99054d54a87378f33ad496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4da73549ece63e870f0db91e8ab52b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171dd73c6d00ef35ce5c0f65b3b836498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a06ac172e5fcddb5b895ffcd595c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb122a2ca7031171c8d6ef957d447100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ef7c665468ac80e6f199b87137ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedefd6bd9bb9ca57413ff03c1968980102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0886e84d561bee3df653e56d33d9c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2a5cb8248af3f03b03d19c869fbc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bca94b4c861b440e83dc98bad1477105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9ab18f4911484b719f8f0dd49a5d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd38548c28f4808f3b4e4c96420fba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88c7e3f29d36397e077c08794d9c58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc1161e9b75e01fc76e6b4e766e5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3e3cf5d7dc89dec6934fba0165eca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392b005e0544799ba94614a31490e54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ec3edc983c785ffcc6f39efdfb02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19a3ab90da2d9c15911e5b73e61f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae0ef71ab36368878f385207bde89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d85bd508648170e0d44ff134c94f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632ecfe4ae4b0f194959d17a8c021b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914931abf7c98eda7f99312ad6b66bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608dfe2afb237825dabeb248339664118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89c54faa69edd9816b3973f34f1da8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c88ca3d865d9c63fb9cd9abbfb07dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d452ebeb465e76d5e9cc78ba1a66bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a9b05869cbe9e0c50006eecc4f82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd39f4c768f3eb7bf3540aa0ff3cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b9c96c2ca52799bcf617e2f2dcb12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88579720af80f5937f5d6b7a7fe07551125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645ba39c4748308a50ff99c251484f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e79c01de762b55119436c0767313e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1979f6f83ce91b12ef285b398b6888f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003c1978a6598f228e0994fc7b8271d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2b97910698550ffbab27cb6d9fbb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def114de641a38b8099f926b70e10f3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4d28cc0e3074dc6a8576af89e1676132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9bf61bf02b2b954cc2d773b789c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84609d0cbe99535a57e445da4b6df3fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045e6b4f84d0f497763f1884eee57d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522c252ed9eabbfef9fc9904a99f460136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fee3639901e2f74cb9e134767d64ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e8ddcbba9d6a81eaf84b7e2f796d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcff0bf8cd2a3ce74fb6204edda99a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bec710f174c744f0ec44b997c776f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94a0bf0b2451bf9631ad9f590f3c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab963870368df8ccf7488e69ea46c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae65ef6629585305013bfae4d0e808e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e338b5b7ca4ddc006ca8209508e11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109b57100a893f6ad5c997460f4df1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a686f5ff04dfffde5883e7d8d24cd75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89316b12b36f9222d1193ad388b4d302147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db59285541a7bfd96444e2268691afc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83b208676f229a3d6754e0901c6e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ebd0b84ffc0f21448d4e180eefc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60649ff242681d266b35ad94f5481151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5d5ef46e94242a1b65342aee1590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e70862123f5be627706e9d23cc14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b393449e9ba7591179126c9471648154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa27bad8c0ab521eae5a70e8392e6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cde79691ff7f7471a67a682a210fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49e9600d0cf103f873519e3850addc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377a097cb458266cf858835bdc9f0fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3064a85a6f557049fce40c5e4f36623159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8965bbc696177fed2e1e1debc61d171160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb116aaa601a36e05bccb3fcab57f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ab73317144e39737e98308a34e5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5b0bbe1691c1f29075ead0587c68a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab2137efec9395eabdd2d0a581bdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c666dd1747f926ca146f41fdbb2f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30605c53101e1762d5aee427939c006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fdef743a4577404c5fb9b942c11d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2829a815a343ecd421fa0a159d780168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3bcbad4ccbb6975f518f27e01b08d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8c6ec0f3c57ffaa26f68b56ec19df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3bf747e942bc1b8bb5dae4092c178171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb648355d32cffd4fe31605b06af8ed6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d490f1f1ce44de27ab034e8bff8d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efbfd556cb8eb10796aafef22ae3ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884dae5f24cd1bb96fea7647defdc6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02553816dea085b2db5c7374cc7c62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835b58bb9aafda4ccf8565e1997a2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d03cce5022ecbe9308016df53da3ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f79fa8ee323a5c394b20f9872266179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96cef7fd56bbade47111aa40122713180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967a13437ac8c87144bba882f7a44081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10c4bbdb2623cbf4a3d6cd6ed8bce32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07974f5d04330b9bdf3817b9fa0ed43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214815d921271075214e33c57e5d524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cffb66341000f661f1662cea81cf595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea15663d1dc8bebcd6992a86730b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b123d25b19d0154cff690c8be1103e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583af9005b1403897f80d763be66b8038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1805ec7d679a22f2577188eff09f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c97f1807754dae2bfa459f6224f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413f6ffbe600261114057e920b6defe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a7a45e8e1135bcdd82d74dd248a8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f5f873369097a70e80e52d92c092513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdfba801de08b01f8c30674d89e92d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0d0fe9e37c225f6a40b43c0c9da2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc17e5c98947993e97f347f44d1d7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0ebb450f72cde6c93c2f49a8824a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b5ccd566d2e80885944403beb6a7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc535b65e6a38454e89bf934655e8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe90f960131b3b5aad1e19ff87ad8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898d5b43d0babb64faef9f9d8e8321c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ff2265b0913e836ee24e722d0ac122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee7d7ef6f3c6712fb0227700263e2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd2f95b5d4847f6beaea719c14f1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151c354477d82397fcb503397362bf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcf0e86c8dfc6ad5409384d0f59b0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e333603a0debb2f2524005f8c5d8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535850d144cae44ecd0462534f69b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6c464075f71f82ec7922a56ae8ee029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acd397ab0701cc829ecb69c3aea7ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d410575e1b1f4f962b2405d30e0e8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc8dbe453bc4d1a909091cbfd379332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c365196b5d8cefbc66763c7fca91e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83ab395f11ad0330fa74f24ed444534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6265db1188ae7f482a802fce55c73435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0876120386fa189e39940d9955e29436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e08e2d7b0ab1134ec1b9aab32f371c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165d55167a3767a761ba405caaab9ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d7d46a0d2491c012e5332d6b5a5f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981ddbe277fbb4d5b55df6c2da7e9b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e970462a9819bf156fc3aa877b0e99e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222fdb51ab7aff937698427eb49b7ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51d3cc21830758a453c0fbaafec5e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5904fbc5b276213c1e527d00cd8b04644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec3a990a5b154703e3af83a253acb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc8d226238266950c187f7ae0521046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385f92657b29e5e795dc60d66fcf71b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e7bec709239822483924456b2e0cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146b45f03a83d6f889853f39e43c8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0d61397dd3bd29d4437ff8cba1db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b6c1d599409697889563b5487e05451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb09107dec9275bdf5235032a8c85652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea2ac141c556b48577b3d37f1ae19253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4828211a22df3f0a04e1b74f4b90954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8bcbb25601de5a8ee9a4289f3d10a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd4b06b978e69ec215b08a78d465eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d86e632b84ee11d612531718e0d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc381a13511966ebab4954d3d94824458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773766fb7b38d7dd968d6f8572ed673f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac23a784a3306a42f1371a31c0edbf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086308cbac4dcb2103a42cfe9eb9b0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984d2abb02de55b26b0650590e594f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47c7489a00be9c46a72a46cac2b6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4cfb0aa77a3048e1cf1e52ac5a14e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e8b8ae01dd333b2bac692d197839865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725318d2f53fab05389edb4d8205131e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fbe546e838848f2a58180396306a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac725a5ad92455f641c71f3a1c28a5a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b37f61cea1df1af424a650ec8979f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3a6069eb6eb2f4aa5e58fb2c2dfb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c44134bdb9fd5a8705ddcddb1537871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2b840e2dedfe0e9522a794b47bb5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e262800c4a6de5d72ff3bdab5718273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814c314a8d86b2b35a8e158ce07066a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152356486189faf4a77998837246f6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a95b32c0b8f22a7d043e3082dae0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ecfc0eb7b821367ad9e51401bfb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783ba7ed7c2f33369fd13ac345b230f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aed5a0e3c0335586a353da94fe39279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d24def7d8cee8b385ef29cd83237980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114619f8345712030585ea76cc0d60081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bc401ce9d68d3eef67acfa1bbbead82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6966c5212efc61cde089dc822a12ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a373c8b1b7374d8a24d5dc391c1bbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace9a47e885e6c5307254d77f6b289685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3fda17f2b04830976a782c790701586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a8a6fcc0e72d46e36a910acd7612b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550dff9de079df794afcb501d43885488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e37a8a5ef7e2de43c743404b2624289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05169cff92127e0d1c564e49e2555490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97377e93ce5bd550e96a9c317d157191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a436277d9d2977a74f1367e0082092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7198815af4154c5c21a6c7f973c96e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31027353fc0beb2ddcb9bd87d9ce5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dd3ec3c3b98fbb061f9ad2326c00195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b1b1e9c9504ab2a6caae4262be7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4afe0a8369a197f280b6e0e03a6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81f3149e701c1447a4bccaea7ead098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d9f3bb2d0ffe6fcd986f4d3c7ed1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09abfda450dbbc0664cee3a15f4949100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321798dc2a66db3b1dcac73c4daaccd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2cc8ca593731bc6ab09d11c89efbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c814c3136c70bae4a02ff3278b6e79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087a7441d90d907dbe8692e18917d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9b2b06966cca2f719d5d56f28ed3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21417bf76c865fc2741c93b279da026d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6785e91aeab169acc0a073c1c8d9ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a15c1a6100427ab09b614818b6ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349aeb3a6bb33d621bfa7a548663bfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac655e73cbbf2e192925457facda9076110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037d6dd95058fec387823eba85ba59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd10997accc18db41994b85bbd57c1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abedf5cc6588803fdfc0e1dd09d09c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d95a1ec76e625c7e7c26e67fe7569114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678244408c0a2ff7366bf4354b76c415115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519dce01471bef8ad69140166ce0074116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2dd375d8d902a168a7f339909ed78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9d2f88777194466a1552145c62fff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33f633f2867f0e16b5c50fcd0b737119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd9d6def4d33e592215f06c602673f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893b047b09e35e4e0a915a373098703121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2c3a42ac0d43cbe3a31f956c478f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eddc0276ba4d52f9328d44b3b44db1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b43606b1bd49c1bdb6a6ec5d090241124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffa9c1093b827ad9c54af86449edbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837184367a75aa03c26c37e132fbcf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13817f1707bc6352df6c841ec88075e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d8499960325cf922ccb0aebfc5932128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8198120e36856fbadb5b6a71ce2d69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239358832307b13405926f3959d47c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f316482ba3f03deefe27ee17068f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa224f6da6d4d96a1cde129159c643f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153699f172e68f384f1f8fd0129d97c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60c9d1d3703f099f8ab49e26aa2034134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03381e0f755d63cbdc6bea1fc19741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad3a7c50a0d23f05146c6b054bae8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0862ef8a372ec875633726029823abd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd92a74dae96d3cc221dc377a248b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513b2cc23b3a8701c399da4dd7ee782139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588c1e3385a52bc22880a6f0d01a1f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964104ed5bc27dd1414e903afe7df6f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c82455c81c2cd271a244eb48fc85c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e4475d655b0e94c9edb32dc1143fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc02fa781a0d36d9ad9e17963b06c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95e8e19fbc4137582db5c8018d9e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793507f337ff22558f145bbea34abb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b568280fa6b61219b6aee62ae97b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6bd065dca2a333d5d20731db6cf00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d20e26297834750701aacf7b12ada7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f47544cadfd2bdcd21771dd1142f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed0cd575e6c2eb90c35412067977cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10ebc6e10f6ad648874f2606ae6e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c6ea75aa75c5f919586336e57e7b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b60c0708e6e164e05e3f337a30b30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bcde669ce8253063675cc5bb3f1dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b64712e5a4ef3423ce6c24918a45a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c85f35840dbd11830e13334b07d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fbe518599a7d23268d8cfbed2ec10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d47c4c200eafb7c095219f137d5a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2f6dd58855416d3cb5cc30e89891160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165369a7e7777f8cafa8a6079cbc1169161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d274ce7a90d92fd66c9700e97e77a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24654dbe3c49ae93c5f94d9379b69a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c28408b0bebeb25f4a02e89f4d9092164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a5e80904468dc65e0a86749593c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f033b80d5c49b90862a4b81d8a6fe5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9231e38326d7a3693256c48e5aa9da0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ccc0b1e3c24688174df2bd8a815f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e673fc1005d28009bfc29993602dee8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfe37a847c57685ea791c109c3fb5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de16cc2c111b441a4ad896d3e27f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58614dfd9d1d5b577a837e0d6e0e3356172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889622b740c70448bc61fdb1f31642eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65c72252d5db093fe7d2d03f03ef53174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>