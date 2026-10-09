--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7cd3ad36188cc4a43f9a1a1fcb49f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a87a1079be772721f23154b0ac2e1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b2f0654a7128f4b1ae0670ab8dfd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278a3330d3693bce8be6c49a699f0574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a655c7a2acacdfe4e0987a161220805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b13b993701780dc1dc912021021e4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1937e82b08afebdbd82bafb7101b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75767e76c4d47665ab4648012a1b978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2fc9b7de33f87efe3adb02abba0659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295116c396184ac098896dd6c760a3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f4a17a9d55fd1862987b8d258a73511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bbf923a04aba916cfc9714f8f98a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7587ef0dba9cb208b954f38bca27b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a797b6aa6c29411f9a9a42f9e993eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cffe27ab463febe966d0bd35ce744b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb20d33cefd64e70eadb223969fcd2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b677a4cf3910ea81edeec0bc448edf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27a07db0fba3fc09d405c63c8ee29418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90b97d403f22a741a9ca32f4f0de0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d5cc876a17e04bfd7f1454b319d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7338f3748bd0224c76957de8075f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d32066b085de470d7d14fe3ef249022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d659e40b445b4ae17495414ad02fd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23db1144eec08f5bb88618e30ec56d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6e6ad80a625e6fe723f8c66c0a29c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac7c6119799ccaa96ea371bec9b8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6747a60a95f28c504581d950bea4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78dda50398245938eebf5fe0d98c6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd884cf927d993560f21c0bfacc6de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00440671ce0e311c4d82ac124ae0cd4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0ca35b3c1617f613527d7c8ccfcac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de71afa298119d301193461960561e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73862ca73ea21bef77d86dc0751b5c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6cdcf7b22fef3640fe2a9d6801ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c529f46d120c6db2b7dd84d24a8d91935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253ed6d79e443a6ad748ad3d76ad72b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9a33db63ea58be3a93d453ac0bf4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d54caaeadfd7eed81ccd1287748d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10378a3d0cc52c09eff9e01cbc9405939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae6377701383f15193c1e86cca13d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a11089562197616ab3f354e6bea0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34367e7b6f9704b7cdb5a63d5d9d4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e545a4d9f5458be04a9c396fd39f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4ca1d7b7f9547fa65ebc909b0a91844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33999222b1cc93b72c83121f96adc5b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb92615e9f8ae04b3d5ab5c8b99b56546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36cc34c9337f623d063cbbc823d71c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e9b1560770f71949527dcc285023948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b50076b84dbe0297e1498b36865d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5b0e00cb5a2c4d2283f763e5fdb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a04a7cca80c7ba58ab8f823a2d9e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458f279a0976f7e5f19291d35b1466752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178d3c6d4f4f04b8d15856b0c318ef853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423b2c5813ce7aea1fc2824f1ae96654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9584971112c3be168207f79c8f644f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ab010b9f7633cb2f9ff297b4cf5b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aa804e1bfc693543bda2c59dbb10057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46451dbcb0d90c5bc4ccdb0939481c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975991a6f3b85edb8f22fb8aef675d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186534e1786306f7135b6df0cac6144a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570f910882063119ce885dfb260933b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5616c984bb00981fe77e7b40e1382fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8f9926b20577df0bcaa71943bafa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3bc479d31ef5e46725e7464b860664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030842584bc79470fa6d3230c92c213065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c739264b1800b005dcd21b37870066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0edda9f3b4ffbeca723876ae6ac79667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30ebf98ff4963d3cc05041feb8937368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49d327b35f2b176d9bada809d671db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217816ecf06c5c73e0343408bb791ff170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797b73fa88610bae6a12747dd75a7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0a9dcc0469fa3c4b609259c0c6af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe2072fc40d3881fea10c605c616ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68d16d4aced8efdc8464a84e9d720674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94b7002276adad4e6a2e7034293be675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab66731449743d7d7a0b0cd7e0a94076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e383dfdbcee0d254a4e346dd082f0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc32b8fdcba80de3e7b9f6031cb806c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795fa38dc1747af9adb37c9956d1e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0453dff10d39466f3310cc48be681980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bdcae001af66b6399a189684445ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001c0044f72dcbae051b67c6e35158782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6791b7a5e56d359da201050f052eeca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2a077b00d68b01a51cce5d6d36f4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7bde96d597708a47ef19a313868a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b8fe7ce1d2c4ab831a9f2c42e44e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fd821b25550d85d271c41559d3d6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff456e0db995d9ba42b22c46df529ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc951e1923bfcb99eb080f21ac7eb9a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06295abae94bdb2b01faf17fd93611fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824152c89de64a315775ac328c6293991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c4624b32cb9fd3c7b0c05eb7eb58592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b447735df7798daa5e7f3a27134dbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33459e04d2a68fa6a26133298d3d795a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616ae45f69f2a2808c0d88f5780fa7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286932b4da17f6db3989d9a4c69946996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5550723244368a84e200bcabd5eb0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744af5fc94a256515f56417fb0a49aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b9b5cb547aa18eae34a3e9e50ecd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be56e5db45d4d63bc915e30abae81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f22b7a44e7080b71e7fe6f81e87df0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d0d088a184bac98e3282c07121280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f8869ca02308c161ac46665d3c305103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b9ecf5f06304ee36dc409354aa65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bdd3dc3d0c02b2fd14367bedd993c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea685f3ce302b257f727526dd9bb5f8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037b3a3a31117449fec12e1230b4873107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f700fa95a06b3e2098244df87688a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12a0a4c7dfdd13ac55cfe370cba81f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8dc9e0c1ee7364f102ca1e1c9b0b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa749d400be5e68f0f9702d571123c11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33030a3de531d14c36b72f1c52765112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683ff0b164dc59b220d538b2246ceff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b91997849f2fc2f7c67d3e4e3c25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b7b9076ed8e1762df05b2b192c6ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aab6f7267422f67c73b37ee8d494d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7076343a00da980d3d3119d254891d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d640a5b88832d675dd4d60ded632118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bd79a5ccc4eb34e7edc1c0310d80c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2ec79ffff44811be0edcb86d87c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c6ef78c1bb3c2736285d0c4bf7859121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711264bb02ef8dcdf6fbba1f78975839122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e97b6c748ae5cdc83cee382227f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a322a8a827e1e947ac6e353c1f2d352124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d19b298868195c2b2b9c4d0ed3d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21c6d3e8a5d4aa7f9b6d8e4249db6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab7d92ad54332a481cca5f91a54d33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e4b158105ab5d0b0b4fb9b0b588ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e32557904bd4a2b4c8d549b0c4746129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baebecba10a573bf9d5cbf8c3b42db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e9b5f97bc1e3f13bc7746e1e38b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f7e862d8a3ec698ccd9a865f81bb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c01fe23cd8d6d2ca0188bc80d19426133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2988354d4f3f6de08ce99180ec07b32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffcb2b27b2b75eed5c7bd985d10daf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f357a199a1ca75baab6f2f222ffae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef9b53e473d1d5fa0801f676b9fac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42644550125fc3a698c8913083e8c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70e936df82f4b6c86ac0db0f5df769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5df278869ba69e7640246b9ea1a6e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826668d13125ffc976153c3600441e15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57f1097f1b0a4f379be839d3a85802142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aa5061956019532fec7310cb55b9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b0db7e4853b4cf4a101f68304891144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd90657744b7e6b46020b7a60f3a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c43b001b20da0570329c950cd5d8aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c84edf13d4647df455d93acb1673d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ebaff7af45cabe42050b857f5e22b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4bf1707d58e319fb01078dbb1f476149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9059e3d3b12dd93912acff92d30b513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644fdb489df84871303e35ec45b8771151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8442590f410e108d8bae404a8834980152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd98ea4873e8918823dc7a7ea5b67d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4975b15d2a265605150b98e8bb8ccb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fa95e44370572baa97c7d9e9c5bb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f03bde96c9cf8d9253dcec2724455156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6575b0e16bed7211d634b1f8dc6111157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688812a1607461a193e065e09f7fc83b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97974d7a2c7bae66f88c988ab3b00735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b249a991e516dd6faeb43e95f1ec10e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142c3d33041cab4b2630b399f25aa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23ce637ec696e7076f37bea9b5827162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a4444caa9bb4978b2d6b345058a5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb51f1dece93c9cbbb52167a3d877c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b62b37b97807587fa0102813d7bab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24b51036b8454738d019a64534c828166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3f2a74623d1d08eac4ee1012f09b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d662ddff055c533f2c26a3608a083cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9012a145434758b3985d0e8232f5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a195281125232ae1fb3f75661da59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e43bfdc6c5c951355b3f8588d7a0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36902a52b8441fbf73d1e3f575a6475a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa4fec4de9d620ede3b76e5ceadb70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8dfd27bd414a29ff092dc388cde1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad155d12c2695831bbc41296eeeab7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13387b386614f24933ad7375a38f02e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832e595ed97d832489909a08e60845a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd94568c0a5702fa2e465594c0f445d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861bcc0393dbf956e48f359baf8cc4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a40fac60393d88cbe8b66678be63ff180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761f44442fdf1f2b9ba72cfc68320aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d1658ee95e6c79ea29dfd569feac22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b154dff9c2ef1b6276b4faf7a3ee33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9e9084ace56e34813c440089774a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ec26bb28b037ec759ee2551da6665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca2cb102ffa48f6741108d33a24ec56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a228422f4e54a11c2426bb27844a1fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659a0d072bcd3931258a8e069fd6bbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944fc6c50c4b9c22e76bd34dce129bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a4d55182e5f8c0fcddc48321e6e8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86406c89c22bf3f06fc4618c298a5a0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9b30fb4bd2bd68c289bc284a69b6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96cf10e39c335203059a8b59bb6eb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0728142440ed178089f457b6facdb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9330bf7b189ca1e7fb480500d6e1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df00bdc22c88258ea84e7faf5b724216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48c8fe5feae5787c4f09abbd35f51c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff131a65f1aae3e4d7821b54fdc816e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da6bced8fe2c07973a4b07890077219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc6db5c89998f948011580e467836f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34155bbc1c4fbd12b073c9a43c8301221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a5170e5997858b22e6770bae75cbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392be1d3b6b95604333c33dec35969323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cae3bc7de5cd2ff7c6c34c047f47024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218b03788627cbab123b3f98ac8f0cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fa34f02b651b9bce2a1dde6728d8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6603a127915563531bcfb717ac76527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842626499f4b4d753788fd8f50e5e6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25e99950126cfa3396b0097f55f9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2207a3d4a38bf8b183b57467191c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda27ed6505740f50b0963e4e9896031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47133520c21bd588465469a2846de18932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37561218bbb647b4d75c381cae4f3f8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020eae1a07e6a937ff0dc2b05ba5a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa37e8c851b0f42cabc3bbfb26a30335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f745a47ce092aa66f6090f97adbbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb2f166dcd8bc5c8b63a3b2ffa1d5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0dd51257bdc11c5ec4a52f45d822a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf116200960ef2945163de3cf5733e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45820d4ca642a441420a17f61488281240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db550a11db23b9717277bd35e20b3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4781aafca17c2d8dedd0c0cb7b0fec242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdac8fb701ba191a78b24a7b29baaef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf8141df06645cd4291943df563a2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3325b6349a50bc2cc57a78feb3993b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1032ad15c76d59627d129a2b5be464b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e10dbd72f24d989a466ea1d5462ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d921085def160b20635e72569dd41e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6d3aa141907db380c8475214847649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f49fe1c7175f026b2fdf148355a3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e775a4b21b7402a5cfa6171beff3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29390f535ff896183df561adc9e4021d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c56372e7f5d7f69d0b04affb562ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea9bef48d90c9ffbc02497fc28a2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7ae59a08c55741064c8f3cc09b96a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb73ce0dd2be9c8ded3755beb166f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74832f1f00aaf8a7aa552a1109d46c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee672385fdeba1ee5ac267c24d8515d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a21c6a396141e941d8fb11973ef6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea1c648b09e44a8cf0afa2d8895a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf461623ff9fc24a35b6e5b206afdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34869b69fa634c5c1032dd432de01e4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598eba1940967e10ecbe8b23c087b4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7904a5af0936c973b0d03e2cca9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ef8f8d8db4609dcf3056f031d8aa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7467ec2340ffd2de215fabc7987998866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2b5f9a26a61f1a7caa92dcf91725167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e26f68f3f0bd3fad8f13d96c2899d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824826ef566b3e0e6cd47ac6ea7f9dfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f848f386265a0b244aa85cdf7613370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16838892885e48bd9af8c03af7e42a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcce5ad7f76db8cbeab6a720a5f7fff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bffe336c85593ffe0e039d026928e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a7d99196e282b9395cdafdc3d8afe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400226c9eccde440418be7cf542a5bf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db93f3bcd229b94caa6c82b4f187f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0182a033769949686d45522a241a4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8054a3f1dca29a70922863e0051a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17eeb0100ffdb4230f87bbcce66b2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfca8e097d026f8b82f344db22ef2fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e68b3895630c91b67688d898a9e89e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c531e1b6b0ed1a08dc513fdad731b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9b8a0dd42d1c57d1ccc94e9b453b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9a62324e2fe494bae04f979cf15f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ba05953da09a06564ca0434a7781985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2861f83e93b1a2853c5f9865030ef8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256790887168803cd53b408287242f9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d59e2ad9ef73aeec156cfbec35612188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e8e2154779578184273b34c4b83589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202dc1ec60b75bb5783e8a749eec3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb321f72d9c22a74416181039932d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb03e1cea730fe154b06cbbe954a7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceae271c6e787ebe4efc3050d905b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd94cb83ac163c51a9dc3e68849f7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b339526339cdafc806bec658b34efe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349fb421874719b645334241f8b2d4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd155e9f21326f2fd97c5d8598793c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618c38a1195950237545a002bc32e2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7293389cd028770ed075a0888126ab899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2778f92aaaf6851e60a263eb19d32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b006c19b8ca5924b90b264c9305a819101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0038b6b4dc474235ea75b2c5d3cd03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1b70452e58c59d41fade80c85df9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0396ea37a9e2c98f1c90c2341521e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b812086af4e9a297e39f0500f4833105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111990dda7310f32093be263759a550106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1d86fc17296b00033bdc2e4c24faf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e256f7cc738ff4c047d3616d9d5ff8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a70117ff109cf04a77f846d764bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e7e85b703811f5279d91474a45521110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa461ea899f8c1159c651ac79f386b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7fc0918407c3f7d681222361a99b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834de5f0f12c60fe236063db3ce68c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ef9d4340c8fc4b19ffa32c2177974114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ad22d08d13131fce6599e222545e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4d0c6153b466196e6f199421b95f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d91f6b155d8d130fd1d02fdef25480117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75bf2f8a165789fdf0070ea24a8445118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cdb0e4b8a6342ee28c12ef615cf8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd3d2df86d0c66664da8d061f21e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0fdafe541f0cbc089cd99ef7f262d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db440cc5f69696fb865e14ba46f0cb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986a203a8305806c572dda84f033267123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cd00480d4cfdaeb9d3c443376ae84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489192548ecfcfbff656bf61ff29b33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23f09c3abbd6e95e9f745750b330cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df2a7136058482cc1944d89cab175127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42982cb8ac1d26f7f2e7c3c36a984d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b78a559b02a9c8f4abb4ddadd46c2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692250dc99c167d44f4a0210ec06546c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46ce310809913b6cfcb20fd3967d58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a700f453c2d6911d3a58ed262ccfbec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1905c2261958f8c67285221846f185133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdae3b1d0d1f862529d7768f4f81493134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2fec6facc87e46036dd2b93c1e688135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76603b904b4c8933d6075995273b8982136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20560c081a2f17b1e9da6c58865353137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e18569110b5991b67776351fd5472138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d3b0f8e1fbc88a24f4614050dad3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceea2d6aa8f280bfc6adf6e8c2a8d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc26ac4ba7d7fee23f3aac888bd71c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8169f6eae816b67e2fbfca6298acd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0077fea8558b67f84db96bd4b45ac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e87f4fadfc1b99ec1061b10bc9ddd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e30eecdff7f7eb6d91507b8100d87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a086c523030e45471d6bcf31942ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c23b73e786cf835e64ef07576b42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed10b6a53a495f34e22db5abca8a8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb923544f63424b3e0534774aabf4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6558a37baaa547a865ed29c6a954d8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820e1ada92944f8e7724547c0f36077151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d631c94ad8a21a52af15a8c7062fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffa41a9b4d7da85d0a0d694ac275d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e0933aad0e9a320bb566ebed18de6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168093557d3d7fc48a18be498987e64d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b9cca65545adcaaed74e63c951b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4d63d3725d6a68b4e9597387b175157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1de6d5a51f22657b65c08e4b5cf20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72143de1e7da106f04ffa546f732fbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7c66a92c94e86b50aebe09dfa8d30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100a0608143cb62e41ec56d134f0cd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba060ed74cfc735e4041762d64063162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8e44cae0a6c8b936de776b2acbac4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ed1f216511de16ae45d1f16b13e8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c94030820aac28729838740a28f4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52782b98a9caa8f4cd6d70463f181d38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f012025245b9ee5922b592c4f520c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38854e9c46a7977dceab5a9d0687dd6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e410b49b7e8a15c0f56f82cc19bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a06af140a1f01e933040c31b14c8f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad345c45417834287be539a050fe64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ce98fc7dab12ca443fac183c2d0f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59bd1279f0209d796bd879b6f427fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984844a99c0c6fb72d7ee483d6ff424174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>