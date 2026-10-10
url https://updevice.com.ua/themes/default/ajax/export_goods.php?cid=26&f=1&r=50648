--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f11f64ec0de4375fd67275b96a9cd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025dfccc16a7d5727da94209153839d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b094258dcf64ab083bb65ce6722bfd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b0807f99cf4c392d03a87efa272bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a472f75732e24ef9f48a578671796835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6174bcf228d9ef97ecfcc10140888b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d13d6ced6474ee1d263cbdf77acd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce738de9fd78c5cbe125f5647a4e0638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb421bf57c3c0ef2de76444f597cfb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56957ad63b8b3555697a5c0893a133010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c35300afed930b00655bb5fa21e5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb477a724e5b1c69c734ea03a10184112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8cd0a2057e474eeb2f5b01d9d280613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a20ec52d863647f148e55a468b6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4105efafda789ea888bfd3c71f6b81915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c861061c4ee6e7bd1f8c45f0ed13116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4767db57474b1dd0c6496f38528c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c49e6aa6212c31325f8a7f4bfe82c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d98f677a23db659923f8cc266d45119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cd201cc47f80b4ab79bc883ffe1ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132e875c2242023ce4ab21216bbec3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd626c65d7d1052d086419326238795d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf12e0ca49e0f767e9396c9d7713a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa15dfc06dfdf63a6d1a4d1e500b8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc44c30a7b5fb5b47ca9d7234de745025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777f2ea17fb0010ba18d97e87bdc9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d3a90df05e5081499589a28026c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a877562c32a98aa9d2a1c4380c29b3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4317006c6cf7c9c7f51c94d0fdada529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa0d132d26525644246ca43576b58830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abe6033ee8d5020a45ca9f1d3b74d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613aee0d6bb43abac26b20ba5bdce2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942529e25ad400736d33a29266a835c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac07561cc6977be6e2e95e45577ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800caf45fe3cc4cee9b0de6ade9ba7c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feb6a2476e46ccc54b9f289fb113ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e99a1a327770413e3464f8b9a29dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fc3fbe253035af4f6c14976d91b0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f33d3a65ad8aacb0208d6d91934739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f049f13e2697cedc0a6306b1f4e918740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4987f0e929aa767552e22c2bf6f0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f234237b7c2e4cb89b5c51247c3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fbe02b2fe67531da9e0aede54042f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1100f21575153660928090bdf96114d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54f32c4a28ed6d4a3cccc6286474f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d5b9e75c2e71f184e1712b29bae446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203649e963a8d71551f617a64e3f5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfde269b2260236756c467aa42ea7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a583c7c1dfea7640c303854d789677349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af82ec44fc4bcc71f5fb873e5cc970750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd214959c6106a0caf0d5874851f128c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a884ead5a39ccac64a2be4afa00b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c0f53c963bb3c2dc8d2a7f02b97253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a557fbe960efe30190c9edef4c874754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186638ccc29d99b97145de0048ba13bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31736049feb3e2b3a1c9c9ad89944056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4429ed53cd81a9db91f7acbb6254ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92801ac80b9167f297ef221dccf9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e3451f3e77e5da5b617967e2f837859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede66300cc1e7baf6bf710ffa1d0782960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b82f1951638385626eccc8087026c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd5465759f7fdd9812bc5bf9ddda6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe672c172b4f25f29ebf7635b8ff481f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaebd75af80906e001c6a965d608b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077069d9b07a9db20dc58425969002f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf917ff2d5f70017a054c6b67e22c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a14eeaeba0923616b8a3cf920e67767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc727ddaf1dede604f1844b73f14abd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b23482d40690bdf129a3dc465abc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4475da29ab8a0f10e8850febdc2de770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba343ec6aa04198c46547d53dc1ccb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c4af74e627d7bd436bbd88bb08b3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64a120b3d7eba48412ade66d686c1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13714ca5fbfe12c04443c5c99202c71d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df423ca47e867bc1ff376e95ec7d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f650b10883f8856e10331772289c3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73545f302326e2518f682094f4f9a8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd72b93132f935e1c013c0efdeba1e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d82d17bc6baed286134964033e65c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d823bf2e33487fd375e48ebe13f2f8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616507aed3ed7b742abd9d0ad0e28581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f0363c3568b502a173149246e3a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042202e4f7de04c94c314ae75b6bb6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8c261c15d47c2cde8a1b98bc0b1a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eca5760485904b439c2aa05bd8c62385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9884b2747947c6700d8f7a5c1c9bf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a875733aa8d142d00e3bfb85a8ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f9f7a1b86629ce10e89b527eaaf6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345ca4024b82929ff0f283d493b01bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c7d77b0499ea6e5d68a6bd6e7e2f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeceec456d490e671c2838721756ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e75c2f319c58473e3ac336b92818392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad538819d754dfd87a843c07910223493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5346c04fac7327d2575e039fbdd7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e081ce8dc715ece28859e626fb47b9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df565bd0955e1fa97267d34600b786996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db3c22de1f23a3f0b84bcd2f389f6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc6aa557400f6667218353194ab0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63803d501eefbeaa4020d5ab928ea29799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab3b278c0d9da9f76a74dd62478b34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8eff18a4e12e072dd89d0f85065ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9840113745b45a2c25355f6a67287102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04129ab701fde4aa54447ba75d1986d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5145d93410f8b928ffdae75875b1a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8124ce9c1206d8fa5d3647967d5c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640820877d98867a8ed57417cc78770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab721b835f248eafd74bb11d4cc7d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d7e8406771829cc9c2f739dc7401108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7643c34d9cf3188e1df5019b9edbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e964ac199aec8453dfefd9dd7295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d988033c5d57278e864e21966ac8e07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aae7842c0261f23565781949590735112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10262c862bf9ea53ae01e1e6ec4236113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662f040ff38ed9fa35d00682e12ddba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c555bad3b0f306f57f82c097adf2c94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4563d79824ccb0ebad1e3d1e87bce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962e58a31d09ca3b07dd56495d5db23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2006ee0279b45d245cd16de98b6476118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f584d60e7fcdf059f647d5b9cb714119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670be2e4017a63b645a9e3413e3733120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81983c1e1fe0a9671397a05df58e0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aadacfa27ca493c12e45d5f3f4116122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454b99fb721f69d855158acee8b0cf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93192225fd50cc93200cf7a78c415bf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e48c6b29c0d2b6756f3daf182959e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9340896954cd039780bc35a183e0e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7de3ff87eb1232f0918eff15da91a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25794a3e2b2c7a4b44d246480d5bfb0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7e8a95ccb1946f287d205b701a4fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4dbe0ae2d2d2a664a96f34bc556c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050384b4a4b50f1a421822b331265f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d1c4336ab823abedc160d935d7c39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c61effe3430e74847fdf22a9b167e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af868436bcaf34d14a9fb2d877818ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2f31f65f09ffd64fb9eb684b8e5c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290dfae56d6694b5ea5b161032f8861136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29791e96f8e26263114a271dfa22a1aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cd178ba18dfa56eeeb3851200bb94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531129498bb79ff295ae6b6cdbc3a2e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497c1daa3c6193eeb920480e25fa057140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e09177fd86350a0777d3308bb62ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9996e2a60091269aab4a8ec9fbc46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9850c778e39fb5f263c7533f59e48d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b4e4efff7c9a758d59fae7acdd632144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed3ce4ac08402cd25e0cdd72624eb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b264736410b091a9ff62c4890a4f927146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e291559fef77bc8fb5c24eb24cfd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20624723adb0abfccece1f363614be04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab601a7f5beee5f6e446db39ddc559d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19021a3814087507b14865d013c211c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba552ca8cf7e01143df290c5a238d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476998133e26f4a3d474576cd7e48679152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c02213901eddf33e344d96e5d3a1d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2606d68c8b789fcd6b9fdcbd8f02b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dbe668333ec70f251ea141e858058155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d97469a521cf3062c69cd8220d090156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365be009e8c6022e14693a2283ce09f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc2d8625df50cdc8d05908733d69e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73933f9c88c22bd77bf9bfe775e316af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb412fc9950d9fa39ad2073feebcf2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa8e9fb927ea2b45fd31fbb8834cce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590f6c16594f55cd59748d4d23b9991162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b731efad9aea36f344ab043116d9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c2aa30a547ec222b29a0f2cbb29c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a446aa9166cc5678d59f0acaf2abf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884af6fb661cd2dc0580e6b2c52801a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f11e51b0284e2424a99deb7b53971a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb6acccd92e2fa3fecf22e81afaad8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e18d504a8925509345a4f761a0fc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a72b222c5b34ac316d489c86be38e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29be962e4198e0adcfae601d4ea356171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c3e866164e82127a56bb041fe908172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1c849b1e84681168e76cc8b59e3a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb91e26ec464043d6527bfb74f1b3c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aa6bf327c179e1776fcafb3572628175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2654c920e5b86f9fe4049ca8d6e269176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e953bf220e4d0553169a1b31c4f4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11dc4f161c2521080306aab3f6f4bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa30754c426fa2d3acfb5ca6ab553179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590d945a32d2dc69ca9c68c1a889d4180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1e4accc17d0aa46b8ce7e3fa37eb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcffa1feb2805308a1eb699f445bab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e36658023e3823828d65a16d40046b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34146fad873cd58f5c42fcba56923f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e348920cfa9ba1d291d11b6bbe107e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8e0a03aa2675dfe0b043c95ca488f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde28105d03db31ba44c96fe80ebbc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f957fa9f96d9a41061231104a3258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e8f56e4e2ad238d99fad4e057bae69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5d932f21222c06b9c8c586eebdfd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804635c97cb860b87ce843bbac61ad411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf325f3442a4a7a96e01722298ce47e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f1107bc1210c0766d0ab3277a38b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea7879c55e6e57fc30869e63e76f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47241bb9d4dcb38e9e925dfd360cffe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b7607eec9d27187257ac20dd96ad416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57ed8f9bd4bc4407b23c85e5b10ca417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3ed491925180dd2460ec1e952c76618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bbd22dc2c951787b49da3fc7a15ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d931e6eb3efb429f319e5365caf97220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784b49d228c2024b8c9b0042d91f7bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ad37ea52bbd98d316e58f242d2c3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc8d945e56ed92ff1b865b279da64423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228a50d6952056d580a71c8bc8f17b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5a01b7b038aed9a1ff7e4db12196625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c411e2669c401c0a14a89dedd8040826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb00af51a5cb6fed862af57a5b373b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df483fa487a4768f08d5fbd22a0e77c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5e2bead573c18b80f74d1fe04a8ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af18d83f03b6d101ca37f2300fd9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f9c9d7837d79164be5526da09f3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1184fe8305bd67fb57efa263924f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de3e6627fe7b5dcb9cd8217cef6f7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a50df4fffcb3bb6a0282ae9660f4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ddaa7d77b1c37a8b59e776dd914a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1497d9d9bcc661bdf87ef8f450f2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadc46c89872d460bcbbe761e3a86b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488363ba96811e045407edf81221b0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4226d4a50ab9d6e3e38d9840139cc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf5a79a0873f489ce048e0b97dd48b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab686d6a9f336ee09f7873e7c76e7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9065c888d1c6ca7a7f4a69495473642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64240e27ddc91258b333adac29c81643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632231d61084c9df3163c0a0df6e9f1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd1ab60e91e3cc9ca2ccb25852e4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bca240143a0b976f0d6d1839aef88d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc92d3a5f0e046f0db8a63425276e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35a268721494aa26c7792d27959a1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce430d14995544e1123ce4f1ea2dbda849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117220c45a33097d4cb757dfa32f3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1131d37580b934ad0cd5fb6e57432db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c4eba67ccfa9e6966cb0380bf21d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0700c499cf6656681ec975887056ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb98b9bd35e94725baf84438d71c8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34392c175fd5f9bcac526c5738ceac7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181fc7a7bfe7c59210b7e1d8c2362256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d0cfa920eae9dba9458667b2484357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93f409dd2935ab28e575d6f9ac81a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5883dd4551cd07b6077c9bb6d7388fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f6b3c1e3f5d8f3b04910b44d16bd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2fad34a04261c64566a84b6c9b9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5927c41dca1d26c0ab393d3f626d8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb70ae774370518d95e5bd906108c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87deaea408d20fc6419cfdcf4b92ddd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae62cec5ac3bd62cd809d7aead7f4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477ec083243cb2c5ae9b8f21572c24b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06d7b9dc5567239513e0a4268451c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aefadbd9af0129cc1c442ce8dcad8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b345baa2d068b1087806215a87ba6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd4c15bdd053e76e579d7885d4886f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed11b73ad0bbeba6dcb7ad3a29436d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4afaf4cc471f4f2ef6a15ad58468c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27476fd5743bab827f495ad7e3712173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a143d90248bd4f72ea59a659c7ed474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834d7d13c46cb4ad672bc70bdb2be4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61642c2c5587c7fa85d7dd4e2844866376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ab826bb8a9c7dd1d5a8f531f675e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1641e9c0333107454b0d19d8622ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e8ced718d36d1809ac7116adf181679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705ddd6829e27ecb6deeb8be5aed23c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252de054ad220ff0bf0dd1047cd27af881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874897f89f52fed7bbd2e9bfe190d51882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b166798e372230550c7e4887f190a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f0abcac5a6ff4fdbb3f8f439326f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc216853580e8168b3e7225ea84491885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eba251aec1353368d3b2f24aa419586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1896e31cdc881aede2d808d05411187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1f35c0be098cbd91f086525b5ad888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b3c1927e0842cf4e167f15f6187d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f82ed328fbd6bb26a7996da8b0835890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcce5f3a484f06828642af720d243191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21bce2a23e699123b47b7644c0036192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3082d6c6f1b71c43d03012d203052d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ab90703a03efdc151b55176ea3d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b769fd7927e9e1215f02b650b8a0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945322a14903b12a3dff5344e6e7d6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83a4c8f018cbaf79106d18f5667ace97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48818eafef68db5e1eee02160a99caf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27f9ea7a91a142a223fa0f16f9ea199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e4ec4352683725e32f907451b516c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492cb69a1d863866bc2aa46488d5d89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b905b9fb1585bf6a9b49a394516a93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c75b32ad7aa4c90d8780d77a175ee6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b52fd2197366ea8cbbf583d5876e66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec11c227bb3c1ccb768f9e188bcdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66746cddcf9afd6ccd153f4bbc750d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24795b165a5061b425c529fcc8110d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a48f362c8cfd0bc240d0c1688184da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81041a41b6a1a5ab03e7633e03674e99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d73ab428b865e81700a818e828d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185f8bbd7637d2192f64fc24effb952111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6433c41d947b702e3705ae3d9e9e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3de8617c1e2e7a97e30970e11ced10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f92e617624780b5aae04a2165c62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62896d0436ecd7f0ad34c470565a64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cdf5065d3ca8796c8e70406a00636116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac985f967423e29b4071de75aef5409d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b6bf8fcbe6f3b9284b1a28ed958e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdbd3191f14360aed3e7240522c707119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b945cd5932078dc6caeecae4208eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d4b176f97edd8b7394e91ba81a12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faec2e23d68d74c9fb803727c5412a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7cf2198f1b35910c1b4852dadc8df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eb97405b43754b0ef6f635e65760f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939cde6446b73930d466899b4a79b01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54517c14b19afb5f8e4e7c54620fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfb00bcab0580f756770964937b4c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c98465a04829fcbde4304dab06e57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fb312723645ba657bdae26a18e029129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7a9c563a1c099d7aaaeb55781b8c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06a933438fd6a6901f7b52eb91cec3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d124e7c96645a483fdef0bf46c2b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01830c701c080f055dff6fab0451c6fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e23432156e77f51afaba7f988b479134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb540c589511f7f7746b9e1c9a1f250135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf1ce6322b93c96e2fd37e7cd54c3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab4e0ed3eb34d184718c12b0ff9ae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30cb365bac4fd32c00c2657baa9d94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f55d6c3a930c3c035d47cf5cff93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d79ddd0fe134cfd7782dd180a337e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe5bc91811e35cd30b976cdce017b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601a52191006be84f906c6ce98b66e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa88a445f6e9e91e79606d57c17356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba95b97974f9cf52e3a13d5c3f651e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a76073fef49c947ed7c8fd1aeb647145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d4211d0fec927b0a4a9fae6b62d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac687eac38cfe6fbb6daab5483bbe7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c0ce9ddd70c844b6dc37d3b8338d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734805f82a7f249eec3773398a22427149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086d49404b189547598e17f3bfb27de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45401c2d34bf957a97cbdc1ac045db15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366905524a4fc1fef26a467aa6ddc8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06621b6b7c6c6435b425175425c07f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b9ad829960200adaaa5b1423aea0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838b7d83f785906e4840e85f24d3d01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f734ab6393c49a6281c26833e0785b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc018012b816ba691d0ddac42005e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889de53208a61c23e68b9f254c39c880158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787da1c9c718d8a9d29a2549dbfdb33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe936a06aa9f4dbc7542224a074a75e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d41a85914d3b454aee0be78a549605161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b023f3e110097c3048f62912d6353162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211e51b5e8e227354d47db997eed8dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb699f05d7724d8246c3e9a460a43f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f091dc1921b9cbba12194674d0fe034165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76e5559954c990b4d816bb522d0153166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a7081161251982a3542ea683e80b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae26d9e8418aef09a3fa711e3a7e0f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2cfb60de96fb597cf48286cf29de7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b4a3ce071a1ac13b9f77691382be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f266130ad634531fc9b3619c3bab3fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e67d9a76a5ddf47f48fc44761791be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296514fc649367c12c77a93b0ab52d2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71908bffe58b2a8e9d95062adbb86256174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>