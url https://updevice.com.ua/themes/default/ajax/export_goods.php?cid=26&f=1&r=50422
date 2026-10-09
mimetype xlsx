--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f852e2abe1dde8eb97772c564612dd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d589e64d31c92f4fbcc6e977ea0e1932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac1dc3fb9256c36d962524a9a0abc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763fcb2c0ed8a119618dde5884277e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d855540cade255d392d6b6b6335bde25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414bc00b971e799248a7d3ac578e0856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6646a7a4230c91c91e70ac9d26f59557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d6c089e1d8e8ff5907f0c6044eb228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca181db7bf528d8e7aa5fae18a48999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2337d953065632acf48eab4b2b9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f82b0528a1a2fe75561c29c621dcb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367dc38d9f19f2be9a1ab950e4ce76512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d47e4397834e1edb1229d592599313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d095d961affdc97c6bd7e231c1914d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d5f2a8efc2b256ec401840244dda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c3dad34bf3bdfdf1f22f6fd4c7bd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe2057fe0aed47df0f93c014289f2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127261bd99f4ce4f2577b7687ff576718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b51f46b17626ff31d48c741a5792419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d3ade864f1db672d8ce0390ff343120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b98a2bd57bce732b5d4b021018eb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec94cbe35d95cf0e4ef43a82d105f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfee93e3f1d3bcd54a97912ecef8c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9de15e9ed353558e61544701752e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c1763fc310f74018c1a9a277efeb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809886d389da36a86313c250ce06a18626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c3c5e34039030136c2a57a4daa0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd434ceb8a31c96fc81731cc89683c9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e5878bbba3867403a6522b974c8d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6cf4b8043873225a63768d1e0fff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c767fcc2ef22794e494a71da4ae5ebe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b432cc3eb25ee2f21c438861488d8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13f85f2ef29b3603a2b8b7e6c6dbe133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb24cc1b3caefa1ea613fa9e21cfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b23aa8b3e7d0090f3d03c9dc05ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2742b3bcb797cb1e9a0a5185ed0ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854d147e8f5fa42fc00c2b04191ed0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cdeb37795193dcaf78c8202d022dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43034c03d5ba4c67c5d92051fce91039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb29e95125323d2e9fa608ce231e71d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f997914889c5337160547dbe5ae441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f8c8982b14448ae5806d37d104d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37c6e386c0d2ccab31f5b8a7093ff643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217400aed26cb2a868ef836f53b03b3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fe222aff9cefed009ca805723833d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986a59062df5ebb5ad9b1fa55a44a9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae090320ba284f94eceb8cce67844d6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4dd292911d91e8a8638a3a7d9fa4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c124dc4475a45e8c47ee12b0d9c8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561792a697eb2482b27f4519f0cc7f6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e1ec7159af2cf990e8c6844abec351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413addcbf6e051ebfe83b43fa5f245b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2a2cd330b92ba70289cd3ff442d1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e36f51e4302f2569bdc5b5db8397254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe2d44d43743750319aec1ac2e99255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7840fa4c0079423d9de94b50dea4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513768423327876b75f8e25c7023cdea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caeaf7c69ba1ebd040e1f4728abe3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad2d2a774cd5bd742d7f915be6a28559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbb3f6adc8ec95c4d600c2891c0e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518758b7099c30fc2125ab80a172df3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5c3487078e65dbd57215e9ff95b5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6778cca1faed94a587a9cdf3f280363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d432bd81b97c75287ea53f37144bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd4b9eca4ca98706c0ae129623be5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece26390c66d868e4829c0aaf2b1efbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c707bc81e4bd40e091620f7f799896667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b998f37066f999d4cdefcfb57652f7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ed3e414beaebabe63f97a53b5612d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd43552727e86b0b9eabc5b1c6d75170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abd273c34abee8118863bd8b851c8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac8d51fc32041258521ade6930f02572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dded998089cc62ee414fbf5b39185c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7d24c5aa764e60538019c320178bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43674ee0c71b5e37d00ccebfc4773c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77f369f7b6e0daac7b8f254aa87ba276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27c7151d70e41f702a70121af5ebec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f23300cfbf8624d6bf9e28cacd436f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e604b355e651afdb061e5fc389dd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab831ddcacee6bbbb3f93e0d49143580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ab265237228a0d3b587d4be9e62ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143661507845bfd9b880dfabb62881b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69e141bcbd5658f8d649ed332407b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1590726e9a35661431ee42c24ea3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cf023241decc459e674a0a7b88fd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4be00039976fc6dbdeb7b99b7622e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612fdddd8c5c0f33f9b37bc07b99cfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661bb7d5a74557efeb8536cb974cafd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57108ba2d6ead19eade605c293bb1b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf630019d1c4e0b6a554133ed678db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc22b831a05956f5798908723fb2b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d36ce9172290b65b444b0771e3fa5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544af5808289f1911e2266fec0a1565e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92928b20b455a6a1483c412fa1f4f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1d50d3bb3d4817fe88a7ceb6fb0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f912a18d25dc71f2e58b9548f4c2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45395c833a231bbc8cf4f24141d706f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed348add54a1b008f39c486ce10a24998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee99bf114d076928db058d2b039a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0661cb6188083405904a36777efe95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c7b17ec63f1016a49693fe0eca41f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9aed8b22fca74f1c1c000577cbbf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81b63f0c13a4b48503cfc9fc1d8545103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828f4981338d57e14e3a93b38edf217104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdeb7e1fafa192194459855284a285105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45b21b8e85a0c2f69cc24c1aca89e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62c7cadc83d9d47a83660da6753b48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248e2c1d2ebe011bc3fcf61a202bc80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233fef65393aa651699fa77410d495109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5b76ca81a3b9c01a8ae3d87c75d32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939deb3c9422fee183e0d3dcf120c00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27f7241ad280b421c1af98272bd003112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d05977f5667aef0d052c1c981a5f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81447f4e86f38862ec01bb4ef28564f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013170924c0a1aeea38256d5534287b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e941528fd56e66372c10c39339ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd69fde612abc9d0867be2044405e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b69970f6dbfa5e88b611a3f2d071bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a183f0fb5c5e697f2c5e652d48c55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6bffedd48bae699fab0c97679d5f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62bfdb00650294845907ce1450c9ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992c446f58185b37d91c6893c0e81fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4454beb5b462e8c529ea4b10376e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae0ed383863da44bec98f283df44e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81093db81ffa9725bb78ddacc8d084125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23665cdffdddce8c43e6404abea64d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8961640d5cb41accd8af42f6196245127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dec69c15a644f4d109628edf38a4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9424e9c605e62afc75cc8b8a8556f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b92df63195d0498ff3403343b6ea9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8a7de617093339fdb605776745a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757aabc2c47939adcb746100be3928132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ecd8d86ccfabd8e237e2958488bbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff3488e25425686303a179b573355134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f741170eae38f79cd5b44fedc9a4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5db2869c91cbe4bdff2cb07660b57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c68d70d44c015ea866f8136f78db00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa668af26ef857427f4a4dee12b7ecc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e93ff67bc86886f71f2b16c340a86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561f6c900f7b44ed0806f76542a56d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d5d947a6a2d905b2a25420543ac5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c6bc2fbd5c78a51706f102abe71d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c540db335156feabdb1455ea6ed5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de0a8342c1dae579ce7bd508b9d74d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a22e4208e36686ada45615428f596145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95301e5b18e9f98e9e614d731704f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be6317aecaff992fcd2b367ae229a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef00a031aa122522b8f945e0aaf81e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5920584b79eaa322c922498ace602149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa56326d9a861706a2f243b1ff09ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688baf0fc11c77c5010b5843e9884ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275c41b5db5bf7269232e265960e380152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6d606d6191bc88dbad14921883516153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b9c6bbffe7fb9da96099ebd8d76e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b58adc56f43d89de67a9dff0174ed5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225734f72a7d29520df232b8264689156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8e5e0db3afa786608a7092b0e460157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b048d3eb0bf0b5d048868c5ae524158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b98c9bb705956fcd2d899510324ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c549281b19fded9c40f21508527da7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751108704bd36da81691da0d9fa265f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c88c96639d747ac1945378f9d56b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3e7d6a43ebaf12d6ade51f0e0eada163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42538065b9596c027135036f8b8336164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506cd9408d16d2d621249372235d419165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229ea52f9f3c4442b172bda8afeb0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bb3a078b7fac2270720345af8c0e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d558f0970ad010160d76da220df343168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb7f46ba10d97ee089d82f2e622910169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363bcbc2061e82e7e4dc299af2b9349170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b7cd593b5b78f75b83e4f57ba4a3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68ee7d1cf9dd35a712eca59bd1722172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21fe0deabcf6cb719a0ceb5023bfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925f7c220e63f308fb209031dfa00b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a41cb5a077036faa275dbbc351c733175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdcc5f638daf8c3f1999a6b347eacb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfe3d98a750c658cef94af331f3739177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f13836780f8a6b7b676d368021a27a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921fd05d545a95f78b16c8d0f453bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c2cff32d9970114bf36a4a32c6087180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa57de3172a70565679d35560898e5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b1fb749e33703a1989c0599b6b603182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ee0f488f3cd62d17051e6d480477c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a009b67efbc9234018d6bba66244d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d61244176627601415b38378b986983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbebae2d2e4b8676107dbc761968954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346989af8762f3146406ac5fed51cd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e48b6a2bbda40f7209cb485929e4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8670453ef3fefd29b9f910873f69427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64ad671adb063497b0090cd41cccf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3184ff2eae00f5cd9b62d90711def99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a2ba0be46bcf89cbe813f1ac307810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7b8af08f2265bf5ee6c26cff17aba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf738f71789049b20d8d76043bff1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a5bb5c2abcb7f02b73b1808994fea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d48a5c08f89e8141953e9f5e1ee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa568d7271e9a19d553cbae3b90740c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd69e80dc22f2820ea7360e119263e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f3cc654464445d4bc503998eddde217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af64e529061c835571e20e6069aed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d9439ee975d1d8b0c388c45c9ac5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46576bf89c56d0e36630537e7adec420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c67b3be00a0d53e9cf43de293e1a5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabdf7cdd94124a64545a3db4c4033422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f85c2530f998dbc8dff58025b9c4c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb0cd177b08fb4a0a4404f535cc7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb119011c9e606dc7c85aa587b94f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801b65909ff2a067f5931c1aef7b32926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa0761c51fe27b234909547a86e21f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ae76c7a8fd541e124714ec531b8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804023f221f453fd788e55b06d049fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fb7e22201fa239ad88d3de52508d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5055f046e0b00f476503dd978f14731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad72d224e578755d28b6bbb4d4fd4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418dd557f95c260b16d28bb3f5508f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326224045e8e779dcc3882ad94c429234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090468f7faa19e1dc7c5049c58e1023d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59a2b703ac26f21c3ec435064a121036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86324d1be2a54802f8edc5d2c8a2b71f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6a0d630c41626ec578df5e837c4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2582ad53034a028a9b77cb85f0d3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae2207d68332bb173e445eede964740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aff10639ebae471228033a57f08e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb041c4c26a20cd93877741ba866ba1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f355229ca344557ee984131d65ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17855beed06a69204636af894c07b58e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2012c80d11c5d1e4bb2215e65d0791845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bdd7810b52c1fdf94f93b027dc64b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588411ef62cdf7d7311a06cf88f5bf347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390e303d8eb4fa802c473c2a1b40bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a505c6676f8a2433cb359107ba61e7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee8e766cb5983f3eda70a373bcd7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b01e67584739b0f4017938670de0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311905cca265235e66315f11bada05552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd17e28a79c2202975155bed85dcb7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d676c51a7448bb49c80e3db61e7d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810217d572ba719b46b156afae5178855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a34ac00350a12b63dd385addd89956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04913f61f7730a663386aa0908dd9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26cdd9e7838b627d7b28d22695062b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9dbbe4d36f00a21e457d604ef64d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e868025e3fd0973acd4ef2bcb905a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efd8b5e8d8a83b6b0aa16c2792034061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf5c9f7ceede587be37a19218070462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81620722b520afb3916416d3ea0108ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1ccb9c18ee35667e6c9e58da9b6bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5abada7d891b173c192b2aaef1b1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809b611edff4147dec4be2d93aa0dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefda9cda98361ab067352b41c6f38d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2fff02f2e51340cccfcfe0801049668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d8a341f0673a6f90db5bce0a5eaca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cae7be18e2b38d72b91dd5bd771f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211240c231ec1fd862e3168e74df82171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c5251ef72273afc5480db93ea6a8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b2a1a742c0829be0a682ffe7c84a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b06a0104c47697eae4089c3a2790174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f0437b24a1d4223c6477e484c9b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b114e6d76f9ee7df94657f48ba593ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc7019d12666dd2f8575978cd8e7bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ae7551e431c19ba94490fee4dd9fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece724304841fb9e6464876c3fbb9d2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cecb9e983ba55f1ddb1d085c1707c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af3a51964ffb7dbacaf7ad97983fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0198bf6034716c88f34880d8f5fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd817a0fe333ae39fbf59050f193183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38937e52d178d6bff218ada0d6205bb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0aa9dbe92e0edef866dee3ab2313285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c24afed2c90250736b9be80ccbc27286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42646e44c4235208ecc7c5bbff53814e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f267ab9b62e29064618c3415feba288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538febfd53713ee1a648c78ae437dba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8073f73484fee8c7fa9d518e8737fff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9bf5d6bc93cfba26f8b864437eedd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913fd487558b70aac861dd5ec6070a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ce6538cb893c013ba6e133ff5a1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a32e5f83b8b6f481b68f36de55fda194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2361709cb42d5137600eafc418c153895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9720f0e7e2f05107c194385be7c7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d3ad47ff7af28c7ca5f062c02699097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286fe22e68fe621468689b5fd0d077098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa1633713d3e258796deb41f1575499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dbf674cd4ff556552e410a77264f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5e715700d3819131a97368c2d0002101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee10b637302229cf67cec56d255e81b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650687b880b939eaf03b3336b466053a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093c8902d60e222fcd6fd97a6b310e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287bddffc91c86dd8bce32dedfd371105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37211319da54494820694e50e48fe99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb8fdf6f88488717c5f269f9329999107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b52edfee249117f4e730662b55517108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584b01e939ca053bde12666ac257c28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c335b4f21db1b3db68547ac47a818cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a4449979718a1314ec2e61fe93fd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc420d67ff1dc4e4661bf71a5bedb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e1d41bfa06b4af6cb4f60468bcef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a277b6a92c0843c0f280e3a6ff0a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eda94ac8d419c5dd429fdfffe8a46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0208cc1fc73aaeeb973e149a38f9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9071db6181c146caf47256016e2984117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40017166148bb1e107c85ca27aeb461118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f918ccc17150104dcaf31343f58af8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd299ac3e8ec93eb0ba3cff2064a7b5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677388b24034cdcb7462942ad3efd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90f8b0489c3811be434c211cbda27f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd698a9cd17ea6588808b8c5f4ca5f79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f510d4cf35ab1ef7538e0e4feb52548124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095b9d1e4066f515091921bd1e72ea2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669172a9688753124ffc818c9ef0c98d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf5a1a5669ee6fc7527a0c2629cfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a51d121555928bf7596c7dbdf2396128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085b8b93dd03e6025bc42b0e46694a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfd9601dcc5ffc33498c490eddf85f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa1a8e0a6922436485113d13ce61c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdabc2476e66df17000d8f0e78f6a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cca30fd8196ce191dfc61571847ad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8279d09074ade971579ca98b182210c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bdf9fbcea6d47bca902843779128b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19ec2369f689c7397a149f4aba3eeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d10a7633258fcdc6a842649b21ac4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c9124bfe8536ac66e4f6f8a7d613b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1f9e93ecae09e02860f509840273e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c2b1261138afe68abae681915c18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7678be57d2430f04ec62c595b98b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23302c60adfba9ffcc476d31260c8a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05893314505f0db8d59b8971e7fb27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bb342e6c8a3e4924b8b1d637872ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad27a194045fec602d77430910378e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27e0762284b9cb5ae05e992419a009146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b28d42da48cf74283874c60726d66d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198dfa6f81649808bbf7c3b7fa87a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ab0a23051f42f26eae6a861597ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b945967b87140fc4d71bba7b8f874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248d467e83993154807dec20ec29c30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf96b4d479efcbdfd87bec9f469320152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498e77c2fd5ea06ee8776f8e2ec5e30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889422f32d320d5e9913cda234c441e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4e154e647f8ec9bd63d5b6b2ba08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cad2aa1d9b3ea36d8a060057222719156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677efa3828608bbea418ab2ff54dd2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85605e8e1cb02d330fbece87092fac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e797f56a80e777632827a84cecf26f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1170180beddb44c4bf4d5c15df55d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec69df228114c91b56313fd2645fab3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44414032869e6b2e39bf0e5a9eb7130162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bacf266233ac4daebb97e3d8169b65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0640862fe476ca4229dba9a5a2a8ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a64233dbe753d820db901dfaee530e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52ff711aa0f66310c3e8fd71a93d9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3def466123e42e8a2846ce20994380167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011c5ddbf4e644959d13b0afd7f6ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907436fa83d3679ba34087320cbced6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b827df0fd2242f01678e6a17ee47f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32665e9018d0aa3ea8b4edf56be9983171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da280dacd329414e06fc11d8be9b2cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ba16d076706eb9f70309024aa53b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03348b75261199d7d02f5745c9867852174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>