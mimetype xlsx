--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54b367bf056713c76be5ace46d57c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f3074757344f0cab505619cd2db712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c9995641b1df6ca8fb6e4c6f0b8023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06bac3b66d5ca5bc5f5b6d39f3c9274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc16e2882bb21c66d725ee3f0d04e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f38dae9b7aa430a10f57217addf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31087a1ef2d6a5fff82ec1c401c25bd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0262295399200669cbbd78084e58a468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d27c748cfcae0ae1be5cd5640bcf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c824d4123708e1eadabcc32152fdac910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795b972f62caaeb211b1cb92d16ca2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f695ebe817f369fcedb652ec9492312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd579deb11689e7d4709abf23fd0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1180064a1093a650384c2acd4eb34f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4e21901e0e684d091c77f3a85b34015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783123f91e6660387d9c0715b6157ecb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2df944b6b497c47d210b58d31c6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9e284e4bd492f7a4474ced5a83ee018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48886a329dc0a18ccd22d35add638019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874395e4a86eaaeb390f2575c66e6c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf3bbb0dc7b099c0097d63e231678221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870fd8ec6750095a3405a3a408428b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8696b0bf435a460a3fd83470885b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa97e931461457f707f295ce4b00ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cafe36fb4e64ce0465133231524d2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372f36006a53e2b66f6ae3bf72f5e3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f38a1acf580ba13ffbdc18d395be727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dea64d29d90ae0003b70ac5e8f9d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6930d0225b16c6da4db546f39c98929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652ef9e4286895be93fce98c89810530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6092d67987bb0c7bdb9d744f9225331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07a545ea9329d23d5403ee5eed865b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820463e302852e49372433f9ce52cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590069868278e3b2e368e8bf77158aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb373578f13d76b61ff24bd655c279e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea58e0dbb339302d2b44df743721c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949832089161af8415e404ac16c2b3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30eeec3ecafbcd86a539c79ae2321138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754aa9a77addb8a34ae09a16ea430ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3fa97645a04888a6337581ab308a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbaeadcdf0d42b65c2456eb43313d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8202812b1e470a1b096b900504cb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be61b7fbe24cff653f479a545d179743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be3036b524adaa01f49239230b92d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9718b8326257f434412793876351045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096088797a57fa0ac592746493739ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d337f18121b3e12d99668326ac4f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff244dfc8cd7a72d0487baa0e66a0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c969171158cf833c95bc7b189c8d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35556569bbe5f01286337d887e1467e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc280806b9a0f987f1ad49a71273151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806900e13a236533d44a1d4e194f140952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03d0948a0da9a03784554b5d9e6ff153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5dcab927333c697011446283bb53a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a8e581d10ca6416c3c20a7cfcdf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9bc1567a62a8ff6cbc5733e5396f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74769207d6657adc2271351e445f4e0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c8fc4785bdc4a4c73df108257f7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41308192fbfa840b8c05149f23e88a7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be436ed41cffa92a429fec44966604db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faea08cc354e62da78a48bbff6e0f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd85da91b62e182d585d29dbc02f6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9578dc3350c372c33cf31922915f2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae8a8720ab23bc93fa6791a7f10d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841b9c51c6a7c2f2f40bac87f7cfdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6f05f424b5a284ca80608b5fdf31566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e292b8286a90ecefb2cae64e8ace98c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a060332e57f51f0dd5996ecc05fa34168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f890e612c2fdf48baacc49eeca50e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3cd254b9d286a42cf91b13f576a5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466369aca06de7b9abda1f0bfb8ccae471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b7b8f8a91eece0486eabd9697a20e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f55c049a7c5dd8bb8334d7f45c49373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058bef65b1b24c22b4c5093627355274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa6ae8a6edb9cdd46afe0b796659975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e822570d199718cea96d4f5633c0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdf94ef9c2e525716b9b1ffe03a12a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d98fe8970c0c3cd91fe08bdab871678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba6e7ff8bce0cc4034484594ed9f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da479fc711ac19a99f34d3da8ef13a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c83d80d12019d7087ff67fae9b93c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b080d7c723dea81642d6083c1a27b0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d11f18107104774eca69a5bd7e81583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3272c8efb4b8c675438f2a7c7b8a9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0176c5c740f22ba9cf952c016df8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a1305862a9e944b5344bfb5b2258e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc25b9829c556077567b045ba9384c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f11ccd6be9470929439b2c11b905088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0256c9cfb0aea408e0ebd81b5822589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd78aa7d742cda4bdc7ecb3288243290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d1f040374743ff123b26514b1bbee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34878f4d0e6c99fa964278c9504b996492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df954f2175e1c1020bb1af4238f99f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8a3bc0cdbf164ca79aea0522a6d7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac031e4de7b55cb6636cab3c1adb2d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d6b98399d8ca641aed853148d6d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77c6fa20b82cda806817a9d40f3fb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ffca4c49e2ce7a8b6be73edf91e8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ea3e61b1861cf7c9f7123cd0d955499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3506d96cd19b66f924786d92e6b4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860158949d099dfd60e48862b03f34f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026feaf28a96ddf93ee75ffaa9538801102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b522369c1ffede60b606c0444d882103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f0ebfb6299d713e94accabe4d992a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078920629c08e8961f38d63477a0a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373696a8d0d6918175b5cdb9ed9f50e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80364f74edbf0f72feb3a67e0f4e65e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc68a4171ef97e5c8353fbaa41b2c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27458f6e435e96b9f200811d4ef48271109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191fafc43a46f6cc444d8225ed8a72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d4f699baeb99e8a127eaeb28a8898111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e410212754d7caeafe4b3c53bcb50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596ac5609eb12b9709d7dea10e840a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366e72bf035c0065c80185968a9d8fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaad9e72a6ea9ddbf1fef3ad1e6f7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f734dfa95284a82fbc87fa15922d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681c710c294501d8d90a41a0e18163a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20577275746b62b3699e01d82eb1e76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef1a096bb621206ca00a25dff06cd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307c4d90611e485dc6fa6087ceec0c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c813b9ef787651cd284b0a7769e28db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ab6a4dcc25c345b1834e27ae36802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c60a842e623bae7682c95a5f2a736123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bdacb82da69745a95e7990f6849b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0482e5a92f6f2bbceaa6a64baa1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21578e3a4af35c4332a9655cc847da03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40edb5918b95afdac6f4486f43a6cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b720d23a1e73552323841dae394115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5168f7cb556f58dbfbbf2352b56873129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7a2a86e734f9d64efda516caec356130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3aeb5a1cb9f74feebbe1d3ac3359131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bf024b1be2fa129c4892ce919e066132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d7084f5cc03d12f631bb213db5f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f984995a3165ffbb651862e8324022134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554fc354a4ea2364deb6b4c77d63ac1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51e3392dbe7bf2448f08c49abaf042136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e6164ef2f6f668a70dfb0cb5818c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20636ba54a181f1dd40bc5b48570b91e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9dd7aa3a61871d41a78bdbff1fdcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221fac3e788e6cbc3b81bb9ea45a1d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b3963dcfd86cd0a21ddc0c4c501a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c617432d506af4cfe7824d42ea3da2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3b7681332c6aae849ee15815e2fb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ff3ad8e0350d64a3b4cb2a718772144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477f32ba4e15c2e2aea205bd7b51b5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc03df95d22c19626398c047a0fa920146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd313e58507bef62ab8d7c4ffa1fa3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8fac5437e04159d54b592a30da8ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573110feec06c943911222612ab0cd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f6cf26793c762c929d5904422ebf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dffa304eaafc235610ff2f4b9c3000151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636651eba714c4b891346ef74612e1a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a82b60311ebdceec221924ffd4b93e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70dc0644f02e2aaf8b4492060d10f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c2a35f82c7dc30c753bdb8c0da724155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41766c1b7041798fce7bd6380a1455156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77743f4854acadb9c37c39fc3073d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eef99f0cef6d51b337fc87af8fded158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a50b0f275ed07b1978af7f9c4d59b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb4c6759964fbdc01df0bc414a4042160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999267645346ee93ec4769d752a6b91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b066a4687e23cac59d784df0ad4e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7cbcf77e3c8ca1a50665b9c3122b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7882aeae4f0c6b2196aa848d11e8fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f35862874ea543375cf7dec1ce451165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5991773ffa2ee24fdd785f982620871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef875f32a645067f22a9c706ad325d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f65657aea5b432dfa2a56aff1d2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977f02d392e32aada47bce23cee50c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000e2394ff1137e6db4e315fc56efe6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f293c8a334152e297537d07c39b6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5a5c5958a7b201fb5f69f11aadb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c5fbb9a56882a0b26bab3f566ac5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d46512ca4811de1731c68ef98128174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c84f348868bac7b42f3f7f9a4ff8d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b664018aa88671d659ed5af27e079176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15264f4ed592a6a7fab329df1132af51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f9491dad54a288166d66085b6d7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7038ee349e918c1f2c3e188c51ba7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bea038b7c22194d4629364949c77a9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955512220ce81a979c85bbece5f6abd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159caf3218801ee2a36d5ab81c3256a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea252ca1b9a14f2e1eef8c3d0dfa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d053d834b379af6f18c42f62ba3b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cec755f1cd77d1250da996e94405ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bcbf2e50ebae7e7e751d00322433c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a77c646b379a25a19a96762dfb7997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc3ae4b8036a5fa35f0ab7bc307e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292084aef81cacef5a06c6a2776ed52b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0998ba385340b01b111c6868f2448710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fdb2af65df67dce1f1b932e6b27df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba4cbc6fe8311f7a647cd96efa068512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6f5a67d8cd404ceacee74a4b075a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797241c77d4bbd57da796c5fbecb5f8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7331678b06ef4af46afd897f6ad14eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96cf2c0ca53c749c30de533805ffd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e465f78ca885237c550a22de9d62717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21985de87a532a60f46d9ee2f4582b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b1178794c82e89838aee77f83b4a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47d463068958e96724924252ec488520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4004fe3945972fd2a3b90ad13b70d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582bfcfb49743d558c3cf2496a698a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202dedac061e2470a32301ffb14a7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0ebb62b0ca7532f980174ac820c4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a294fcfdd3fa6897d204c138110df025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e633fa15e3f3f1ca6c164617a7b6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d6379ff446281e042843f198780a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b102b3cf0537ebf08a18912e9e6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bda4a2aef10487295aa766c6618f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489caad399aca86d754d1ef8ac5cad730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d353c19a1d2ef4174510dcffd73531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cebe9cb66f75b61cdba13963bb81832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e7dedcabd0d3c361ce77b97811e4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075653e7d02323c79c8af50486ca5a6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c336a0f8ea234b5deb12a1a25c8fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509295a036c922a0001f9a79ecc688436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ff43bed274075909f46e9c9e7d28a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a16b3eec48fa5889f2cf95775cd2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4b2d6d025fba4505d8ace877276b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4fe17c65669c96445d4e6756f850740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737abe5b1082d099f733ba276e0d21241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368879d5569d048a505ed5d2ea5fb48442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ecf108ee2804791dd09c8568ded8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa02e11d6e2518be55ed1cabf97e0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e7e29ec73f54f5ad1a04d7a05464045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396f20be4c355926441487ae4f3ea3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47433b47929cf9541e31c5531aa189a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec6c113a36e5d60d3c7b314bd0694d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9656e5bbe18778c529484a13daf6bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b917c25272927a9bfe9af38363901ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dc5efc6b1e8b1ad7e5cda1ddbc9b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437f019fc2c9c09127b366f6fcafaac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2081b6944e3708e9e19c010e288089b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efb062c66d94afe3f2dd218711d43d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6daf456c80c302379a2068af1a55fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb5a85d53ebe314b9f4c6e0d02f3b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514f4891b00654b30f039c89421e78a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5f0cbdb96128c4c25b97338415ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcc28f7e77e8492e26a7d759be4c2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee099d41b5303a811fa218baa44d4eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac95b0c4d4de42df99381c8996602561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f57692d36761afeb29408010d00ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac130d4d8df676ecb2a697ab31e9c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f60b045263bdc5d37dcadaa460a0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18de52465e79ee5627088ce65cc2ee365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd2f1a72e55bc398264bc8991ed6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd9208e0208f76d1cf8b1a9bb70b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f60c21801ccd3c6a723ed8c7267cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22663ecdc3ebb0ead8b1430a8b63217c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4b135c39844b24ff9417a7f5b948170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932fd4cb9b34900e5f8504ad54234c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a56f35a1ffb83c8e38081ac284e60772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b4525d4569a610c9fbd3c765f97673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fe80dae1858fdbe6d697f3e14a1c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843260ac45f831c417f9f0f05faede275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280fff1371888705a52cb68b8d107cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f23e31a0ac608a72707f688145b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ce684a4a427ae9c7918fc1c42e91a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997038adcd6450d0fa13bc9dbf8686179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ccaee4b4ceba75094c99dc9299ba080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76388e378114c8d89cff515f35c1450a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d64273acae7a5bab673b215df29b6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031343fc6b6a7db5d9f683e4be29ac083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a6ef7dd39e1596e5e4807f82405a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdab588ad1cbc318ce6a16194d09eb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2abdb2af612df44dc8add8d52478586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4995656e8a43037ae21b5a519c34687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410a341e066a6130e135a52e458436e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd7295fdcf62b48c0e5df170762b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f806f36f9331ead92553911eee35490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc7e8c27fcf15f488ef74b399f5f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fb78c21452562470ef21832a09bd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448de82c71f2d8b48b0a2c797071bc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69518fcbb3b96e5e42306d7dbb3a8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1781df9e674939140977f3f75c880195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d5dc4cd647e9d44087b2dbc0b9ac396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564c1683269a8be2b421a92a50548ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaac6ac0ba323f7142ede942c05bd5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f9f017e7f16ad0bbd0e178d96ff099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b977734121c82fe45f96691d9e661ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59818200fb784cc22b629392f8f0133b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecd8ccce62067938f8f5381d2b7dea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5018a8ae4ec89fa0174a5cb0425615103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a82891a3d70b5cc9eb9c03b9f6db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9be41dd2ba7230105b146c8d790df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee309dacc57e4da9c9cf0a597d837b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e9032e850c8ee988dd652d9a3b7a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302f8d30c0bd6aa948750e2bb1d3c10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93e096073b5f412f3461decf9567b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79f83a267fd18a3621523afebdee48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905eb86d1a4cd765861a314dafb77ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d30a73bf3c736c4173de87eb503e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458519e9f474c6a31ef39f6fb508c516113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda2807543b7cb8ae0f1768a3f5120b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f503436621f1626f4229e5c34fbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934443c69629de797c60d991189a2b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8809991fad225bea4a304fc5dbf0d92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747875aed1928d69778f679edb0cbbc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d671917454e6c282186f278cb51f9c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329fc377eef180d768f907095cc0647120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f015f11a109ce1635cedad9ce6a598121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daaaad9b4e4ea8cbd3e4dfd52e30a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6f38c043cf926ce395bf74cb8a4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5de32ec9364aec42188834979544c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a381da4c94a6e08aebbf5ab6a947b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8d2c31b9ed307b62872dfe59119b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f09e774ef6de105c3361ea1d4a4fc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b00d1293de25763b9075922acedde7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56795e8dee62ef6a61a5f2e1e1d29163129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440ee55ed447480074f5db9080f8e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9097db736451833378ae63db48f14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026d3c9a97063e5acee1457fc45d8e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25305b404233e51a5a3d97e2899a6eaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0293ad45a19f368ea32e471e9507b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c2556eb41db55419ff09fd7588ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152feea9f0a13792024af29fb7259da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408579f41fcca569c1a506c32634894a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5883ed7f29da475f4a556b2c81c67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e61f9a7044d001ac512e395df1cc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f08c2390f6a26ac4c6cbfdbf54a87e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382e9b62dc4a605015842ac3fcebb75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e623ef6964a48349395ee7801b00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d146251adbb256dbc7684244b213b3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10973ece8eed0a1fe806e066277bf97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba788cb271e7a8804da89e88bf533145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91835c77c48cd5b8c84a6cbf64798323146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a6e93c97c5b254f81049e75d632a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b0c1933b96199934ff62316693391148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeac2a05ae347831ee63a79a4d0b2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad67b7ad6912d4186cabb0173c7f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b452f2e2e5d7f20a9b95ed2eb257dbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d4ea52d6e24873db9f7449bf478c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157227fdfe198d095e334b45dd48ba92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f2cab27f2fa262236a186946a32d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a18eff5152dbc45224923a0ed916155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa428c50a2a4d77a3736cef118d72a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81debd330ed1bab10b95e7b5a6392b12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171fbb97bd385da1bb64e310e1390b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9addaa2d0c8df434759378f3f02e9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c5dde9c35921bbf0b26417034122b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d0cb1f60806ab4a452a3f77da9794161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff528c6acfdffbaaf87fd7d84eee34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405bc5e6c57c9420df72c527286b694163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f1daeb0be6532a72c2940620787ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cd025b2ad7378bd9df2d1d296e62a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435c4464d7d3ca0a21195d7f1ea8a32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30808d2fa5bea089127d8d8b6aa7f80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dbb10004df5aaa56d62d1dcac5ae7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611de3e54a08fc698230ac113e817287169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f5b2b38cf6150b60ba07eafb2ea17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a07691a0882cf2223a39ef40fb4e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcdc0987dbe9a51905377e7b195f06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912ae3cae64d401acca5cdeee0cdfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b2f49a7ece9fa3e7f0758086a1a2f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>