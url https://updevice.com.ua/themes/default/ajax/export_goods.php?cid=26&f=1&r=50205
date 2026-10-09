--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce03f9f3f643414d9cb51b749a18b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620acff719bd31016e226915bf1e10e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b7b2f98c7a19c30c8013ec1c86503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df003d8236948fd600ffcd3065e9c044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45ec357d8e7dc8895a1d0201d932245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049afe7396846d6915b694f7eb151826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e64a1645f692cb3e69fcfb8b931d8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e633832d3d5f15b0fedf80f6c07b078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c85af8c40e0ee6d43200875febcea59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd691dcff69d259ced0e60004668e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d3552a7a7f40387afbabe7a17260c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb02175f323e580a0d56caefadc8e6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f66a08fdd14d509206e7fd93fe5e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1ebeec07aa127a4dc3b32e3d9b99a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e18da3bed8588b14458b67e4cb76915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a602cc3ed9705ec43865b1ece344b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12584c7e300e5a4d76d1337e34f5e28a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194101d23a8270e95090de7354f628318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f80a75b11456d292fb84ba24ff356f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e19d390097042057eb84840634f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e8f4fada77c124d92e67e20c710e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3afb09eb9fe7ad9bc319be97344b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801121d9d54d18778dd02f29c7d0a39e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f3a20bad32b00ee932cb76efe7ba324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20fffb671b2949d04497b96b519d0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3daca3ea34d16b7416ced21eea4a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e973d5aed186e7ce2f27fc9eabf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416efc98b59865a110a4e5983e63c1d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3e357f8d6ad8cc0db9e5fdabbf3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf51542609ce3df4ab903c9368e3bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bba5fc2c7b33dfeeea2635fcd36dc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f4d64f10e5c03e304465adc6d17532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d042114890bc8005139d48391e49c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aabf544abb0e894a2a0f9396c8da234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa50aae58120ab015ae6b08b843f6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e530a76711fbcbbb3b47b78c5796df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93d5e58504fddac5550b240986395a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261848957ff24fbd4305d1206990987338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71873c6eddd41354c04cbeb7086d6e4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340231d353b4aceb3bb07f3e20b62fcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe849b1f850b70f8dccfd21a5a96ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97196f431f37e4b33f9b575ebeb5ab9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf71989a7888bc39e260feee92e6c8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f70087fbee9d9f0fc3341c46e7d2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133b0b6e169884337b88923865c116e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae9e094556af091a53cca18ca34bca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2addb037910a605488120154a534947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d23d2bea0a8856e655f8f5edc001c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042064ed7dbfcc8d565f256687ade849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f6730640f88544a6f97bf6fa29e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3929374b9865a02e6b2a46a3bc65a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87747ba9bc4db3095aceb7ead0bc69a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e91ed4d21a7a41acb998fa5768867b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75a638077e9bcaf65f433d7083e0a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f8dbb86556e3827933736418d9e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6489399f696669765a0724a6ca6ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd594aab3f9b286443e4e7c6f9890757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74690c5a6e46c9046c05f5956fc4b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f0201ea1bf7695d883adfed99811d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d6d0e02d7c9403cf00eac80c5b4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05ac55020bf99e7605e558fcae33061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3463290353d2d7b94a0f90015286c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c595b4cefeb426848b959b5062e17663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b02d6dbfb9d1dca2bb3e9f8ddb317f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4fea96c196c8cc0cb9138371adbc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5429963d3b6e24a912f00fc9a5af88466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817653286b469fec5ed5e646008293f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8991107c235729b49f9007859bfa7a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4203a18121a0f0d36530287f264c22069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9769a452716729c23a6fd8791002fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8b11c78cdb3c09c7991571ff321e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8426d46e250ec880be47543454172c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc1a9f10995b83d04d4c4d424de4d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a5b68979d10b0a08d1f55fc41ad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391a8d987cc3b861be4369d246d99475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebc00cb185a6ee472acdb4bcf358e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717eb3d397b40e3f271e8089fec9ee177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6139afa85691850c691bf55e277c44278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72775189fff4d3ade4de7ffafc933a9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78095150cc619431c4e57390b2c5cec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3e638e83e7afd301fe793001f0c0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b692afc2d7979473ac8c3e18dd61b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851cf86dfd4bb77da53ea0f5298988883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522f41a68b39a8a7c3cad22ce0b532984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c6a80273b39bd6feb037aaaa34cf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05873513e1f87c4a58ccd8a2bd000c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e965b6a490ddbe5bee12bc1c62f0cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924d5223667d29d9811034b994841d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df852d3afd7a5afcb263dc4a834df989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efee83c1254c5506e124496e86822f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d095291c74dd5ded751125da3a0604e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f70ec1f1b933ac35a737a5dd05b4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e3192107d2ef89df1884e837a141993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa271ac02a337bf32a24a0c5123f5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188678ce97deccc5b1d181801e93eedc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980023629cb084b09462acc5ee80c5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa09b744c3d6f4a9e16600134056a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dc0bcd4b1a1f862c85c4ce84cf7ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a07f19607a872ab1165832bf0c93e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74e74b544812f1bd91fe917ec78da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358d46db017c41ce22d8499832d1618101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc6b0af9ea83da6b3398c7c797a2d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ccb81ed4980e50a61717afe36882c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c467567a37047d7e156023da18af78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4a548e11eb9efcca8e91e49ecb442105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d6daf6aeff8656f14a3bf814963da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3046f72c8394466ca1d05a36f72e4b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e49cee1e3b7cbef59e2a015825536108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d254aee1503d53dd88c0630388c1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34568fd814aba90b6d67b6b17e3ba502110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5f441d409edc7dc0c98b1632b70ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fc0109c1890a9d7b63eb28deb8a7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b068a5521f330f5458d274d5e9e3a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e705c636b5d01d2cfaa25487bca95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ced3a374dbec41ba65381456dd97c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e1cc7bd688385a1d73d86e4cb36d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327178a310ef61c2da04748dd0064eed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e505bd0c24249dedf508fc56451b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c845c9b3ebf5e58ed9ad0c48166122119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9cda172edb4dc75dbbcde36e93e95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383393b109f8ab1e7ba5ff0798c8ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae7e8fc341214147c006fd5a69d6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d2d4d87225cc267e65a42ed85eb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961974ac87563d462f08008f2865ee33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a562d6b4f5c8b07691f36b0f8774125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f237d5b3e170d6596debc3abaffa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8008d43b136a95e3e316fa195b9c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b1898c88c017ec73f8661ea3d4ba2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8594ea61cc14087b46a95f88f10fab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344b9a48c62104e53601c6ae5d4811f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1f464bb63d8c9df9449d3f26dd03e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269ba827c315396c8c1f09fab6c2cbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8934c493e90baad5fd95815d98d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c08ec520e1ea19317f070ea7790d0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf94090925145d901f01603d64c2de4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95a003d1a5493d252b48704c9b2324136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d66388941fde99c92993542edda47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20035bb4da8af6ce975e03f2e8ba7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c3d65975d3bd8efb38ca61f1cb679139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e8c0eba432a041ee2404f0ed43885140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c1741fefcba90b2c3a4f6e61bb11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a708625e2966abf7dc39ab53aec62c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff56901dd553e2d3d34f0bd9451fcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e365a1a4ff11f74796cc725eeb174144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15ce1560972935631eb881f4a3cbeb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cec98f4b84d835e636e5464009b370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f636ac17e2f28d4ac69246479aac429147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745be603b1691a9e43b04b87ddc2b747148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97042fe64a0cdf9a213078472e090149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eacd139262770137fc937ec9c4e922150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c20aa4a2341f7460ff22d92c48ec2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0e2a83467c2149b5ffd1d63cdb721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8ae27005e3a309a304b47957e42ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6ef43195980c8c9380946cffda448154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366909b7c776e81e21844f9c0bbb5dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f086f40ec6942862a74deba1c3955cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7e5d2638ab61035367435deb6582d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92ac976a44155e6c404051935ea762158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cec91d2e1c063dc8e78b6b9bac8bbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a5fc3f6682bab8b830be2fd2e66e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ae8b3a0e276f58228eb620ca3031161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa6549f3cab267ca51f73a51ca9795162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9755878b7d03b8c23250679062f617163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118c0fbb9c704f0a4fbdcf73b6ef51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d5602151e5b03935ef39e51e7282b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e070fa58845d6ffa66770618db32a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd382790c242bee28ae1b9a7119806167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ca8984f1558054197958564c12f8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca15e677335a594da9a157ae1b9dd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f22dd680aa0493212d5b003d20a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ac4b86ec602428a76b28fd8f8a06f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de372f7f90b1ebba1c3e32aec2eaeb65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b83cd196f1fe4b338392f2f1e1e88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8188f17b3bdde7ba7f3f311bf81b42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f134aa06e588d257a32be9f0ff71641175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b56ac5c780c2a31f49a0123d4d02af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5b425b958e5617ef816de24c9d430177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb9d8693bbd5d59a6e2fbbf055c132178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f47996cbaddf280425cdf01fef095d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621498231a5a72af88b8b8fd08d8754c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ac92d9109937dcc6e673629a23b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702beabb3681b2cf09df69c4089e3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa92b8e39d5666d1267ae71f09335663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020beb72081a4068011b384d47afaab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e42efc8ec83581ee577ec5529b9285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c72dec5a1029b909d8ece6f41f9b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbd0c4150cafd18c43a0d688f3daef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d3c38d8be6e574d0cfb5ad92e4a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8324c3c69cd44c72701105118bfbfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee22a01c3ac45a5bda9d6650b4318010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e244d1eb4a50effaa07142043fb83a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63199a9f2710a215c21eececffb52712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c082df0a71450d8a4f3b5064844613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547cfe59089bdf4684227ad33ee651914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9b3c8949911521c2213c071c5b99f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1045928c131788e9843b9670153f09d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb52ad0d950bb10c5015360b89b9fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b24880e03a5dd676e0d3743b6744918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb9c6fb01443c19f68eb9a40f3896419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf85849c646bcb2dc2b86602959fe720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35441db263739360d2dd02f169a40c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c025b013c52502bd3edbb2d1b92522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c6fd1797f01cab7105126ec398b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289e1f47fc16b46152df89f8bada2e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219669f18f071d63229f8da042a29e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375f4ee4b6f8b408d1c8533869967e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8530af536dc262dbfec6bcd29cd61827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f827b96cc2b44d55e4f7ec44b985df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dbd8b484683cd98d1110913355ca029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd918d0d7b02d3efb3b5ea5df8b8c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82587f2d976ac43fbdf10e83634c9b4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc79aacc77c3ea781dc935ab471dd4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42d5e67befeea400685edc5fa8216a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1781582415f0c10f04f7201c7096434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad8cfd33442c146c757e224af4a8e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1e3321d9feff8ab1e2e57b6a86b3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4048bc5e6c9991ecc1138356794a68037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddb1d8ad4c2ed25e282ed6047cb01a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0bf069648778b1788a707cd55dc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ac8defcea5b4963ca6d6d9cc8b6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde2554928bd83dd3d52eefc9c89f3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9c6bf9799f0b77f97538c1460ec1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48b29a911c2bb833f2dfabe0b1f7b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52c5c2cda50d2bb9940e3206e6b34544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c93d198ecf3d357f7746a98212ab8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be997650ab507762d123101e8e2b7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97432336948be638193fe2620c3c9ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd620fc73c31b6d010c4846e59a60448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0920368d77b06d6c9bc93db8199bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355186b291476a1103c735b4b1511b0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c09a822d601148c850e8cb5532a5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312c236a8cea2f07b8f99e5f5069fe552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21db121fec04cbd85a9cfa27835df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4997d09077a0428d61561afbb6a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6223a120e76b6b712a4e11e9d47055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1480e75cefa9bdea942590e1c129c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530e9ea6edd5cc308be4fdfbf9434f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa71293cfd679217f5a052b36bce2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169144c1960b2139a35b71197c867dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f8d9df90be02c1047b84d38a236c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0faede8d0e04097e191cf85d2c046161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309185170cf1122bb23dae6d428938ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56327a94236d7d61fee6db70162d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344216c608984472f316dedb0d01bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77250b20bfa6469e93cd32e65d6aa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7430f4d403b04b32b23d111dae54f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e9f5104f4c1777bc74390e24c4d4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090861b03e133c0d9a8a2542002b101e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d86e3f94adf23c01802338286548b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365cbfb96ca2a82b8905eb1ae6aaeb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf961c40f038dccb3f402914f48d0b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fa24b3cac92cd6bf9d344582ddae172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e471d4503388811444a1cdb445689f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33362ccb5d299039f765981819dd7a4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652fe01a3b520638d051573a9d6150075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76734b0f403575214b1395ccca560176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82cd6eaf38e96a52aa7a4d70ab2fe777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb8fdc8601cd958934c7d1125ed25f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659548687e120357b510746d1d68cc1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba591ec791ab78a1e5c7fd843f418e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bca96cbc6dc36cf0afef93641218b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41b085fb5788a4ab400e1542b2b6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c993150d95937ded9776cc9117f9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba9bbad61237ebfb7edac3e1f6e3da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7811054855ba996ec60ccc3e61c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f6fa175c8b7bc7465ef51dbcad3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624749d325a9f9204e9d6f3f7996ad9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b14998c60b96dd694353ab8b13ae9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff4c7055cb83739ef0e73ac55eb92b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38731b15ca6266cfff6581032c720a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec10f65b3cf92073fecfc350d4434cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cfe451fabe6dfe3c1275022d556f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3b41a8eb6ba0f01297983f857361993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b3f083aaee1a6179a0b5e546898794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7148c0cc7267863a824e0b410fd5d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0640e20a19a9460f1c6c0c535e83e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269378e4a5d7327758a39d511014074497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb2f7569d8269ba1227b194cec7fd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abc2c2de2524456a49708773519d2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03404a9c941a757b22a6f6d24f780ecf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8bafdbbc8c4e14e07b8ee05899279101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f610e6a964e35f26766e9cce302e107102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87406f4c620d806d8c1484b3e4452d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461584724e7e7889503f9c20e8cc907104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5084acb27e07127700c5ef7e8b66d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b6cb40c1c56f411825adb50eb209c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb3d2f3a02c0bbaf9122ac8ff5e82f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc376ec492c4c12bc5e152160d8921d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1d29294df0ef77e0e30e3aba85dc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ddc4d76f7cc9f678812bf14e337ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb82d2ac1625e695c0f97b3ab59e18a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccc66f71034139cffb871a1817d794112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a28bd10acef1a13d97b398282f826113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34ef2b30ff0b45412f548163cd7127114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6565273e75b6d812598784ebf86a3c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada9695190bed5f3fd91117b2bcb9f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ccafaf657243c1d286e4eded2333e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c99bcd9c08e2f5ecdf66861afaff7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312709399a5de649922946cb84becec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420006aa8bd0ed2cc74615aff383db3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b9139893267badf0e18af678d3aac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa26456c9b3db5ab50b357b951520a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53118227080df7e4c8527aef3db2fb5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33e819ceb677052d93cd39e67ed672124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ff1fa9b11269a8a13af6b7afc1178125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245372c07a13c0df36faa1737b4b3b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c547ec48438502aa4cde15a78152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6cf04299202e11b859e5cb63926c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4042511c697bfc115940868f5ac51e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ecafdf337a8fb9741b4d9f1ca0fe3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07959453a0c8e460144aed76f4f78143131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63304da2c2870f85c6041c527b66cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b1c55863ace04dbb773db29a15b40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddf11f91bea782365c48aeb161dc0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de68996f1129dec40f75aa31b496ae0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7602b3f82ce30d3738c67a248d9abbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e468a5f4b4af68d92e7d336429c1bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fec1b8f9b04620c223b485a34cadd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e06a14058683154be422f417660e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4336ca3bfc0f0d08bc9017ee1872c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326577cc356f5aaee1e23699c69ada4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3946a85f57a132757b1793aaf507354142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcbfa8cc0fd0e129312b51b1db33eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d62f4766fc9bc879e78b333bf9e58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28b2fbca2766c5d370cc0b38d0a0c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee316ac748680ada0796e41a896ce1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece8ab4d90a59509d714bac1f290b2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7fbbf62d1c3deaf2f2bd461a26d6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82670030b43844bb87f0a463efc9a735149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2461caee6a4deafea6be720007dea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7943b350ded66122f7934d85803c077151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770b92fc320847a1d239069b07be36f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01df9f8286a031c8f979a244730a88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca559b54c2c230e104d662461a593e14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2736b24d770c1cac291f66b83a8bb72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c1aee2b181f3d22deeaa0ee743153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b50bb79c3f58a23ab8ee9ac309383157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aff8f44e4f1a96d6316a744bafc29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bbfd120f8644d067ec400ca56a97a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45aba869dcdd8e34abdf8b06c50ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99363f09289f534750b2ff5c493514161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92582f4d7d5b50f3c1dec61fe72a61d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e368218511542e9b190aca94fcc43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412da147e86676c46bd58e3fbe667aef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda828c0e8ea588f543d1ec59af40f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec86844a086004560eb47fba5646a7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae55cca4f5365c07ce650646c4bf118167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e2f218cfd45288625769e26dbdc9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffb5dd05c495010d52dba317bc8df0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412cce8c52ff03f47e9da63c7707e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990834e23d91fd885418b6afe653f76a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be6237a77ce35482988d26cb3736e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9ff6a18a8b9e3ab3c3a7012bc757173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0f7404aa1f2be14b96fe38c372888174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>