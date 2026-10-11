--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b4d1a88ff74541709c26ad06d22a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b422caa43d8a3a5a3d8899ff33e8fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5a4a96dbaa0b514668c050b613efd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f6a5110e6348441434dc51e107ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec33307da87ccf34348a232b87466125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa50a5fec7e36a1a06eb4441ba837e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c9a6fc95dcf3fc5ad1429dc80b777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5cc5fec9c68ebe123bd1a3d4de8db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20426c50b62ac68b01d692c952a75e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a18996bd7bc16cb24fd19deb860aa610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc76aaa032d3373f621f9c2115494c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a42d7197f52491ab4005f3d0d1382f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59109c9098b593ae493ba67a878d4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a0278ac7c54bf874954a28cf7a91414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eb203b8f76b671f0f6c8b4690f67015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31648d72c5876b7f4230af7015a2c7b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d92129bb4d7e15695557fb550f9f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e943f71198bf26345ec722a1999a7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2abb7f94ffc208015efa451f2c3cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646532f3b6803cec55e457f35051e9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a88739ad7521a43d7532b01b129521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c77457e6173dcc3524ce829b908bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c456ab0fff4813ae4eed31e0062923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c30ad0c16467d56eb722305516ac824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c958f17097469d420fa47cb5c81b29325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a97b800f9b1199d98ce051211bc8fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c864c0b443f3bba1079080096489a7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adcff5cfab7366bf1a8cf4a92d4fc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce612a4d4a94b45accc4b6e1f8580a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e18e11f8f503bf926f7f6e121c5b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23708e270d47babb2e3f126bdc507dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218112af5e8511ae04a008b36f531f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367c7b8ac451372b19f69d89c86f0f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42c5cf89ed9520cb72b8b5437debf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28759da0869a55167511f08dff4ac5a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb7feccaa06e823fae212e91d4db036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a33a7268ff22832659308976efe4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f027863b2cc479f10c284a1ee45838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c009d87c1a70f6240b935660c734539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc0f216c8994a2dad879b80f6de9c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965ed22b2bb279c16777751c9a7c5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a9abd8af15ab294e939c88442db1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae92d8f3f8ec2e4f4f73c059dc47a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9a67215bcc8cfe75525ebdb16187344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77aff0ce8a205721d8b368e5c94f7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25eb7f150a8ae1e73b6d4d53774fd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aa02b1487a0d036f7392cf517584d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92338a6fb52dbe0a45bc8e43f9ac37b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c6fcca0caf6f4eb516cadc5fa4ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd573e8d4b69823a3480ab25503a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74201203c34c98d508c97ee0900a37751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df44b2f2ef1a8739e16b39c9c49cbae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7290d4175e4d0b4f7d851a296918553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def810ed09dbe773cb0debd581265554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586275a9a7186d534bb019e8b7464a5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801162f6dbd40b2e5a02a4dfaf0bc25d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e28ecd459074385e964c79355ae3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee441fe397c43d9b13fae37df6198f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ac505b5e421cd7a821fff2efe2dfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058a03aeb0ec72f069a455ed613a6f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3f6c6a4124360dd0429647d4447dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09145fbc43ab39f07bc81a15a162664562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92f410b506c146280d05635c92fc5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421c3b116c2e02ce22416676bae19f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccdc49520f0bf2aca757b3a3dca8d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ea08b89dab41babbe37ff6579e1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba9f4302ee3f5f882fe0fef83f82b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765a70dc6aeb3b455084c64f45ffd9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459d62ff4fafdcf403b265d085c258369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966076938bacc7c036f3edb22ec28570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2355efd8b87aaef8aec39e663084e2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9be7741cc432a515817bc58723f0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5b05867734300a93cfb80f5af6b3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544e15a928357088adab4905095ee2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bcc1095391ae0be8e15eb6985a26975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c0fbf105115fd48275c01e849329776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abba9b22f33cb4037189a819d35c2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff057b1ec3451ddeba2bea19221efcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52616c6fe045696b8c8b4d6267a5ccc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a2b2518613669da2ae6f5d20f298980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8950620c5ecc5c316f48a9256190d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79fb1785e7be9aea87edf8dc70509a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3fac063bd4f6e6bf90524001c437883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b0a9b45c4eb0b444221004aa7e93384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd1a253b536ed35922d63afeb4c16085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8feb1c036eb554454c489bc41259d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e19842dc8d4eda4c8c3236efabf1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa233c99358b9a145966e9a370a7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2097313ceae94326f7227d6d7bfaa489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a1bccb3150f3c137f46c0321f93f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbca3f170771a5eef47eff2a1020ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a863c0d92267839246c9911a174527f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ab6898353830abd7253c70c2bf2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58843d7c98cf7b9e15bde0f0bc1ff95994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a5a8bcf27d80ba7ff1699bb03e9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da5668663240aa836a207d916e575896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7fee9d24a108bfc8277dbbcabd6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e212a086f7ab82295cfddbf64c903398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04871ff061c97067a6c8430dd558093999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b6c635a95e4b9e305fee0ed0f714d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57675f2e6b0589f0ff5247c47870b0d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a52af6b73cf03392f89ad923bdce7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e49695b9e084621d2002f9355947ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dac65dbb51d192477c08ac106ee6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b68e8acee2f6ed70cb0f2c8356da1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b60c492bfbf6459023d359dfd8ea3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e990e94c2cc174812c372f793f7bb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af197b84c0c580fcc44b6e9b85083ded108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14bb012b2a3b82ba86e8b81309ae55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d9398f0e7dbfbc3b777bdc8836dbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1d6ac1992c1a67cf91cb3cfa96289111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aa3bf0946d19785c28bd52e4557d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a65be97515d4b499e5641697bb81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad5b8dc7bb2b3f08e06999bf1a8204114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6cef0b12bd4ccf7a7ff96a74a7397115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735061771c85b94aa7de4ed2d4823cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b5984c2d1608adc5665924c9215e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4fede0fe4594820435e28a12374cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed158925f9346a701aa6e8cc5d0b2de1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b652cea0a3f50edc8552bc2de9c61cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda779b4a248c625d99ba99bd5d932b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27f9ded99651f94ff6efa397bb65f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6b148e72504ea3e0a9c2ba179901123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9026ef4c59de25b09122eaf434eab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9004217085e2fbd65ee01049be46ce5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525188152ef7112eb437f8622061bec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661853d83972957f8b35bc34f5173ab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c279e6e7d7c72bbdbfc7e9c70c584128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bc32f2e2a302d2e771ecdff6e611f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575358007b1cbd50300826f4338eb713130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85519e1f9546612c06f24bd48bc1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14642e5ba7c27792ee14539366759464132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e236b3aefaee0b19938fcf08d185133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0587422beb0b8e0a88f0ac6a6a1e2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b73db874eb468b0bf190ae7eb82ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3b5d17851f237dcb92c08bcd4858e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4bfe0a33de5c9dfa6efa088c42638137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0713e31fd02b455264290d2db1568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143f1ea79602fa7db85b16df91501c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e807254dea97f7371be332536af55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f777780f1d6ef9f67d98926b37e4e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc93c26400c6121f43f62235f32c1bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da63cedb14a5f3ae4bbea84b7e15805143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489fa69790d6860a3395447d864cc6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25bbbd91fc64f804b9e96100df85a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854348d7decd68e27379ea67cf66ca5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caeae93223b970f2cbf7c412a5c00b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e5657652072c4a8890c2286fd049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475380b4ec900e5aec154b0719664efd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68b73274df235268dfd39da6df953150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa483e907b2d79cd1ec08312a5c3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d63e20de2766f9546663c5eedfdd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e257b699d6e74f8c9e89303ab09f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cc6f86690d30882fed7b51187fd91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ed9990355a2db00350273f79026b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300563dd3f56364c48937764627b03f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a0d9fa9b3ab42de357c11066745e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c6cb1f1b102e6330aefcba5cb4f5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6866c2671a501ce00e2c005046dd513159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd869c218ff3135954869a218c3da876160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944ce41a98f5170e1de59d5769b978161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99438556fd84589749a16f5d9b8c8a1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d5faec6d2dc7270475c3e1e0ca662163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32385a20b36e43d7b7c2df898d300bce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d44b8c73b4c246c93795ccd46c3ffd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676dfaf1e0d6fd8c7a39fdf64a98758166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ff98ba753ef06310ce1adac3dc027167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f95603da392253038bd69c6e9f482168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd874725c9489ef457d46ffcf3f95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b794fb0d91fee216b455cdc54ff47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc9906b15d80a4aceb7a7b999ce29d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455462a3289c2de3ed65946526f9fe56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afd73c62cf4c6759931fac3c3b4c37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b305458df54f4b21939cd7f97bfd9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5a306030d4fb19e9c0b97f6676ccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73421665ecbd2a33f5367a19958bdcc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce538b0720d1a6acd869af13ee5f91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281523085a48f0f15feaa989ddd84bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c42dceba59fe6dbceceacecb9332cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cee03e8153ea95c9ead7a135566059180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac7d8aff519d80d50b8c99921fb0c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85011fb99b95fa5411168a730d73d9f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81db8878ff2b0a71502d6d62bb62fce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792acb911a6dc6e5cabc3c3b8858db924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486809254d8059344f232cf591045ecd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512c2523bd92871f4c827fd30a19be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00919d8ad75ad8c54108bda54eee6507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f202160841297e7d369d1b33ba406a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce969ee8a4b65b27d4e8ec1eedb71c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4302a92681473c53d816eb60de0b2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f049387a7f0dfedd3fd7d9cbbab449611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481a1941e4816ba613cbf79c0bdbb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b41f79ce4ffe473a1bde2b13dc8d5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235dba6e65a790864a291ccacd57bd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fef330615931a8ba0ba47d726fc0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe71cb101940bc2de56741f71af37ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca09877f4695336c2ad4afc589514b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e2691bb8be43fb198e7cefd29950718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339bd2cbc7dab034b22a34739e7fd4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701a549b9fa6226f72ab8eb98a860e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e592ccc9fb3d07cd6f3af70308a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d34c1bbc8569b267998aafaf9ab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37aed51b5a460b9a2d853b87ef229323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ff85e2d7ea516b8bc9668231cf8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010707f1a3250b7a393221e45d7815c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a86bf9c914f2f1cc86520e52561f5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc35a0244bde5765733ff471fec0f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff6d6008b0f0124227963f476a265528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2910f6a2ab4b44f7f4992b838fa7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb760d20166018caae710d8d73b80830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415fff9d6553bdcc5d741edfaeeb27031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f222747125dafa99f11393d0a158bff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f84cf9bd35bff78e0daa3b22f123f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59178a04220cbf5282d83d2899888e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc54450e591f02d0ed7956f6b5acc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa60bab1c466ab5e5a68e3f79476ac536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927d2e59ac77985cf57ae0eea28b2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0271b3e30da39ac8986410e34222e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1903dd799e1355885147099b4cbfd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de380b3660c0d1cb846ce94cb347b0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b278b63851a3d178fc7117ab74776d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a54a68e8deb9ce9ce0615b5f5b6d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f4cd372f71ca5baf88cae89638be243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba200d53be4624ada99577961d3b6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61d5c501c34c09abd6921348c5b58a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d49d57b2f0d6699270cd5fd6ef8c9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098836a7157ebee3f431f994ab7263547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421810d1654ba82a8a192499611c5f0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9df9a2f2a4bf1bffa060821459c4f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38249de6952863c320a1babb6bbed550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6c8fbd3687320cf1bef19dbcb219051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56400a8150647d4decf825998383442652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf11732a4ffadb960fdce3b43257e5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d6816b58921b6d225789fcc9e0d8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48168c91de37aabbae02d1e90fcda655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3778d11be3f92212f2eab80006f52b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afb9c30a9c9eaa76af13f6a5d9a98557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665cd632df2cf5c7818750650543abd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e6e97d844ef7456d672ca65d00ca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d23226961bbcd07c25c27aeb1ad77f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2be7b159df29231c24fbac384d12561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cba4915e01bd1565a2de5497c10e1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4810e8b70bf03145c5dca87714c9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b97772bb9fb5043a21bc454dce2e7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5e77cdd82717b5bb1f61e76a3ded65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a8f13f1e1c742bbdebd8b6ff44d2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e5ed71935780ddd132598ad29631d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cc9c5bef742061d153ae075e1e1f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e86e4b58deeca133793b3891769d6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eba7222b1612fcbbd3a2c01b8d26df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec0a6e002b02c87cf2371da9fbf38871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d664fdae3b8fdc9a5987383df3b64472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733bcf69bc0932feb7cc33b6ec28f0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31985b066306fad01f0134fd0411fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c6aa5232b4cf61edcbd7a4c1269be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aba524f0e6e3ff8f92b6d3e9344e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff16ab2fda661e8aa763be6c9f254677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f08847ff7f648b3400c4f4ce68e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda40ea6f035b94ee03a28b6a2f3c91479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd1957208799982204c93de40983880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea264c9e262dc02a23b3ffa344e835881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7a8186fc04c4c02156ab9cdbc1ff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0007f06eadba155aa9d437a0e1033283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37870d3b12f2bfd93ccb5af11f492184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadbef66117cc1b0cb48fac271c539d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a886cf07673c6d3ff516f80539c46e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f582705863717041b39bc66d0367b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f70644d3073f93bc04ffb5dd2c4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e63da613edaea0f2c0db80832ab32889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c8379e9f1f554597fc4a8b0532ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56320e4a08ed5565d26fb3501460f7d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff78d2d2df0aa49efab134dfbe52792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e94e24702d3f058f7f6e0f85915c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58fb8838d2b0af859d4b09900435594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81523b4aa679135985521793c3d5c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f4e330d6351497d3be98e9e84652396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de4b4c4d0a54d33932c14fe5d597897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a977e72e06131b2b0d0bd8d1b5cc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af6d0ec84459a4bd5491c0e1e3b8e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af114f0662fa0fac1e60dc84d09d877100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aef186b964a6595bd04b989bb8023101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe546679ea43351192a27ae8439055bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5d9c1a20689e918dfa929417398f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c954ff6cd84f871b2a7fbf4274e6c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e4304da61dd93821b99a6cda93a1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8090cb9449484c1acc238605e626f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a1ad046c065b9ce326711da49bd5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546bebb879964398021d63082dcadd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb5a1deb87344c602028923ed00d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dec415c906b45905fd3450bf3485e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6996bfec7f96a576ad560d894995f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b25b7c3b8ec0977a8147d89b91deb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfe0ea6a1607e34382dbdebf8aeb74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d693f122c8cc47b60f48aa0b7106aec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a086cf812f2842e708e595a14dea80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d28d33b111f11ebdc6bd35299d68a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809c0a48921e0f8c941e6761c784832117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19befb2d669a9312f43f40662a8086118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b794cbd17e87df5be7a7f6bbebdd57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80228ba50b4d6006f67440cf98454f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d367e7748de158887b9b35b684fb640121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5f34ed497e920dc2e9513eecc14b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db29da18361145befee0441e70b7e19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd51581868032c11056b1933479c74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cc1042a922f8fd7345ab00dca3962125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6ea8ce7425681bc4e238112871bdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a927825f2ac5ae4cf039882d5dc45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee709d76b24ac5db6f2ddf0330bcaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45429921e6e356788162e64e4c99064a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa030c59471394f90605fde4f7ab49f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2af40a1b3cf3638dd367ce7a18a99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ade82a81cd1f87f27bc053688727d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf6cf5774418533879090022947c95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbbb1fff2be008cf85b8bf663e8240134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee710b219e8b4f00a00aa6e1fb7d5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c041cde841f41911cd3d2b1f9095ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959a6fbe69d9285442049480e795190137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eff42291d02a2df3f0ba6f32a2aab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ccfe672e9a6f74ca270a8c1da870c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59824e9a963a1e75efda0ec135512c1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805596456f7088a6b75a233ddb3b29e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b334ee419c1de2b852ea7a2bc376b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e7775b1ebe2b45cafc77339796b54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0167be7762ff4398183865166df28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223a0aa36aac22b1b8c5c5996add493145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803a154fd69ebce1dbefc0ba9bc9b1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a105eb93ab50c2461891c0a59c95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a73e20bf609f9ef72a52c7ddf82bbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097edb5ea0ee3c489724a49e7089904149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6516bf436ef9e331a7467808cb9be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90747db9f97d30caddb2c0c9a1892980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bf030dc560caa9cc64c8c04da42d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f661c923d671391bb75fffd3436f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132a0d7a6ede100c804d760a131a50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dc6108ccb813acd96dad8c2a18706155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b60aedb3fdc838ae4d851e9aa5e6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649bd67caa8e6bb9ff1798e2fcc853157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994771de783886d48f2e947a1c5169c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef980c1ac26b70a683c0c54a76568f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ee2a72ff73deae16962dea6cdfee8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5384e84d2f9f119fd1914b923ca6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc1969a3a2653f2eedc478e1dfb6a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33144516bf273a45638dad47fef3586163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e28e21ec3263d48ffbb42f61f5e79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7989fab2f8d5aa4214c2807fc7def165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ddae855812201db8f401d6e5728c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d417f9531ec59be2f73a71a7aa0ba4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629ad675665a674b45adb9cba1cfd92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de36a105042252e490ac142c239a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e932a4e28963cb2e19d638373bab1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af25844cf8158f990b9fb91b24269c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c25e289cabbb9c68a45ea9ce13818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61681587a4e40fee95be4078e857d6a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649556a511a4784278110c07f1ee74174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>