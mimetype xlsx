--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9740719b4027cc66ca0ba34982da89e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7ad85cc2775ee260aebecbbecb312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09097d8d7e60e19316f4a308b7d6a2103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d558a8fefb2c080d6050ff478d81d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc612aa4eade0bbe52c468e59a403e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afe21a1cbc35e861a050b47fdd85136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70837e41cd3615c2692383819898f7967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a19a59b7a1f7ce48e18af2037d00cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b246716587ac21539203e8f94cc4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7bcbd03e8fc4414864d6a6044be6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071339c6c472e1343c277743e2a366b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9904a5568bcda4e82010e7e285a8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc559d6b2e9ad9ea21ebfd07fcb9be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c13c597952b5c22a9f67bb8f6ebe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75c21221a882aeb322ef6ded2f580a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a89b865c29f51597b7455d09042b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9c25881f6a52fd3b3ec40bd43c55117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf279bcea92946ae5d9bb3bd90901be718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc17e07303fbefb4c81562f99712bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918df09e40decf10af1d351951afe720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f15fd831b495a23c14db9daca89421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f780bd8769123dace6440108ea1887f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0539dbec551ac45c3470e3949152fe323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f89e23e12fc7c2d3c321e7e0fd4f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b150a4e1a76d121bcfd7eeb3f22f45525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2039eab58fe00d24b3e156f58147ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a0ce4cc4a859709b3ba49e852240127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370494037251186dbe76bc443467f0a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69145adbc693f300b22d966cac4b471929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2072159c272f46ef95a14ad9b3371430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539908371c38949920ea859482073231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f504b213ca651bb9ac030f8311efb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4557af04551fd42de96fa614e8caea633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3a8844cce138f659ac8cfab002d7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ab2b323fc7626f9b5acdad0ffc96335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318649615c15581593df80667f881336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0467b0fb77d14e0329f2d0895af34bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd63ccfd99ded428d0bd2617ddf3ac638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691df608c99367478ab190acb23ca9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1140fdc167aff3656f597e5532a7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec33caf7a8bf2e738f4ff446099645f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c56b2efc174f186fd39000f2fc53ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6658565da096104ce33a40b4ec3ba343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef631e0d23644f7642aa546bcb1c83d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e0726c5176787f1c030dd2d4ec9d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b954c661136eaf554379c921c53d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b5b08a74c0591252efe3e578195ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0475b9a702eacdd05eb8ff9689e290d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fe483785f5af4ad4f9063cdf23aa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dee538c41c4d0ae6b4fb94891c5e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b245a660bae5eceb8d579bc2b03378751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089d25ab162635f855b9b8d10d3b3c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970064b9f84bcc54320568f59e19415953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d471256bfe7be6eff70d129589f99954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f446159f9de35cd9369009db1d573955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bf99b0fd973ea13934bca9b4a456f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cddb37f88f3063839e0aaffb75ce5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f46bc32e725e4254edda0a7de15858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e1455ff0592bc81ab94bdd39e80c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a0e4fd650866d294ec2fd4f2a06fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c336ef29819114bcc6290d6425db2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621518aa43b639211a969282c4bfb1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31233512925c90b9a4c634d51bab1e8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cefa8735fd514f3b00ad0618bc99d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f496aaaac5ddbb9b2c2a1ae41b829765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c74f59e65771cc403aee0b1f5d2fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db5217ce80df3c54d7aaed5dd41bd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e68f8bc98690c13268c10e965c22968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3eeee0d959c219376c1f8451a338369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1db9b2fb81cc856ec3e1c5b1eedd7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6794e6ce32abbd392daaf9520fc62e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e826a300797a037529a13ec7367d1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc813551cd72530f3e367c58547d6b1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbfcaa1214f131aea83b2199b4bf6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470448ecb03e96e3fd4ad0eaab48141d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66539ed630871ab23c7cbc967e6d4c9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f146c6adb01f13015d5a1b2e2dd6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfb2eb37add1f5ede48244378c410178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb7350fd0011ebdbe683e8a41d520d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa5943aa9d5ee96f0560fa5a8cbd4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aff94d2a2514e6a65426eaa403c3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f3b488e84d1439d8a454d7bede64d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb536d044716d9eefb1bcae0b802a7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6506b1736202b0598f9236f4e39f2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc564bcea99b7d534a5798f25b1f770585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc05d3f000124ef22a5aaed0462a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa098a2263a25ae7dae61a5c60328187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb95536a6a11ff077fe9502427431d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da70f4e4e2588935a7b9eda810ee7a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d79f83cce414a099259c548d29201590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144ac2a9e67105967a7f35fe4ed93c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c890216e397448a63e022ac5b750b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181b427c6a496bf6e9870e9b8034a1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb27a1ac92c36c1b9b4c4df85004c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee07229a94cb1d65ebb65a2143206995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba639d44f2a94d3ed2733780790bdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b67297ec0ceb082c54dff1134120de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c1d6de5d21b6562b94c03317b75dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958885ae648617cc3999b6c6e5147d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663935f33ee5df4906291f64c6ebfdc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc35992c0ce391d27828fd5df5c61c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ed7964dc5d3d598dd0fff9df2655102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db26985992815de6871827df03f4f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196026e03e0f658a93113eb8699f0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ec63cb4b143f96da4a559c6122848105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be39be512d27a6d14f7d9f0874cd89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfc73415a55df7c30ffe07b2355d82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046babaddc079c54350374b24352fcda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0763e15487a601eb6aa1023fec09f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cc174db9b505fda7dc578f00e2e56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee50ff94b9cf5c2eaf264ed31fe7f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc3ea4b73a12ef84061a5a64502ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c29551d378fcb83742b9d18a8330ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd4d48b8ce17c026f0bbb867a757e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbb2508257b3d1af2f6322166b235115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d4a4d4f3d7e6d2aa132927e7303fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa00eeb99137463d07370e0fe2b2e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8cd9a488494ce2d22c22e7d4af0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49499037d392b0e15a1f0ea43800d1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99abb0643f8bd4d782f0fbc062efdf2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc431e15fb2a0efd656d165ced4a8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a212d5aa74515ceed91eff10f4de00a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925630b51b4d8a4c94e5effc7b0f4bb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a464161d47a61a98fd20e0797368224124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93703e06e5cb7ad2553d34575c000fa0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d496de72e38f8bfc7f6049ad291aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e4cf58d51bc50cf80c539eb5b125b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e04235732b1ffd0877db95dccbf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fb48448414395c471997107812cb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafdae00220977a4d92c7176e5a6642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36802d30ef7e1c9d8eff10224fe00316131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c0c0d8e43a3188e2997a07bd3139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08be3f233d79f263062a4be23939b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107462788ec7bdd4bed799ffb01e5fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ed6da994ba912c099ad436494207135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b92adaaa2e4bf7c97d1fb873705e77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402fdd27d9eceb7693fd32b325b11e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48e5150ae9746b0cc5fb0a2fd2c9e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee9d9a21a2abbb0e56c065adc532c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb0cf9fefcb8de2243bdef001d3619140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1667ffe808c80d30fb17abeaab3849141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf7ef8cba73ca12fa1429f61ff2b8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ed39a6548f319d2ec8f4d257bb1b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eb33e27887704eea9e63b1c88ec7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e293b57d7359a6fe621b6fcf87b9e33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9bd422ceedef0f63fa106afe8c293146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862c85c709fb06c4da1c81d4b2a3dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f17f929ced16b409dfdcb5faab697e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7856c3b3087bc7e62eaa22c708ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad730fc864cbf8a057c613a78f472ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c278c380d9ad42986d8d23a4a0d7ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2cae6a879fd0b5b237a6204f9c8fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300a3af435542d302d47f5597c6ff9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6832fc1fa28ce79de45df8a12d527154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ffd51f516229fc2c7c42d9a8bcd35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a5428608a290a80d9fd7ae629cdff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d839bac993a48350eb516aa2b665e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d745fca7fd1fc9e9d105c142e9b0f73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60226ed46177f4364e6e30de55cdf363159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81037baa64b73549fdc509945a5c0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca191408d4ca2589d2d93a0a3e778161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de763865f59f9d3846f87091a35b23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b36c1d631309a31306ad7b2672141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a3aab0cc3b9c928e8d8878a8cb864164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0231c81298b25684f0c1671abb4b933165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925577d9c57dd23e8e6b9a683ade6ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae22819cb00d319df91f8cd9f5fe781167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a41245dff288b2f7f5e8e383d42458168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13657e47e73bfbf1eca34618e9c2bd11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e55418cf68d33bc20ead16121a22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b10f24ba07aafe8bf50808c108586171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fc48214f0312da06d6fee94f649de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9842469409a1cf40fe3a9aeaf4016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25022694c25a87d27d5d80953399dc88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52dc503227596cc678a4f45635d74d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508e286fe5cae228fd99dc51bd9f2fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3148863f9d26a6566ad4eaca150cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47386795d0f38fb4e449b7f80c8982bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b654722ecd574b36331567dd28315f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719ea368f46c4d3bd0e46597ad148a3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0eaf00b5bf769fc4ae49bf06390fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3989027d3f65983e66d34f0df0d96d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f412e7a3b8eff17a1b68d350f56943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212adf76d6c4160aa7346ddc9d86ff94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473dd6e07fdb2be47a7e52342895ec05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee497f960b74afd9acdd0d16d176d3066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69373ecced5786c9269ebcd59b3f4b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec391b66d518c7a2c6758477a7659498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad70a20c5f8577fb21e4ce49fc24b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e38ae253a36d6878d0f49c2f3dea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac7317e84181f29fe0c0581761b9b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9cc067e430743c649421fe45c931312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145124341d15a26be8a68a91527c003913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a250ec6a4cd8c17e0510d098e9405514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310c84118c35d57af1d28391231a69b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848cbbcfaee1fc1e17dbf057da71e2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3160447244e492fbb4da1c254a78dd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb01ccce541ccec80ad04c33c60af0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ba5cfa113ef450a2a8f442710304d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9df4f3f8075b47d3aba176b3f2477520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5444419fae472941299c8c550da4db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dee36465c13f1e6dca6251fc0f02f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dbeb18dca348077d2843be048505523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd911e48a0cb31f1c8811fde61e85e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf8b36bd2a2e5cdc280df17122802a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa97c91191794b246034ee0acf6fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a27911289739e7184a59eba1c425927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16222c6db74dac57c42ae0df49630bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412183c13c9bbf4a181ec22e1efcce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d155096d559b2f1bb3914d78020baa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1fc6034142690ac9df49a497c531731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49f62aec37a087330f4982fdaaefe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebab14e2b2a1bf3eaa58d6ef42761c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669947b0d7cb1f94d9033ca7d12faef734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336684998b3683c8f02ec2a5258ef18435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98864e636d94e5e6c30bf8f66d340a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a02785626227667d6a57257dd79a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9d1b83a7acfc631f9c38abc2eaa3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dc8e6ad4e7a03f0ff5a4c110a472f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471aaa981faa9ba239ec09da34f848940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed319bb9d25403eb97b6fcb939b6b8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd92df59fa47b7fbf372b43b1dbe542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa176d15d1ca5c66213fbd334d5db143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb87e851661e8f77b5effdcabcd5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fcded2b21c02ac584a5355875ef2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76acdd125dea0ac538ade563579e76c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588ad7a24691781fc4a95a47f54b6d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f88be7192f428c13d3abc890d14148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0497a6ecfe39027b468ab232e53615a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43465396a6e846480b351c5abda4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1868d98353cb542e08cdcb3ebe3b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b7cf51788019da2da8594d77e713b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd7786728638011f98d8dd53b139053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3239256099c7c6e1a36a26f50ff554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92621a2d4e873187c9e02f980a3d15f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b351109f9b4a794513ebdbd1b91b1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a19bc7713e6df64b75782b8d34521457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128684bcb9d530e1cba606bf7fab3ca558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2389fdbcae4e0466a05de4d849151359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f62b0b2d8ae049da4c02333fa0760060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2522f90616c24d3270935ae5851fd3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2e05e5e479a90f8a790f31b26f47d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3c6415d9bde6800e819e5a9ac04d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb94f32a49db8477e002a8262f71b4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebdf529114cce9e00b1b3f5e12f71765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361758a16fdfc8261dd48d4c37381466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f6d69701db3c7ed47b50c98f661e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4d32ffa8d62da69a1ab3f737b60a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f4d3f01deffd32d28f0f4ae9b5d9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aad789f72b7db35ed8d109a97a80b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600ca3a6938717bbac15bfdddfe3e8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2bfd68f9a0ba6f7c4c1cd8620f85072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cbc79dd1222cccaf1183aa4815ee573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428a914af864ac52ea8b4f8c67795a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a2592a9d3598c73f4ea278444f7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8735c9aebd4dacdffcfc3be37478b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b86d0b58249fef5f5ae5cd8cd6807e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9d5528e1a2fc94e02e4d91991af078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9f51faf0405f62dbab283cacc712f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3e2fbacd854302eae3597ccd3698380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c665156b9a584830286b17ec41a776d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736dfb2db8f2a9e2b952dbf1de57dc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa605ede834ade8b9c82a1a3a16c0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618220ba010bf88a533dde0ba12fa8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae1344a7f780644d7cf27d07aa4f5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394fce52504702992f931881202edfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c410f76ae3b29bf4cfd20077b49887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c904ca2ea9a7cb6d69fd872b78a917e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185afe3aae7a1bd26626add3bcc83dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41110e07bb96ee406ee443fa3cef66b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc2283c11c878ffdf177d6e888e95f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb2097c41c62c4a37c9e3b73af2e2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd6d066c420d62e79367f2377078393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee234d6bdc140338e5dd2ccc46f285f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca27a97fd63074ed5fc3f7360d56095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb2191bc752ff1e2b5f8f68ff8e2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ddde0a71350643f8c1756e6a55bf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff68c53e04d0b1bb82318b77dfd6d8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba312ae6b8da9665ce87fff5c443702499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec7c5d896010e661b55bac76b7b89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5595d8a1449233f2dac91ca7b1d704e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a302ec7af66cd525cfc0f8fa3c66f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f15ff1e766d60ca8868a64c592672103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a1fb690a98f8b9e40e0beda22fe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b873fdc7a865c067ec3d0ba157edc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8c3d0362d0ee16c85de781aaf53b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b609365c86526860d7b4f8bf4560d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f98d6e48a69d295620f58603f32e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c3b6a4be7e03ce4245640a7e759e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de3056b2fb736eaf14ead02c393def110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b72933daaa9a4b73a1d88278eceee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e4bc155369e8f54e8a9bfdb8dddf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc0700a9c329a55c0164b1c0aa745113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f001220acbffb78f6f6467fd4c844114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d961c65f12bffea5f4bbe767a648ea9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7da1443282eeb0349393f4cadb1b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf4d91eeb4e513c62208c9323a928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d641f42d72cdf69eeebf7e26bcaa64e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f371cc09a917c12c34a9d16c51ce238119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0c6acecc2a253ce841bdbd727dd31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026962c3122965cf16de07e077cc0ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc594e6adca77e912cb229ed837f9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd145ef3fc38278b92aebba20fed2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb618a1b28b49044aeb81fffde4e1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173d49333f67f7d61ec6ff632d2d14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023579c40a1bd7f712a743eddc38a525126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbca15251cfb5a21e3370a5117f8d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538c14a57a0b7df37887cc96798b450128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba5dcb457e216698ab7fe040423e1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7938929ad609af611bd99987f5f437130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d66858a375bc0a50031de8339a1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b86c49e104046be737c0051631ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b2a15663471a5180ea2652cb4ffce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66d419d5506d73e3023d3a3d7eab49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9157eb807472cc49669acf810edd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeac9baeb2b2f84bf15b55c71e02a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c632d5d0c2d5554fb00f5d2ab3f330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa34664e744f71473480bd0864f94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22cdcece5ac7b6603fabdd8b2af59d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55f2da9311bc488134a871aae61324140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00375a1e8e0e437839940c02ffb743e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc34ea8c84a61b0113ee00adba679c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb7b10c657daed831c80edb9f11d73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409874e151b1ef1165a7fdca6c01bd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3a01a59a3002a4009612df8f57093145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d82b200535a109e9e79f051f01f37b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab09056011a4804979f6a930205d03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004117fe7748b20ac7673a852242dd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e846c656ab8927ad060f8733526e8f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918fcdc883fdf02c26bcbaa601fc01e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433527f4f2901d9a5a4d5f6e088fffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61d8958f8a04318112f98fa84b00f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7c3047a43aefbb3c0cd25ec15bd08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac32d55ff297391bdf64e8fbd5146e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613b8048c715b081843bdba31d46dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a4af25ac05391dc8b11e6c0fbed6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e631193379007b2fb7bedcebf41f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899373d5c98b0af86d316a74f13d428e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bcff3bec9e53d01c087900c1f9e4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4c743b85acf1163681864a0c96e87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213110b9cd008984019b5fe86d0132161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae7bff80cd1fc5e058f4c06229af7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc651c4427578e8da8f5af69536be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac9752b675ad331178e98f19006d96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55086fac950e300cfa75f9d6bd791e49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277f551e71c660703983580e1b95793166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc710ea3580d6e136216dcda109cb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9925e50c62e9fcc7f2dc54daeed538b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482b22750aedca0bfd29ccaaf1362c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4758ffed0fb437bab4cb4976caf90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af1dda54e97fd2a97898044aba8f8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97eaadf1da04e2f4844fbf8d2a29a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e61eb61353f90bd6c7ae890543ee4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468d6d56bd0b51246d5b91b16916d2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>