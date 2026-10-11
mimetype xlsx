--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec09caa3d919d43e6256aa51b35511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e8c2adf96939be93b077ad3ccdbd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb821683145da36a4915e167bc8ecd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b1a3df29e57f92124671852399c384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58baf008f8526f105149febe71f53b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1c34b1666ec1d8cdbb47df1b6b2f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca65252c7c962e0037e534193f97667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386517ab0189cf8a9341032f15d7721a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bda5609bd81fe36b4afcdd64801a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b128280e99c5be228d45ca9aa865710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23d8cab81b24273ceecb8a73ad192b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0abfca8d8fdf1aaefe2de773d5de4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69580d6cb958edab8fc2fc58e91b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fa520df27f9c2a0e083944814fa0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f815d9a4f117edb5f8302702af32615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f842d416006b4ddeb2cde5f374d1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab265c079968fe384921a7f1d7206f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f67ea6d5def9225958173ec5ebbebb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ec63b51de39bbbadd5d452b8c2d4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84a4f28b35f9c1f2582318049e484f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a43b0c98296f3d9de96a9a3749f6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d7b4c6aea8f8fd8a3e1aa0d39bf1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d33a4df80e5876773c2c22fbb16fea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b14a49de96295e28519214f0b31b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ed0ce9e2e32b8fb06d935d16144525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af147c205103ee4e2ccba6390f95a3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27e84a5e7e01257d1ac02c0c07cb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b7ad14651d00ca61c0e498c4a824928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b52b3195de4136f9fe1441b2d9835729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32741ae8b7a2078c7d6c2158e08c20e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df140d82154c8abf68fbdc04c861f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d6ca1beb41f96bd741c546c9eab832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222c7aa822fd401d7bf6eb556985d7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149448fa2323bb7d71e19e30aeda8bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf3ec8ceff8dcca368e2af860d95e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4d9633986726832388f0039651db736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c14ad128df36414c598b2a54d9a19e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842f04153fdb595d36c54ae59c6940738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1d444634f5de6ad586d10b30916139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fe5c3df656ce6895e230e6ac9ce0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ff41e5d23b88df6a0ca04a3a2f12341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689288098dc02ac6fcbae207a0a892df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a906b42bff93535395afef794b7ddbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f570b41259ce2e383db4ab47c2a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8fb35e984c860ea432bd75cd0b4ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02f6a34bed343f007f728328a8f33a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ee41872c58444249bea3c7eff20e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4c0081b19f7fefe738729a35718f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3981570cde5c37594a06fd5f2cc3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77d61b2140600713b025c7182486d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cdc2fb3c5f96ec979c36e59ff98a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e60d79409d916f92a1918f1f9bf18f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a59deab28e062663625e93e3066853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddf1ded98f812cdc53cef575097a4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03c5efbac29edf253eb52a9e3c164855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235befe8c9f3d6a67bc2d977a6b594b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5a270836cf9e59cdeef27af1d4c7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8041eb376b6e5e246dc5d72dea0f6b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c50bf0ac35fa01a0815903539ed1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c66dd3a328b817294beaaab4c04260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b8934e436773efaa3308623f8be8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371c8fc251e873b0ca967c464ff04d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e126682f455273fd0d88e09e3d94463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda8b698ed8991344d120397283aa4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ce9c9aa83f6149042672b2ae7a6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d767b8b50965e886674d6797f65fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6997886d86cf581e3ce08fe656d6e6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310985202b5a16027c2847a59702b29e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421294de19b308f753d2ea586abf7c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc6818c23aa905a14242d65fd0b1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723396cbf6b4d4aaf175a8603e4290b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd202cc064994acd201922d7fe343c0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41269ed2b4f2bdca96e03cb9caca9ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388c8faf739b6648da4aeb3de46af2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa098dc59ab582bdb7c3ec7adeb53075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fae9a868b29072ff7162c722625c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae893efbb5fe9b6f9c8d456dd2eda7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d7ff3b5f88bc52043cf18b2ce1dbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da86f80ea78431c3ddae610d0f4db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa6c0182a0c64a7e4925344e34f2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99981d642e6e2f790a2cee1f66f94cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701327bf5ee833ec98a2e38e5e5cba582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9acb3507b798668e9c152e302746183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e60ebe800eb33970f9aec680a8177884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15b6acbbad32bfeb13c2a8cb8c4f1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a4b009a1963d23edb2d6f0db0fd7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7ec48df16ff6b403a9de1fb83d2fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a29496f9a8bb7f5aafce4a972b80e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044c969cc1bd866f92d645c4a5d55289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a824d0143f5d98f84b7beca808fa390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad22b12aba48c269c05b27e38d0c08f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669d5ddd6e4a5a19d62d2b1e02e6f1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f888d9fc65dc358a917c98611e7d1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56720de2f68bcf212b7d5a2b95d92c3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d422a586cc93e67fd4ebc19012d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44794550c595c81cdf8ca8cc9fcd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec07d5d0c2b015c329b5017977459e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1181dc376cdd5ac2108fa544279fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e08fbd092f3f40490a9e309833c8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9eac58df2d42045c4ccce4a79a0ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa63a3d5150ffbbbbf024e9bdf8be3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8cd4778815094e08296bd3a4096c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f1050bfb7fda0f40ea93b057c02d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ea8a296f26679cc699d0a2ac36a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c373eddbd1c7bfe062c07f3b084f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad69465076ad18654b8d10d065f34c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8487fc79e1bdb4c29e515b6e81d65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786125b15ed2805168cc64ce9dcead2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ca22f78fbca4f24be040e25fb842109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a3c5ea40140d3529a8a3c29bb60c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1114061c1f7c7c0c94bf3dabdd173e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264c81081a1232ae3463d60852c2af9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80beb24ff022fbd347ccd84f90c52b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c3aeb1db92ffd3e6d60b25953ae74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca635790f651f7ac16a82b6fcf06e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66796d87cc4b6493b88a4fdbf569ece116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddf00f09e72dccdf3daf849408aa18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82686a6d82a641ae5ab970c9ed4d4ce8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31da99b00c20f185204bac877a6d15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4ab7953bfeefa2211b571c691eadd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13000cf401cc760db70799f42face43e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51345ea879f59557bae8db4c91b13389122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f2fa8a66ec4f746abd4e8acf645ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd12df53dc8917874627b9c632aa1c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8236c057d9903e69d5f88cc5dbf547125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14c6b327527e103eb58a14c6154cc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb227fab03a3423169e13fee9ccb02b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb85b292bfefc9093be01ff485ddc32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb147baca011c345e949228947b2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed461eb79b6ff8f5a921166642633130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614813799a1a663d183fdc75e3aef714131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ad7e84667f84fbe2349530c7487d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fd32703e3f7937e2d6cd08fff3e46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4793259fe674041951ee128c9ddc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c21f18c0666da35d0ad0637ae674c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3c76abffb74c29e6047cd68b57b7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e54903a30deeb4712e19d5822b7cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531eaf4286e0e413b328f4bdfd116b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fdff19f153f16f85e1f26d74f3699139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbb596549f417d8d63c1777cdd15a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade5bd940ac1bcfcd84eb4a15753132141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5de8716e72428978bf1ce00d8c41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd660bdcb3db72f341808c4569a79bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d8e01c22be6474e3f560a0e3edea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3179cff47a06a8e4f02257fed239ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e81614f73604763b3de0305cd1410b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19e63e566ea941f3ddb4ef90ceda59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332f942c5b05970ca9b4447c7bf2cff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00bcad4ed187d76b775b715ec7c151149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799b12fef3f431b3bdbd1ca0b79bc3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec043c70f95558c6f81a68affd16af40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae181582882728d859fe1a3505f40c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf036c7e6ddcabb5d2f0dbb062ad7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eadf1ac6835ef750dc881d48d7b52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2fd5ad594c951d630f606e4541086155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e37e6b536eb4ce209d81e4001b57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da7b43cb1b094c6a7828bb3cb15e36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6036bfdb8cb4c90ce23001f817390ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e38ed5f580e4fc8b21121e3f8cdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e92f38a5824baaf485fd90a9e1b78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf7fb634568fc2c50116ff3f0d287c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971ad3fdbf5c7e933b6bfed57cde5b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c8cca06a7777fd3129303dfd2918a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e673073a8e5e72c876676a22293fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c13e81a477953f9f4e0f31f441f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89cc7e34f4b0a4a16e16dc0982a33c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbeba75926a5795c8877f3d1f27981167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81f58b5f648ba25be2ed57c3dca89d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf7670c1a36d9a0a95253378963726169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d44eb1a575c7c928a064a028693fca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5743dd1690b1ede9b0ef92f9009444a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eb0b82425c676f04ece203c969e16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b847978f8a397a4e71de56d2f2cdcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb9929f0c30a30a58c6e5e4c5cbf82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c695b96f0fb7abbbaf006bf6b2c8a29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a043d63e1fb34041bbc6e86aa2e46f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b42847dd0f570f87ec1ac05596f41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff295f338ec113f5d32298a9e9836d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9a489c250522c96071e857c67991179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e59814ab1b0cf7803de298e029866180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd16053eb75a765fe389a86e74f56c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d1f45fd30da7646bfbdf7456279e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb21fc618d20a36a20b5e04465753f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e910dc6885f8321f54de176fbdb36b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caf85048a7ee0aa52555bbd5cadfd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b23c0a413c44d3d11e236c745f5e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f9d6f504b2f9dd0bd628ef4533b477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c1934b6cc6dbb5be73f71aa27dfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135e7cdaf82f70e06c64fc3ca2141b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be633837fd9cc8fd85275f07a19134210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95024d7de3ffc06ddf455b610a6dd36811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe050ccb1d5542c019cf5916261517f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0330373d62484d7f00981d74942d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d6523c8b685b47ece9bbb18f379c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aea9188924ed6757e001b2c305a7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae552c0ef97d01a4d66243007866d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75a11d8c5f4483e46a1d84b4850ee917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91975d534f700db0ad44f108eb9da17d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf90def7413bf4b5edb7462b4de9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da8a8d1b237a4ad9898ce1abc2788c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cb62ddd95ed8e2aa0b2533798c87d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43e4009ce999f4c282a7f495ebd5a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f55852cee409d4753472336cb0ea323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d7819f13ae779f9aa62ad27851add24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7942812916f4066ff911768ec2cc6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71293dd8d1c34775d086c90dc5458926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92cf09d70003bcaf7d6221b3c8f1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d38c30b66e5738c97ee05590ab063f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b863ab35630d0c50d82d79ae0ebe51a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5cec6977a330a2a55872f889020630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d72b123d4baf1270f49dc20fdaf3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf20e1f0d3d4addf78f39a9aac3c12732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d3a29d4b4e470f6cf72a4605b1a2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b1337030cb3bab9ef33f3444456ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd074e80fa9ee3ad56dbfc8d4f818f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8878ada8bb2c3df968bbe81bcac962f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401639ab6f7d11a116860cb1f01ebed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c37cafa471f91f75bfb1340330418038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d994b788c6813bbd7be07edafd3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64800f4eb8db9d0d3e8e38417f02fed840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a22230aad4c6dc7b82925144d9d5e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326dfb874bdb0025fc9c260c9c34fe442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad1b9fe421f339eff07ec7a81c2cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a188750c2fbe8cc16aa6b8ca4c5f09944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831814bed565982ba590bba565d73fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824271ac43eb423026413d42238ab10346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d7482505f6f060c4457890fddc8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b2263040a9ac0d058f7028d1eb76648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebf685ad2670ea2da17903124b7bd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27311981a0d58f0c811b46f591d557250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bfeaeee1497e967420b34274ae42851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa895da7088b48b2ddb9337cd3fa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eda265f6ee7dbaa31ae6639440b8a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185dcfc87829108e6da0a259c3b504054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca7217b078e034a74d99a41502313055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46027c39d612717343cab9f6b8b7a0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07754ecee496193962270573f211c5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb11f11412fa9c34c1e254637aaa1af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e363b281b3ec96c2ad0c70aeb71459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a93b1caaa868b1d664213d3de3ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f48706bbea9710a18eb3616095378b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1c9a68ba81c295306a6dd001fea4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1de67ab0865039b11d57eb2b68f41063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8587dba18a8d912e558a44d33541264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2d1ba13a95c746cbd5b49bb52f2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651602fbb2afaf53cab32a2a0c4867bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade43edf7fc3f5b8b920efa7f44d7aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd87ed52eef0fc055cfe81fc0dfa3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef6a1e3f5a6fbee0d941e6cc7a42569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8dfd2c96e0700cec835f698e56d1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62db6c6049a6841481909d7e685d2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653fee40b8a6c4f154e0b33b0c85b4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5275cfd9c9bf551c4c681af0ae0b1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c294ed5ad07e2c742c3a627457527574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedceacd38972300f7ebbf65d8696ed775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a96f19d92a8684958dcaf3e7006476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c58c8466f9b0e7c6a0320369644ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd73e5299871a2833bd3045efd1330c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46556cd860ca843b8960c85ebdc97bee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175afb9d4befbb03b22f578f831a02d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d1fc1a7094233402c011019e3253481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f362f28593f4cfd027032abf1a67882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4524efefba5c4b1a9498f01040bc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cb23e04e5ccb4b6bbf5a2def77bed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97908ea87b5797d5362654717f00507385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df3dfb3502d7f7d408b0f8f2e3eac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eb831487fd1cfc9c71b744b320cac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130855c99dadd8c741df54fecb3f093a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265122c5b050fc0e071b4b34d8d1c14089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccd86a14a1b5eaa61ec72164950d3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c5e4f19051965b55c105edeef5af191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011973f250d649f2242bcef3c2625e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5d84cce6428fda947aceb476eab7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99cdfb1842b29c0f758cea8065df794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804a4f9dc7ed438052077db3b8fe65695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338c682125ffcdaf3dcc05f8cebc87496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b6ca638e03c36cfcb7969742b187997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183d580fcf90cc3a73995ccb16f1f3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d33455fef6c946291d8d3bbf759de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472639d5d18dd0b93c29242131a2ba90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa364fe0810b4e3d83711ae1823c79b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d3515bec789370ddfe3335c210620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71a432d91ee1e59333811e03a357c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b295f457c35ef6051962bee2bd587104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b20d540d64e5cbb323fc9ce11a781105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d87f4b0482dd5dcb8a7513972c5c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eb7e62ef14811925cc22cab763ebe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b562a72f72cd06d6312d2fa4da11fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38045fd1b281f631f65e38dad546f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f3902eb5490dbe1234b975f8bf130110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c568e6ef796cf50783bfc54c572e288111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d96d495497bcea9bacbaf31337ef57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f132b35576001fd7305cf2abd7ff390113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ca1e7c12e7a0574e6ef9eac6430ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba211daa3ec519533356eee85f335c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535b39ed94fedf5e04bd007eccb9b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af555c950367c3abd21ea843bacf9085117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c81d8258c77dd200829de96042291118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081fd2e7f107c2a461de302de2448aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44fcd5ec3405219da9136ea790ce2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5a05540c21053d4de12579f8556e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d58dc99223dfb4d7a0963d41e58a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04213c1d3649405f12872fb2aa9282123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710d1b25213aa2d094422940c51c51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4802ea219abc97e817089ea400afe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0718053899c4c663e5263bcce298bae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b18753291f4f1d97b7ae498c1536127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf036587d4c5150044bef4c3101233128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1c8fb0ea57a81a7c828056755ec29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed998bca8dc60c438ee63ff0e330210a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8f6d1c63641ed1f6dcf5a3d43e593131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d90b87cd826215bacd74676e2e6ba7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad613d136412d540f6c80f234898df7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bab772cd2460f22edb37cfd6de0a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24336c0eeaa07477961f4d11aa21fe83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9694565fab01e0a244ea2736c7cd1b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4546ce0663200b959261391a14d54d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1de8953458d463a142ff57f635d95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65394a9671931455ad916b62937aa58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3f10146b8725d6f997370ce97ea0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206760f3a49ef4a13ba66b67063a0579141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31b08bcc3a331861ef5b780e5aa6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac1a5f85464600a1214d1f01ac4cfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53116dde0ca4a55af81d34bcaad82b37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f180cb60d027176e9674fbbf0343cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8857f0d5ded5e4eb03ab24435d08d11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c22136cf864699958e5fcce92ccc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a43b5ce82f16982d6f695fd341d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531620ce27ed126c1c6aada9f850ccc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd52347c7618c3663fccad38f0a98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ec5214077c6a1fd9bcf43adbf86e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf00325b268a6bd263839f9a2f2450b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c657907498742b7e1b8cc761355f723153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecef969cf89340f97e7047fcdb568d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e015320802b0067356f0e673ce72075155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ea3f9eea50861cf1c392bb55b986156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43dcc319789d381b2139e7fca32499157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d397981b0e47a549e155606d9745158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e105d39a47be309f36516f033b410159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c990ce2af85034ae700b4cd3bb2ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4f103120905245105b7206425af5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652814e1f6ba84f6204c0b3b17c0e4f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b8a2e28a30e7533ceb8aa49134dc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb6c0553cdba9c0302d226a422173164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f6d3c2cf88c267ccc534cef12db5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267f3093bd543a8dc5fea054834741166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd255537e830a4382d5199554bc9dd24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45b912dbe885ba4b9806c34042344a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1b99689c162795a2c0c1bec07b854169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5113fbf8bcf227c2917f97ae325f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87afb96e54848b021f6212065de08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6858e4d04edd01062f53527bef036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7518826476e7cea845c7001e66ba7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a16cd48ad4595fd8a4dbb37e3b2a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>