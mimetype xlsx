--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfc79f90cfe8282bcc08209769d97b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb187139ff372349b647998f9bbc4b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53711dd610ed61720d12b62e853ade73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353e12af92148b343f1665eedf40c1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d0dc8e6ea97eb78bb387e49a6e0f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce2459ee2036c13ecc81e67afdfd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae388a4b0934e7c1887634a74f6337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f9e924fe4b9f03128dd46a0a154da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96196d250dfd334cc3172de75fb9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50687ddf3c55ffc8bdc93f8952529010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373c314c8938a3fe148185914310d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fdece72e7f40d1141199afe5f2de812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcca5eed0145fb1aca52084013e8c5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86810a6291e97567b382799696447f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02a97d5947d5db0c81d186869e406f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ccbb9052b0dabed012e22c32323816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf56c0406096cd535bfb81ba4d01b7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6bd8a8abdae6671749806a2a3578b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906035b43825036f94780d40e4a37cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aec79c0934c6bcb66c813ab6ef31120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9a2e222fedd4c66bf93c3da13e24521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2c25ade532653d46d0cf32ece39ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a684f4b75170f76b988a3a64caf590423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5caf832473d4f21862721d013eb59424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bea4f829ea937e8190bc97a11447f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077729bfdb0d1a008e954bff6fe2aace26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fee016fd9f3f1d6972e442db31b0c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044bd5a7204c96953abbedec4f995cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac97864776d2bbf5b9c1846094d143629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524108c310108f361c85277bf1a567030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa07b53e74751692fa2255346abb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43065fa0e1efd29c50347b1e576636132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcad0a726103e2ee821498bc1b74ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1efc3ed6b6bb56900cdd51eb2062034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c240eabcbd200bd34a550e7562a8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2972dd52c8e48cb71235b05e3df2d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62847db80645f0a6ad00d8afbd17238537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c7f7888680d4abb404eed58aa7d6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c636d25f39cdbd1adbc232f74e50339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e24d374f1dafc3fe8d5f8365fc436740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccfcc95ee4eb82fbdd9dc7ca145acf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893376c933d31c0d9d28d207708e17e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca30da71e39f3e00f8679b68a8f6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223cbc3d634dc1f0f02b18ab1250e1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf53317a7d59009f57ecb7fd72ca62f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e6fb95d11f8e1f1ce632a3202a84446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e2edf2a60ed427fae08278ae9a0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12634b8b267e4200f0b4b4f43aa916b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b5e5f069bb407989c7cfea7e351449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab07549472e2131067e2395affce8dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03c56083b99d7b537807253d9b7e6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6f75f07c0a37d7686aabae3fbbcfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9c182168540267ae016878b33a4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a3a9a95d57acd90d4f7edbd3165e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2ab795fc59d446e1f542185b0da1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ce877c4c9cda8cd79adeafb0011c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e9e2559f0ee245111b58da1d96e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafac5513c5d8f6becb893c737157f1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8edbee5d5be81b0a6a4b487f877eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cef81a784333158fcbde8a1983065760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac204adf93b577d3d1059bd8800c3e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdf07cca005a8f13a593c0bf24386c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af29aabfefc3b3764fd00ca2cb4cba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07339a9735f48787f4df5b31e00819464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c0432ce50df67f0efbc2e22cd90db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa7b249450766aa03c75d546e1207466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca8fbbe14151bf45b57c723524788567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b99e474d35d05c2590544d4dcc3ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f360e584f809c3e2d441e78dfd8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed2283cdb05fc5669cc420c00c177470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f89d19a403dc9c508225187f19847371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b43d4ac399dc6b1c35ab1b62bc44672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154974bb87fba6260056156bde8ca4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f201ece54f6a32f63bbcaa1845c161e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c734a68412dac7cea6e7f94b2429975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433159f6956e678689bfb2caaf2154876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916237c962e0a98c505fc00d7b6ab1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea793c06cb41e9fff77f63666c679eb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9cd87a86fe0408a02d4330c1c591679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd76d7911571ca873128009b9c2732480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b49d25936454fb99f1e854cb6b30781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d516523bd88a88dd083002625f2809982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e31a0a43f4bd41315e65cd2fd5d49983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127c3cab2cf8c62dcca3f41b276087a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ce87a884f68f49992c4d5c879c37b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288592f202123803ac9326302c58a8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7fe53ee175c77f00a8487c2fcd4eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9376ced16fb12c42f95592f23534ade88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8fc99fbef56f7c02a4a659e602a8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1532127b5662259e4a7abf9722fc2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e56f217c2254332ef15c322a52eb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fbb8aaf9562786d90dc42fea6381e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a399579c90e2de8c770dd52a0aaa4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57833e3db466819f675904ae1d08f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210895091d73c276d87715e263b81995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cddf6d6fc09821da57449665f189996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcea823e04c7b12ba2fda7c72fa0b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29e764badfde5c4919a21127c304cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b7f9828892797c3c48a80c9c2917499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49bbd8f48aea676a06656b55aba27f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e9c96b8ad1907002cf72b5d492330101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aff8f01381f294769cc5341c9f2bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd6517efd511f6c9d1557340f39191103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054945e843e9e97bee94a6a21914b8a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec589b696a8093792cec392cd3813a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e925201cdc285ec9b3f10ee4b4e2ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e996028aba1cdb41c91c1e1a19250b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69cf98d1c821a592206e74ffad4445108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f6acd98944f8a551d804262c69554109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd5c00c9c242aa4f07326bd6c8e98c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf03804482f0fb1af758b3520e31e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207d540c18b80734ff7899bf0a590f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f413b150ec98e4acd1c5887af0cad8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1027ccc13a33264f0423dd733fd824114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bf8fbe2b50bc3efde880e62db3d8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb735ae530173dfac6573bbe7699fcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c4a396597fb74b354b2211214409b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f34e69d5a45245d53e1de055ee6775118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e28f044d39f5e6bf2aeb5e1eac536119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ee4ff84e2b4d85bbda42b1e84bdd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dda582aa606d9e7c8a8b0d1ccbca8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebb04c4ffeeb1d6bf212461e533373122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35854a9cb3ef28abd19e48310c69616c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c22a226a3cbad3b89534178fcb8e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b891d711b1aa88b7293f64e3199e1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d90147e96b4520ba4895b543f11e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d81bc647de9ac69c0e82fca2b26b28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a027cc0d69c9259ef9263a7224209128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f23421d547ed60131b2d1edcc95734129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162cb6aaa7f895f9bec749862a087f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0145aa63a64948a1a4e25dcc72a4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c61b8dd4cb2eeb632b55263a4ea9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bbd7fb4a5a7152e17aec44ba0d9ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43a4e5e27b42835f4d6969f948d296134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cfe9bbb060166c454e73c77bf3c6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69645f55ee31bbc8923771623299fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c095c696b1e6d4f750c128a7457da7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0121b0d2ec259df8e343c4359580b4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef3abecf24cce6759de56273e14bf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc8ea316798e5057d92173b4e62349140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baf08d860b7b29e56c3c3ec7c45696141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3822380bb3e23fbf7ca917358710c6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b7ce3c01bbd8ed9bd500fad8471b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a892d314120b1408c9f6c94a6aeb2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f7fdb9fb7f4587c485e206f6b04d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9825e9a5c7bfb57a64bc24686fdec3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3fdcc48b39789f98a3fa2657575e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed6313e2f77315722b9d9abc77ef5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f567e3694e535ad27439a98b2ebab7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1cc2657d1ca29ad0973ea30739b5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc937a51042e0cccb5b924aceec2640e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727dfee256f39425965c0bd8200861152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391130d4ff41e816640a8296640aa20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3ba7f6ec495ad53af342693df156f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da453c62b47b1a294c599f8650135a0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c60ea42c0ffb4923d912f6439960156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c83d47877623715ef17d1f998a8c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aca80487f6af42d114fa5d1b2d9430158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9431346e2b47e7c85219230e7f0e38e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed93fd711c4696b79d41d7e9d68375f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5646fb563811f49dbabed4ccd203161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c6ced2f40227ab17d7dca7bb94b29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875305eb449a7f795f8e57d6de863a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444807630a330cabab2885842190b31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb103beb66773ac00a63e1027465e85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e33b18aed6b9b250ba0f642d2c1235166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf585836304df382e98fd8b973203c7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f4a9ff36ce0a4871610557a97e44a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec20b588858837f32769119e55380c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c33da1080450de207db97a06bee0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df8f1c2f3803c65b3cf208ce60e30e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05189a1a6f33e92e60d39bcae448b87a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18374b158a1f644376e35fe6fd7687ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b791cdd7985ac8062cebadb0aae8e5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f8f34062e7e1e8b4684170da33b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2d68c176d3fa6486702231c1756e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babc4b6a776e26e96cf53b778e2ccf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc277822701ee1a654b6222d1f2a51f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5afc58becbd1e67318f11cb26e991179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564a3289b1099a51676c3cffc44fd3f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b48d20b1af628f811d07cb5e57f6a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45a4a38f2a07f9d5fb2a43a007f33d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effcee292dd9380f543ec12b1cd192c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adb98c0ba2db1d2d4aaa06365981ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608691e6fda1470931878d144821a1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1561f76574b7e2dfc4295e2a8bc75a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eca3764d37d30f3fa2dfef010a35757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f065d424855792266cf99716b45c6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a64bce110f5423c15c53ddb8c05f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca03ae1a0ae887d933b09d6edae34010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ab7eb3d9e199a102de831f874774111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599402d7f0d69fd498db366c2bd26cb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d417c0a9b4e01ffa970a0f38297e9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515bb2a8d9754bca5d0752ead8321bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67984fe9003ba99b990676a3596bc8ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382303bca4edc58af93618e80be665f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75798b9135d33382e62796b1e39c25317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43f3d63381784c8d92942fb1eab18718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae663600d20ae9a3942b2097f3796a7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9fa8d6688ef603496ddd6086e71120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b940f518e635d27aad8a04af18691e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f56b80dac1610c0166bf11b7b93a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b15f00b1bb8dd0000bf0eb5ff184523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5499346c50e8f209f86db461235add24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065825621284191eb98f96ddeb7a5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0090b31ceac795b1e72fd1842089d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ca0ffbd863c5edb0dc9c3fa5bb31027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ede977b0e7ccb5f2308eb243e063da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a455a5e9b3dce1bb23a98325479b8b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e9229870e4ad51608cc16e679e75230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52184f7e2c639438082b049862b5c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a80af1c19cf9dfb70b38a7de57dec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb91e83fe607dd08558117dc74484633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e71b1b60d03fd81a1e70ddecf1c8a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d2f8482a2ca92f002d550807bb3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c3aa9089ae49a93a7a2ad32a62f9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591f78bf5d1cf119a00ff9b775ecd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676511f09dedd31ff02da67a6aa750e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1b7b1aa2cfa5ca18a82cdf8f34a9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272e01ca080281d87e6e5bb442aef440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7f76c442238b50742a2ddc2b3cf6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f50192546f7d8456c3d6fa1557f5ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c901934754a6630048c5a707407c2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e0315b1f0f3fba101e5db988976ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822841a1453792201d8a91908ebf38345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bdb072dc0d9e3b49107821e2b24346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9f9aca56bed1bde0c7493420fa31147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceda367fc0fbb80a07cc22f3d906da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492515a9eda6c82b30c894d242f76c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882237ee8c522ccc3f9bd78520dd546b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a686dca507bfdff30e3f14ee3c06c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc91fdccbf9ab45634c10f4f3c5e3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a56332dc03c0d75e43fbbd7a755d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a28292e80abf7cb0dd6f227ddb6dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa4e7cfd5596c3770de6d39b8a31b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d01a26697a1afc444f3fdb677c2d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1978469ec8bdcf3aae67913fccfe557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db7858f5bd705c438e170a736eced658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0b9c92709a19f5445a724ba5e1dcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d65260aed306fd78139d4f1e18fc3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b336325ca069e293b19a89d4f48a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0162f287b9dff9149bfde24c8ce5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458c8198f7a6d60acb075ec1dcab30663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aee059070b329400046c8306683aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a912e3ff75a7f40354b80a069dc4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c840604ae1ba3357beeda185764ecb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ba3e2acf339dfb3f77ac32115d7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631c296b025566f9756ffc230250b4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1782769701b3f3c5b26d0cbea6285fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bb90fdf7a6ea335d1768c1831691170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd952a50aea16e90ceffcab7bb0ca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceb3151b40c0f4631ab4a96b3fc71672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf49fa3e54509b8d457cca70d38fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384e0cb4e8f1c2117957586c83a4d1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695538d7360028002a33eb0594c411fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed6162adb408de89a5a8a05d0bdfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa78f1775ac829296a7bbf9f53d30b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0d5126cd065ad55bffd41f21caefb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553e74de9d2490766800c05292004e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c3a9f9c8d89145c61dce719ddffe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a889e71b40ac521e7d3a04ed1b0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ce4e309dd50ad4722adfcf3ba00082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c60836df79e1cd22c0f15f177d99683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf36f9795607614d4a2d35cb9c9c6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e3af48e2c180d42fd4cd80eab152385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a46e2eac62f99b91ba047d897f30286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12febc9cb507160b8a90309b97682bc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e3f07f8248013fb5007bbfbc9361a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4197ef5ad9c7cef3bcc802380be13989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77f4c3d6cb1e3e8d3d075bc3c329790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836586a13933c1093d1ece9fba4df0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d29ded4c18bda71910e825f040a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbac154cb51b307f3844cb08cc7d8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176550aa8876fc480cd989a075b976e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18589b971b046934f9f144d20d08e3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373944369aa2b670b9b586e386111cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027585a12319c58f50b0de216f887e0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc038d108bba36592fe2d25aba96a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c46de019f9168073dc387b74f37c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6059f10a50d031b1e4deb8d355d9d45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050b8c18c1b6556ddbf1cca53342b94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ac1c2fa501a299a8f9a6ce1162420102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649a2ae2c9e20df34a3c3c535faf31b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201277a009823d2763a9dbbcfa0b89e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1872daa7053040e80c46ae23c28c4a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcf1613bf05b43eb23f83b3c376675106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a3d472aba72213cd911ef81eb3e68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385e417fa5e9ccc24ac5a9c5fcb38e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f98f2a4c00a8b30267fffbd37ce5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e569282134f8bac65a69928d69029c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec09e7881cf96667586daa69703230111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e2f0eb52e59708007c2850c6a08d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e763f659e207ba6a1acb61784f887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af981bad624362e35fa59c5c2395ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb151a7ba6d9371efc778874fde2d3f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa895ad87c404a5004c8f288b0a60c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a54e754bb5bddf8ff4dc08a76c42e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c33cce1ac4503fa8456bb691c7ec2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a26f50b86651e4bb6bea1232c4060119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977773d77e516a64f6dea14c60b95ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98528b07f8e3e3b9d07a01ef54f403b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdd36ed628241a5aaca926c01a3f32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5889a05b57e6fd424bbd38d34a0fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7f2784314cc78f720219039ad37fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3eedcdb65d8f7978d9e7a044c56a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80144240cbcc44bff3de7228b356dfdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90692b95faadb918b5570c8f1dc1a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90ab6440f4487d1fa96f2eb2c9dcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565f455952604f043c2565dd04017fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ad4faef2983e91df848599abaef92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcc59cf8ba1aacd5c0cd8d5e095c2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f44c589b582b059d8435c6d35023a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e13ec6b2a13cd8cc7f874fcfc2fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6af355b87e56939b95046930e1515134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5f8a91bf5eae710f72a342af081ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92167b313c0aa154894d5155476a8302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bc9fe4d5b89b0010abd92c64d5cb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fb7a7172be8b1c52b0e5c3346d5ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c027184c5e907c9d27d730c093e740139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75d69b0c7e2d71c9cf15000496ada0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e3f2e7bb0517245a6a3f48d841ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f066f3d721c6d556be3901ecd487c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6356d677b98c0602792915f0555f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036506504210faab62e80b130d4249a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0269238206cd814f681c39b2092b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7e3ae2fef05e4d4cd4c70d259779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c512d0e57c39c47e634b83e1ebd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79913f24f549aa0e6abe3e892b2fa1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d63228f41650e26560c6a8655ba58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6f65f16d36e9f0a8737677fdaca1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514fa7b70469a6f917d954ebdb305c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c08304dace35c1d73c0449434c5898152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b207a58395cf2074d7db7f968301153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabdf3302a390980442b8e0cf588d14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b3d6eface2dac15999a43f1d27ee0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3e4caee3990dfdb35a7364e5239de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a12cd43afca556afe5ce708356d7df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016df1caaf28ace3ff621de7894105c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6850d26b8967b46a34297bc0bb4d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345833fc08fccd8e07ee31171f96a31c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0b3ca838145be0973930a5b44baf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963efc4dccc6fc4e7fd690ac1143347f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf7132fe2332c6c373da50e53aa591163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb147b9a7ad805869bb9b03cde58eda2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447f57f841e549e500cea5b6ed45a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c35a030295330aeb0949b5c295ecae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3af3615af7ea2e408bf667f4a4df7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf8807b0d6e497817173624465a7d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3cf4b5d919fb79ecbc29b07ca4d6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d6509b186f1a72979b785cf227a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7058b2f8d8f814f802584c66d0718e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dd3cbabcaa68460be8aa63e5255b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f65ff1e5362deb33ecaa9e5eea77d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063abc150f63758a3df3dc7efc314f55174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>