--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c421f28ef88369cae45525fae35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c7564c4682ad2c0ab78e1ce78fe072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09df7bd447d4f3e4c7752151b4544b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9cb702287204698eb0917b3bc1a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8f70f4230a3a36571a0b86fa4a6f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4d16961d06870a08cb6dd826f5316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d6cddde3df6728e4829152f967167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd6d2f6d54d5b9fd1de847a863cf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03229a5c41bb95b001f85e0cdd94a6769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a187c1fbdd598c59b87fec917e95110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57354f00ac1fa359bfc5c817b5f7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e143dc9333bb89e9208bc862e6e97f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f507d6e9e90f2caa667ef54c1b04913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1110324dcbfd190e6edc5e54c88bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7fdae099670d622be81a9235683d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7280aca60c1e813675c740ebb0f70516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93920216cc445169e6c991ac34a4dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c25794be8c7b038054f355098fe0ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba549b38c817dca1616c73d4030934119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665cff0ccdfcbfd6789309c202276bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82b26cf3778c4a917359ad639f78f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d93092128d920959aebb31b29feea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a8fe9458a0031fbc3dc2dee5c6fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe944a45ec6914723e7e5c390f82555f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d058881d6d59ba0289a587de9f41225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013cfad140c612d5d4d89d1199b23e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc71f88d9625edf4c20d53b038716427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b489e5511e676280bbda36e0c946728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30e6fa8bd93da42f69fc0cdcb6c7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173563032720a812bc1044b7829a2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503633200198513bb13022ae2a6acc2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78453e18c2b7751d7aca4a891f8ce8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c0dd3da9d0ca09091756d118264933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cd06a1187bf6cc5e55ea6f6741f1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a66023310e355d7c6f706999ea87035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c6f9c73b504ebf3fa6b7038cdd4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa22381aa0ba01717dba19275047b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf652791e45238a1e46cc8623218ead38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9bf9f9eedfca1431b307b1ded700339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906ae190e788bc5dcf2a8456adc01640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac288c01a922cc188f9565af06076841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8971f002c6749eaf1e12ab88c2996942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d606b9d25e388e2d7b7a2a90b489b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d497b44a64ac0491d85f93fcbdcfbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a013eeeb166906bddb801f6da121945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a589b582d9abd1f10a43964e92b8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73673e4f356f2ba55a3e448b5859fe8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ae5628e40ac3622226854b18e7db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116b775a08af5227d0b493d0ce441c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7046b67468f8c45f47be51378f6d7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f82c832109b107eea40696fa3324451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5140fce5dedccd6dcccf0ad272f8a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e658d8ccee468478bfbd45f3a1509453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44911658f175f9ea0a946b082ebec97654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd16941492469e42294eecb70bcd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b15fde9d12fc937f0bde43bf89644d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b3244915a349c25d97015030faa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58c6c6f225e6d20b03de1c179450558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df5d987167036769267d119437539c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748c5765526d1a386f2d6c26713a48a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c4862ceeaf2b2a44126ca62d3c2db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e04ece1abdf5b2d7cf4b6f38d6754c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc976e1a2cbbfb26f9d2979d5f46c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbddb4a4b9e02eeddc174aa9e18a4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c0508b2e760f46219980f434d55ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f79474dacca7cfc4e6b2ca80c1f1c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb48dbe91dd2e94c03ce5d42071f4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564648961e646c4811a0fd366ffafd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501571c5d61f032548f4537ced754f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16abff08f178b6d0783e726327815370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c4ae6782aa77554c1318196e0e7fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd32175cbd883dcb488d71c47331cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7696eda63b1adc3d00f6369c4dcee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be031fd2255c79dad33e81010cb085c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cfdbc71e079ad00e1b6134463828c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2124502e95adbc127d2caa1020ce5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16f3c3b2c48836666f7416bd797c0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a0277796c7f0eb112941f37c610e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf98b802c1311c65e829b658783f80179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a622e429857009f48a26ee06611463e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaeb85ee47372d1dc093d469ee0d3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e559777afacf0e8ac99f628f02b1c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d428d65eede7ecd9411c32011a97d9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b37530d82e03e8606018ee689bbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34482e67e66b263860e8782596583ba385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a10546f1c1919b888d4c933450b94386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f97a7837e0a0d21cc16cf9898f5bbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a513f5653527e0b5f735b0702981d2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bce2ab3e693c1e40c6d307b742dc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8816b1fc04d1fa7c2d0192793b22ac990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed90439d3c1469ed9bb58cc4380aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e62b346267c3afcd98ef62e90fd6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4907f416a46edcbdf1a21f2d358893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e81f9e928ef8b4968980e3a1350bb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5b7adb360edcfcd0aa50d77209c2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603e5fd65a44afdc6f1e493fc47617996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788695f8427c1e8ae680bb356ecff4d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97552c561850fd633240bd2e4e79e9e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad5fe8b767042edb2d203ae6ad03099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62fb223ae36e220005a4bd9f146924100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3be0efb69ed43c05e684c0fa6456101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a503bc82116807079a0462bf324339102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b085c8fa9ce160bb721c2bac20fb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d1e3ec9682a1344c91837be036fa1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9a6aa7bfec4a9ad582bc6a18fe653105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2805fe7f2b152aae1a2b148a2a91d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0e449a0af14c5b26c167bcbf6c177107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcbb36a1d7ef68cdc192d299278c73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ae5bfd5a750c99e7482fabaceab0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85519c202fcde860695b66e55ea61a5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482756da7d9de71e2f8f96c5af2baf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbae187e456cd09c5b482ae1a1929e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d756c461f1b2caccc7d97defe893fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6955712ec0ef132f2fc672666f604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0ad82ce3c9ab13035035dcc75dfe4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd69310798bb3e326d789401e7f60f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf2a9f1051882c27c61a6d6c7931f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0713cba8da77246ff5a1641c39b53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c3885a25908e0611c7c1bfb055370119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156f4a674ee79ba6d081607abc46fb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825e0a051e21b6e15931e883816ef8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f756707a02997c54124684e2e5cd5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a22fc838459a246ef95cd9597f2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743b232cb71a24c2f5371f1f9645203124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dd4503f8a7b0fdfbe68312b9c4d53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd5af62d338beba6505d1b636a517f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301e02d87a32871860f19f908421e46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558d41c2915c9892dc7cc44f6d674c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e33868b7d4a4a27f714621b47a43a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c3cd5de51f3a64913199538da3198130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c6713c868495d43634a991fb476f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131fcbe8b94473d48c454565a643939132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ff0ad771ce02f07236140815f306e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db853fb82dda3380178639371beeacf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452911fdc6f3cee5421cd753b0d71a18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe39e1f0123b6fd228bcc92052df2ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84757d5df943cbbe768bbbc0709b0955137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d81ac35454a2aee441953e75be176138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d7aa62c1dff93210ca8fe3f297a88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f446f214928b935030b5261ef958027140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b4d340e7e2b8590822a70c8de59c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b1e3c36067361cb5be7bd37c7a01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391c5ab74886622c540273076c8b812143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa831383be5388f23be3ae3a45433e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b6d971a13024ac265b3c251c7fc92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4fd7103d830a154301069d41f96a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754306ce2a82c3624a2500f23857e11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96fd7bb40264b7b139eb048bbc9fc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212b19d2e8ca151b64479685fad410a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269487255607d34b10a3fc2a2534c0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d825ef56fdd03780b946472b4928d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b6bc919eb7010690e2498618b5ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02454588e569aa79a3656f82e7e574153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d2e5e5dea0c5694873cf3919a901154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91510bad79545e7078784df9df0c0ffb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79039e738444794d1ae56a13feb9a69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9591a6e73e74bbc21a132d835d78e58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf5b1c8b553682824481ace2e2699158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b977dc5a966adf8d7ef3334ff96de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f412fa42333299872478164d21fe16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f3947418a17d85062447859736d38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857acf8df0aeaa86d646218de72c79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe53a92dab0755fe7396683c4945dbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc914ae4b7b3ab36df836e06ca24847164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578d8a55db1302a47a0dadfd203f98b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aec7087edd934391fa0b5d8f10aa6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c136f5fd0ccbb0ab6828bfa5fef8ec2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dcdc60e56457da962344dca18792e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe8a339ccdc59ed2d7507e3cb8ac40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6754e71e7116167783f547ec29257170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f938f2bb9f202a5ddb64f861700232d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bac5d75d668652b88aec82216d8307172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f988a919c009d1f6a55b1da5f7439173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6dfbdcd7dd61240fa946fa71fbcfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0662929369d06cbdf570e41c695a52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a00cb4f0440b0963bd03462856e0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df5c7da0a113891e67fe65a91878d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701e1cb015f71b61de2e68f5d008719178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24cdba22e141b8a1d0b1ec7ebf30f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d124cf564dbbc1a19addb8b1f0b6bc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab4b2f29ff06a37bb7200a76e54c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d9cced424f74ccbf96f4ea44053ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d986b6e62c6d2b36f7313192d43643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ee1300e2c4430fc961355efa0e9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f0c08cee975da6f146d20f77d8e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e30106b25582130693797d792cc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a9c55b3cc5093e02b299de80d3b8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c85f8d242f2e060a7858a989882f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d8f71be5b4d4fc0446b954a4295e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9db69f81bf50abd743bb53683cc4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053569a2b25b0fda4d7bc7620da9daf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4f0d5c487db43410c0efeabff0a5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad87376433700a82fcb5858a266d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e15be7d9e712a8b41dae9348731b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e04707f408988b0fc1c8ce9032c6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583653dbcce085e6e11234d20bc568f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d83d068b99f80d6c93b383744b5f6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3067e5ed0190aabfb002f84e955d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7ded158e29b26201b3934708a9afe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cca87d53891ea9ebe5952ddbe33ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c029bc1a597f1054a5fa39e8f2ad121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1923ca0cd3f2ab99bad9c5f22c48922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115351e849b86efbc21c7ff0a0f8d7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46ba9f99720c56c34d9b0fa6e195ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c281dd76111962a1c7ed7a9e890aa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4c16b71fab8f7f75a0bdb9e77f7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334f671276549c856b10f78a4f842e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e005f5ffbb609d95564894f29248228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20b1bbfa2a7a812c41027f0eba99a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c472eb35f6552a1c090f81f61fee630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cd1730730a710bea95814393899ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c23661ae5f76212ed7c9e423ec3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9da77b53ffeb60c3fd055e96f6b0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90680ffb3892ffe8e03dad60cbe7867334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4b6daef47288f606ded4b58b066de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beea0eb4a229d5c0930c6a9492dd84636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef5d0bd5930fc592bd131ac6cda9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81d21d004af9594c63918fb54e3d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc6a1af53bf5aff0b554207c3f46d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c687145b7d05b21eb5565e273b4fc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab08ec67defdc347ee4e342a998f5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231433f1e62c1276b62c56ce8f21576042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becb38f0d1debdf49f5256bc973956a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f2335a659d4028065fd94cc1ed58944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa611a38525fa0284c2893c46b6d83e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd740381960bf74bd786dc3a4722e4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b3af5d2bc01fbd31256be5f823b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c89118483cfcd1c8f20a689fdf6a0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990b5a07f2a8a2f77e6502dfc7f490649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4580063488b082ec60eb59305276ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708824e572182e6037862077cfbb24f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642a38dd1dbe3768a23315e1f7fe90a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf86d0fa359a0b87108770a4d20701a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe2a0a962fde96ca38a1e7e43274d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64980fc2e1053bb8390365e9629f591955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc78b174b0a7f57958e9d315ffdaa756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e0ea6462a02b4bf82f0e9e906d0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af03b70484e674341dc3dde887b9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10459cb550013eb97efae75b89e72d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecf10e9e65d2bc2bf38bb44ebfab1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53114c5c72cb6ae3e3a4a257d4f0eb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a38de5e65fdaa3350071051fc35862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d838f8601d0ffb09389afbd4a0aa7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57621fa5505da667870d75836d771b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7f38bf69f3c7537236529ec2998b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f39abe378ccc67b3c47d3e012c08566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af290b02fe551127c9304a84ffe929767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e61381e03254fb737784a76e598368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de898333e07feb82d5e9ac285b84469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cacf80c63d77b41eca4e48d6caabc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12709457be4cbe1d13abee951f22a3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578074f2c061abfbbde55035b07540672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006302511257846fb8d2e2c12f76271973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0b47c00069069e887898b716a827c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b17b52c28d547ad4324690c9ea0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b1557edf0bc030ba361aba6b68f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac18604966688a3f3703c8041b582e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1cd7850063f07ff55dcc9ff0baa7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9bc3de0b0cbcc432596198d7ade6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696ced978444dda48ec70c13c89e32880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a551ed770e98b8ec4a1fddf394d41381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e21eaf0fa06aada08a4126e1d4517682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce270a7520fa5086e8779bb2989b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44193c1f30aa2cbd0103188536b05d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fa3bd5f0b098a038482caba76f27b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49a91b75644ffc082f5a7d0f3932df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5666babbabbc0c9749a6c5df2958487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76670cd36157c29625969ae20470fe688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96806c405baee09ac6def1761bf3ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a21c10a966df822f87ced8ab878cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46dbbf3874c70fde24473700b233fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6acaa50fdf8d95f9a08f1974efd86192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9804e8eb9ef1a9b8048def064be6aa193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b71fbbcc2de678218732fd5ba0e3d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b96c7f3fd7c93804690cdf141efa695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fbdf00092bcac5fc3179ebc7a7e6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7020ec42b7215f6e4a634de572c69897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf541177f27f8b28aef386385554c1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581f59dc460043d84b31924c3cb572299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ff6c2274d94d1962dde48d79601a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2212f0f322ac2637cb181725c851e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9ec1139714243ba1b43e595dcebc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d5b49fa60201d12f4fca86db6f46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfcc663e614cd75b590f67d5dc5e39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ba41286c10d03ed8c2bcbaa0295e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04d1624dd24edefc5ee45cda0d8939106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e83cba62aa41da3c820b8b7130829107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eca6887b17badde66d5b5ca8099b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae340392c220030da16f53cc8a0d01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf22ce21f3e803bb27eefca966f80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e3dc06f343a7b3d458e3a5a6d400111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af204d9b12e68688c125ff82dd0f74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccf88debfccd8f7d0c79d0e50deac2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e786b2023626cd21f1498382597801114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f80884ca0cc9e3b22fe512dff5b96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7cbbc90134b11ece6d8d8838c3701116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5883724953bf7cb6989cb294e1b02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce0b09049ef92da60ca0849454d452118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2c53f02960b60ecf9874b0378146119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c261e7d55c831cc193411ce71b114120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda01a92cd1d7bf24ec606d424318b73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c4e8d5fe8fa40aa795b92225d4835122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf693375e9c12d6ae38dc25d324782f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd9d1a2cc7cc74de955d5b078dfbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eebd33e5cef11a948f7d5264cde0b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d714eecd5c3ebaf1e4def14fbfb88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e407d4a86f31abd94e1cd97c21decd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45c8637cb266afb548e02fb2bc9b5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91413605aaf56c0c4cf0b6257c2ab033129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce452a4e8d5f6d687f7b40ab132a7816130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653f8d3bd3d05e21bedb4e60c71bd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ca670758f2ad20772c40ba39ffedb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68314187bab17e46eb3d3d9ac1bff2e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bfbc570c431147dd78db794b42b52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f796e383bea49c5a1ad47d9d7bc5647135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34151e7be961f2ee888a82f4a473d55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c4acef7d030a40a55a6c82a4da900137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0762016fc8a1b8d389ce92168d722138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ba105aea41ca93d5a11f9a0a79eba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991f991e80258b0b3a74eeffb9c5489140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8bca27ab9de278041b6c056b3ca84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0558f047b9c10b5d728489b041faeb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70e3c86285680f4071a1e3a2271cd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4342d1adb716dd5b194fb63497f700144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d159da3f070e861f2c2ca68109d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bd908511e5e293fc8ec5e4bfaed6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a3201bf213a16f9f518b868121a60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3948defcc8b6de7873784bb6b554772148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344495404fa571a116447ad6929876f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806d1fa3917406227101af7cf980d08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22038753cbc5cdb53338e510dc332dee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9628a43c13d23ae9468aee3b1d53b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f8e3fc08d87177a6e227c3e69f9ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187d03327407b56cfffaa8595543e4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb9135491d9366b4f3968137c85f32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43e2e87f8b86bcef018763ed65d56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c916c4dfa496f71e866c4dc11d96d21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54101989275aeac1f9891b4305058b29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be0711451135c9cb6c7da5bf4d59c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7817c92f0820160aa77eb6ead3da4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa59c6d0304084d589a20ea05a49213161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be181b38c24d3b6d3c2db548461944162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82bba0bd95092a127a801202fc4ae8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01701f77ce5869f1171fe4127cd63bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b7f21e41e8eaf6a174221344c56fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b67edd11eb1b087b211578dd47c57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944bd3eba74caea2390bbf915d0def3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6a1bf21f3a0a12e998de89ba6873168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f25e8529c2d3053d85d1f1d9a991169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b56040a3c6c294074cdb992ea9de11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2e2acb36e55932591b788b1f96778171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0a28394e858756891de4f279d5f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8cec6d00b69fdf57569088cae379d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338cc178ef4f50ef19d2be9888818cd174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>