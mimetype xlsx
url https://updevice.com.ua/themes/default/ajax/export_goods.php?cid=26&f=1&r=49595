--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719c325da9008f739d3f043de14a21f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b4c41af77137cb3fe3db73228bfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ef2a970fde983332881e3b9799d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b62053930820b9a44d214bfaaf864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b014dac033c43a698affed3b5bd95fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd85e60b6a0aed862c887921b017766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337cb98df9ba538cafc47779abe045f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8d8a7d4eec3598714385d425c311f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193743facfe7bd41586cc05d02ae7909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ccb0a9ce9ad45d9d838d79394ebc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf301abf09121e073950d9990fe683a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021d0af8cb5d348d71965eca796543312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0115815df03d21571255934a89d7fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c523fb826eae73d2e715638012d3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8becbfb93819f33d0d03a8e0632a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a8c62c728ec236b8f8709f18878b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bb222fc3e5a2c512f0876a358726c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1914cf9489d46173d51fcf2672d7a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cca5a1d4b3c5d01b85724513d17bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b70b9723bda833656df24254325b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c783bbbda6c358a33a2d55b2f4a557221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d0c671c6a9a80af24d3a0c09df51422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c1df992a1f96dd8f1e26cc7b3d88723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20d8cbd7de70f33c5929a6064076aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e969ebaf5de274514de877cee8e9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d986d3dbba86459f975408b0fe15926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0be0b691fd45c89797baa07466d4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb34e68450d820e94908974dba9f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313bb0c79673d60cf61cd4c82a384aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a54bc9bda14ea6e4810c891609edb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23903c05a5e0ff6a995feb2f849f456431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a57990c1f499ebb683a4012a6edb1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeaa00d77800b9242b0b3beb4214f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67493de62aeb78db02d5cfdc328e2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f6db13a96b607ee917c56a679e8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a5f6101b42c67a53c08f35f216b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bd2df81426d77df95101ca06f218937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc7fd601eb8dbed3f3ad5bd40cc2fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92ce9f422e4f84df14dd46ee1bca2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba65d09075487ed7295e00596af6c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b855c7578660b7465241a67d6d0b8fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0cb203254d7c585234e458b3690442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92bad96ab7a675282e9aac889249ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bedd370ba6d9962cfee796a772ddcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9eab77756dcfbfee1a273c1fbc56745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7157784054fcc2000d7ff1a12ef0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8efcb1ea4ba9d61b8525203c8ec6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ddec30f8f979a45732feebe02fe248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000dcda0bd003bfd1f223a92473a6f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff6c7c4eb779736e2ffaba2d110b8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b4e3482dd00f486317b85f4a25f0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f4a47d87727a508903a715704ecdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9717a452ba9a7c08647426c060bdb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a1af70cad026d017092e6139fa5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f979619ac1edbba8bf763b55bb51555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1286d0fe8f2974c120dcdd6b5e1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea921336456ff57b394158917631f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912451b896ad2e059ebc9058f0f9b4c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293f739c7314d7a49e4bb4b57b568f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34075a424e317157d8a4a398ce6c1c5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba3136cea7bde85151f249378eb13661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7381e97ff6ff5eaafd53e7b9f375562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f77a1bf2b010ef52dbb5d47d1c20c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacb0fe18366c5fa6bbbbb235a54abb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeb2e890ceb712d391198e2c659b6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccdaf1449eefad2da9bd5ff7adfb9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c54a52905d4367c44dbb8f33cc3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae476b0f4f2c0463115b1fef6b64d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4d6c9c32178c1f39a74343d9f48b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc381fec2b7afc89326b5988b8669970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f6d3044dfa48e8770a9201757fc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e187d158558f6e137a4da88bd9a88f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e9f34453ef148bee43af683cbe70f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6c90e97feb5f78971c1faaab974c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15c2bf478bfc66237c34783141be8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624b62f730379f47f8eceb1a3d0aa476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b08f187abed003cce5b0b7b52ba47277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0054eb1b04d8f622b01c8a4fdad11578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca017b4983415ea88717ee82ca629179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089abadeb0a114cf600170530edfd4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a745d74f6bb999a622fa929aa9e54681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f92197c8f7e9ba24bcb12a30aa780b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7a9b588db33aafd7758b5543471af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04640a9bb2378b614ac05c13a14b0c8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91e7c5dd16c467220370cbbfc05c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec627a55279f0d44132a159ecfbbe2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6f8c613f5cf5aed5e4c243691bbb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eec9b775a2cb35ee7f6227a472d48988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75455b55d140810f3cadbc6ca57af389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9d4bfb3372656084c8bbc5b89f3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd7b01593f3489f2a011e49355da9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837063a15e89a5d10c5550227465dc4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1624c5e4dd3b83e1f7def37ecb186d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef040963ac0658d1e1d67f7463453d4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46786924f525f5f47e65a95bcb0916eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddfeb5a543af2c0f07eaf35f8a427196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff866781d620ea3016241978bf8cf2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f426b44e6b2134876395de2ab7ec0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4441c0395fa110c8dcad203640e1b2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b376f09d87066f765f8d5d14b2c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2526a95ae769de987c180529defb6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2ddade9431ae7aed3de674b72b56d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb3544c4064be0409834dd78d8ea5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774aa1eb75d0f8364e694b2c995c98e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b00d9a27cba04a2cc726959e01576c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eed1f16502d3c59a1be78d7253431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9493b3edd4e49766b019902d5a6b7db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39555fb6123888f11ca53eae3614127108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbd2a1176cab3f15991a34c21d54b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958d3012db232e1c00562a194d5c800110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030891fbfaffc4c27d283100b08b292a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973bdf6bea45c52d6f35e1553d42bbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f2751d6a52ebf12dabd0a517a2b85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6b19a5bab973cdef7e0510f0cf152114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228251094398944827728c06f4625dc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c4f56970298532ea5b0df61108c03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feed63a3e701c952d1e5dff2731aa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc76dade09330780e6a19e6ec10dae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a89329c2dd4074f8aa6e3541b68c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262320b37b565e2d0d2c6e2212043eac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d591540e53e9821fab28660e2d30c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecd5db029517dceea7412fdb57e722122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2305a77c3a8de23d6eeb79136d00b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8494ee067c414e36fdb60f307a2a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e7e860c2c49203fcbaaa9dd2c6bb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5703f4cd18e96ecb408e46d86b79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f84b41a1cae2ade8a22685e2c4bbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b84a08c9ceda0f53de5b44e2fba2b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb47a65bdd4b1fdc84deda93d6a6f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248475fb9a89c24e96b9da2fbd3c8d77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acc5127c3d9c74af0e78b0fb2b461c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781ba6c205d4be2ed55155d1d198eb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2e73567be7d3bb3486220eb4063a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ebd790fdbf4c29c55949cd84f9ecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db9e6b7110b860b30556bc46d35080135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0648277f63c51b8517ceff128e9b7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9608febda793d56c05f28a673cf31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0eca78a3b61469277a01881ba777138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff1eaa9c0825d6bcd508743758a502139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906ca742a51c5e819fc5b10d84a5881140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab1c331c0b87cbb7b26104740151c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdcae0da848fa2de912117d35bf158142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c827b0c1f9772b9641aab4a23646480143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf46609e48e257d9b0f40a49eb781a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92cd00751f86314527010e968032dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279735086c804940a42850218e6ec5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4ba102afa9b8c5a88ed6e49d293a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9f16a7d0010760fb05def6f4d1e44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc50cb47888389d80214c9170d9ec1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83581031006725a747a75fab8bdd1cf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f840cb55a3ef10ba28f896df7a55df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9306e8eec4f49b9e797593ac8c3450152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c412aeb1674c995e3f8e4708ba345153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a05511df609d11b3bda5c37294492154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b728f23080eb3eb326c3e1f4ecd1cb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec55f6cfb2b387e7ce739fec8a5a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df717d2ef2e2d5e379d8b9dc7f1e23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd005970d6b053150aa24b01ddc5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222cbbfc2b6a02e48ebe6be30f0e517159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ced77ea0856bf434c71a7687f5c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268c0674134c4245ab179274d07e14c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d09ea8bb38dd26b5ae9b2fcf1e81ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a141c72ff39c96d4e687b4aa3d9a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f47ef798ba3fdf01dd8558f5147a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878bad7aaad9f20c20d0dac84095303165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ec5427a54af095916ec59da0f918166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd86163f33fc52981ca4716dd4c742167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58d5f44bc7ce87849991ff9f22df6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d1548478eab7c3e062d4409f4db5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad13a2f4e3709ffe1263d71abbce62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b2fbb273f4b66d832205bbda5713e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95df0f8a1c7dfff1d7f54d1388bcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b318e682b10a691d7a7a2d64f5489ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3d91f58eabd492b0b5b2596313cce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56786ecf3599a86c2e99c6b06e1bfe0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db3805a3c1b0607d113ff1c43d542176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6557e7c0e4bb9feba3576d4576af17b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbfcf5d71c4cf8f82d5a14d79dc25e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500e6c3f40433710016a08601893aac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3dbf4a7b4144aa3d1780d308c3feb180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f28d09fc945dd32ab618ffea22ea81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbf9c833a08d16f7ec1ed2d658348b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf8e712fa617442945ae1ef951a9123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ae630fc66d0a406e83777215c8c194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff905fca6a73f341b7c4c90ff53c755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33719994b426836bd53f8b340d17e7a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a98f3f8fc7a5e3a6372c1f0981627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c714ce2ed747f72f0d8577587c5ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a93af31bf8852380e5ece75ca7659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2ac6929c0c6c03858378182a0899910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd30c2b15da8b5cdf92d3fc389954811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a82301f0b472a01cee2ed5d387a16f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae7eb81ac38232148892b66a28a2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84a950134c28fae5233d65fd4236814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569d2f1a6da48b0326bda745017f86715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a335e7c1ffea46390d71efe1c667116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0dc36a8dc0d0732a4fb7548e8b33617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb9c16d512d644b793b775d81c546e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a89221309be0e5ea4be709a7c9a6ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfd6a3e068fcfabfc7b4bc14765c0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7641581e6a3c113dab8bd0bff329b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6e6cec5f2b944db3c87f7b16409f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c37e4eb304693cd156261051f2dff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afcfc660ea33abb809182b4f41950c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732753fcc05f8b67f89d7336fff6cc3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dadf9c1e0d858f0991129499525a3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11768efe44278b4801322f38408e1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e5b02e6854d3815890e387eca9f5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfff9dd47fc9557c09271e4764520829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f2c9c43b30a57e4dc8505e2f827d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f313b400911899ea001545e93d45c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd13a7f19906c005db1099f6e6b1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5c81588346df7d20abe27667e9bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa9c4b34fc64d3554323e169122f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b901673e62a911770e09bc11af1b3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5edc607433186db1d57a3c1403ea136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3236757ef654d72862cc9c874770837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909a8bfe08051da4e656a99b79c197e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be21c9de4281a321845f77eed5db6b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03143708776b4368485dfff18283277b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89038da33fe1e4a23801c13b475471bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf96815fd2df824c1c11ad374572be842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad2ab91d113059cc5c822075a21c1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3416452397aafc52c256933a32c9e7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020407181b14f899ae8ebefbbbd517b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d667993ba596b645bcf57984bfcc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa61dfecbfa007bc06ba26c0ae9cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71038a02c5afba059230aef45c165148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731defadc98773b6b66ada283daf9e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d42079a66c360347056b413af953950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eba2ca4897273f914689f6c42c71851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade37a64bd2ef9542acaca3fe4f187c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5b3d6a1501aa11c2b17588a6a1c3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0dc166a6436738b24148d42d8c16154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10017267c3b94678f528cba727282855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea844f4a8b8fad8b43c1398ef36208c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd36d40140b4c57a9063aa82ea84357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c414c90a9807fea65837cfd0b8c9ae858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903ce3f42c40ee816d58e75b3fbf4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5ae1ad12eddcaf63621a675c26d4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387390aa7329a6e48ce66ae0109c38e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46104ea1592c1384afd7df22d72d7cfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0755d0aade9e66d2d4c664676b740063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77dbbea7e834aa8d6a5f59c41a865e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344ca0232de810659ba599f4a40026b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843c252336cd9fde0819f7c81136cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e8c5d4e8f2fb4c1cfa0568a08a1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3bcfd11516ec43ce88e57280617168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820b89ae206e60f7d04f8d9b3165a8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b5da11d0f670c20e2399afc89c17f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a68e78332bd68c2ec8886a5752cd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f068889577f2ed4b6f14e61b0e764d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6d0f889eb1a91fb6b7e8c446728fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f44ffcb2ae2a7ea4508a1d88c59b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b8351231707a2017307be3021b34075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c90250c2363df9693d85895ee2ec2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed66157cebaee224e4d6b95eaf7f89377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbbe37e08952766ac6e20f27e1576778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be718814c94e57e6b20d409f083aac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947b849d38110544ca4b743eeba465680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d36819c40a2c1446c3da19ff913de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bc61f76601ea4e1c60576585bc2ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb328bf8cb88a716e2b29c538b55be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044e45df7782371f9a7fe93a73926b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f96a7e799476293fea04be2f10c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49efeb0d9e11cc0eb57dcca406179c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a998a6358f96fc887e81cf377a582787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef62c1abd13e34177fe6fca80fce49188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa42c6ca07b9450e360f6ad6d75484c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d880ec98c457f16d578ea7c84c3a4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b822d2018a1105d5c99b3b9a424c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aeafe44381155498a1c8ac22c22c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c66d1402b1a0c637c6af55e10ddec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da816939c682c515c311d0f4165822d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ee81609d097dbd6d77f0afb4f7b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc29cacab2b5f157066fe7071e884796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b58f88c740aaf6e86aad2c69a52d9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147322ec26620ac14b13687a98178e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd0196bb19420ded1faf7f312336799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f494a5aae2ff70078666d16048dce3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93214d90d1cf79249053c9d15131ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9377306999e21742cbb1432716c15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60b90b2b5d4140bf9c9894a551039f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f3b818f706306b0f9351eed9495e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4683a4d416a5664217a6a5e8792fa62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dcfb25fd7974eec1f20df6374963a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5f3e0fdde055acfdb82447126074107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7a461398aaaa362b595f6cb2fd9bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de57ec9749ed6881500bdefddec5420109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850e521582b3514fc9d8236a7d58c9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a670781c1a45e7c03871c1ad171b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51d7560206e9c4439a9df61aee0bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e0f1be0bbf13d788efc73ff7ac82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946575e585012fae8dcaa90ec9d42a74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491582ff799f85de5029808c6d63ffbd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14becc465c128ce75237449e03f1f5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2a05e989da2d7a98f4f73744a231d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e21db46cd9bfe1e774fedb4d824439118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f90dc326a63990d15627ea08b16615119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492eb5bc6c8b5e541f4e69768a4d8f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2601e1cb9d05df993a2bec9c69e443121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a4e713991c0ffdb21857e8de1a117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd63dce08063a5b9938552ad3b3a6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d860d087f991f899ae5100df138e6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5408c1014557f6cd883a5e9c98874125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a4fd065275ebdc5e52b94804be221126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c79b9ebaf54baa763613f85c94183127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525a87ce2f2d002e61ec2bfca63315b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641df7a0489fd9e7e788a779a57e5662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720ae4ec7b000d7addf94f9e802abeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150c7f1818350d70f96f6bf0a52b652131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe22f8526a4d0af8ef646008f06c4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af30225dc8ae9c0214906f306c147d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a88e6bfe5c3793e045fdab300f82a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a64c0e7c15fd6e8d85594dec6491f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13372fd788bc41e126a1ea74ff5c1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d61848e92fa64f9ecd626737deafb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b147807b0d99afe9d5a2d6dff042de8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbb25a972365ea2b41c2e8639ffdd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c4765cf707ab12cf2eacec1a1c8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081f2a6fadda75433e0bbb44b4c644b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac918c43be826d4c82f49a199118bc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda2e8c9410727971a399944fda4bb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bae99a44369b75cf30c864517a970e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507115c18b1d0fdd9a0db00d94ba8bf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b358f43bdeecf76be19f142629198c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562ba1e72cc0096481b5f92b4f8a824147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da3fb33be211250020fec84678fcd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a5b874a9cf6513d29ab66bc9b4478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b221b0963163b25db6093b5ecea778f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb48827f91766cf84ea0ff914d6efd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e0b2742f06c80650d07ad38b449d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af911c8534257bb9aa70279e005473153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89f125508bc17003aa03962148fbfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d47120f37d11506270b7c5d0d83a8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b84f4e8fee3f42fec10f2b3e0f090a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9434b48f6d78738d578dc92a6a80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb817a32835501fec26706649c56bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506475f4265f2e4f18f7142cfd77be7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a07c1f7c462d2874f5eef70e79b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71df2f7ab83749c27bd9054dc7a1473161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaacf20dfc02f388e070008af49cafa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f36861e28984743cc751e93bf73d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8336c750afb74ce5fa9e1a9e6d3170d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78565896cdbc0e0dca07b324c27b4172165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a718410b0e55fa2420644c2f4619166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844870e1536aeb0307265e61ff91d9df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c9d1233423dd853d9b3cb4c91380a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b1801798c3d70b4bb8b12b18d73d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278919144189481bde8460717134b37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb154f75a7008964f69cc6e900101c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb6bc544830aef92c959ed8166146f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8d0b6a1b9a03d38baed235c286bde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc450c632d967ae9cfdd3153426954174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>