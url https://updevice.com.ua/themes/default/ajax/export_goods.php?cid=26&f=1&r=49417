--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747204fa3e0192272bc56f798e9c138f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38e2dba147fe9ac1944762071c27f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0b300d53d41d259741511c9d6dba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb61b7a57a29c1224e575b145b1674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da7fc2502e323d44380a5cd64410325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05025abf9f8e2b1e5de7ccdcbe0ed96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f3ae58b546dda3f9b785d0048218d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6cd47cf2e6e804b031680317d75778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a90896938c0775a22b517f4a10c76d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9370b8def9d6e768e3b0cf318d79510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c79503458d10fd18284882d9af8d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10882d3e7162e9af182c350fbe0e6bf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2a665a7dee7d878b03cbf4eab0cbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d752614482f347338d3ca0f7747c3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c603272e67c0cbc5d79d55ed3c7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a4447b29e990bb18945d9b36d11d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d0096c1a49e5720492f7e6736597f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b3596f2e47d047392858219bf5e3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30df0dd0827cec7a90694bf432629da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88590de6dd06a32261a790f5bb9144020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d954e8d4c37c768757242152cd37c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d032fae42083289fdac49187876b66622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dca8fe876ad2053fe36bbc7b2ab9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a0db47acfdaeb317a7d880f8100424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43741ae6c37d4aff133f69cbb637497925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d1719df72509fbdee7a041950ded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba03a32113b3c2b2897d3a0e0f8aeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0dbecb2749df356d33804be454b3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215647a8d4cb4af693ebf8792415786929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a19a985512508d4670d1e99734f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17eefb0da152d74675d4e2209320431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdab68e50ba1fb59cd3eb37f61922432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819e825120fa8a14d3df279d8ff785633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089df001b7089899422a109075f4a6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2117ac43b912e38936d6871c29cb14135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550777c1d234a90b97e20df224457d4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb088052c90df9746ea5c7b7ae8a40037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21735cf57db5a430f9bee83ad026d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c28153a8367d2cf814bcdd9c8931639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a335bb133fb7b2269e816548da9163b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25a34e53e51979d16a45151583a82c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac848b6447937af2a6f50b7bd77e01642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f57c0fe287a2b11408a5f71e8c2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa38ece64b8d44742d0767e875ce9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b70a83452274d2f864192952bac7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6892d5ce9927c2da58bdd90b8067f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c390ae8d381fe759b282b80ee41c91f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85487b9feac2e969f1e3b5d08670948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82cc31ee5b68e719f5c766e808cd1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a28c3d91e0e2623d747226a0d7d4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15831afa783b82b9a0f454c839fcb7ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf2b23e2bb44aca47f9bec739fa56052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf957921ac6e4d728d29ceb72703b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c368b97edf7d20f5d3d5aec953c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e165194bc5a95e62f7fcfb496d5770e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd55cad747caf41f5ffc795e0ee3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414382f1a786d7a603d4cc40a1dd092d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d06f67743c6b8bae30280e10dc848f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7e3c76de02ec1c7a6daded7ba0f4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e37095722e303ad0ec69bbc44ec2c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3bbf9dd1e72af892412f9a69fece661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bf8d0987bf66292664ab0283c153862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de6f6662118d2626fae9b87376c5cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a365a4bcb330d33065ab609e55c3ed764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f30f9e29f2751a14a79f0ddb7bab8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf6506298ad6ae74b20622bc3538f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa92bfabcd04ccb6322b5416d25ff467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f633ff743b43c712c0066f285d38d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142d7f3f73b2f29379e56a80a72146169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7077c5459b1358b68538e0da4e5ba270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597830093d98de708bc0fddf3f6774dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84acfd926b928ebe48fe2e1131a121072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a121fec8a0aee682a20a742d322b6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc8186214d1b8df8a95bbb7fc1801174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc023a100ac103a651164c53884482cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feda20e691e57124dd0ead4e56c83d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d67087d04cb48ae96526ca53f668477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d52704e334297efd4cf8a017815678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea07808c334cf6371b5cd4b3f906679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb127254c3524d6ed836fe89c1b12aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe93aad5e3902d58e36e3ac97511881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d873e67c7d2ca8d012cc9a14a06f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea64249a5ba117496629a0922d697f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9707d9ace7ecb78dcd003a99bc0035484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cf653bfcb5283c07e3cd125e9d44485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6e5392559250557e2158f471eb3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990f36e37f13bac6a68b7f7750a6aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3dea01453084d26d955685fccedf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65dc768ff05d0062226fa6276f79789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0170bfbf2032ff31257a1286e692490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecdf72d47727828481369dc0bec58491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa780b1958ee62393d4eeb715738c4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea92740ced8b2b277c03b96763ce73b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26733bd7b8dd04e102c4345a6a06016b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b19dc01d51990f19da54d18ec48995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d3922dd62907a464bd4f21bbe46b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef174d8d3448865f196c514f9aba8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9497ef686af3362d6a11ef613bdbf8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd3679edefc00f4b2b006ae8a493a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a0f290b0ac067de61fe8da5579260100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb86d5acf6a652bbcbc389dd38ffa2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd8dd12a8fe9fe8ddf015bcafa60a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d03e995e0df05dbb032fcc4b115a8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d60008879357e0412fba6f47f0011104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7dafb7c3a788fc4bfa67daac7f90f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442bd7c280e013a2ce75d1e2f9f661a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bb1f99ce12bae5508545c9665ff10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502b67df42d48f7b0583326ab8f573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2883f15ee63b593661e4978961930109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270206fbb601ea554b239b0be90c8b43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0c95e9b0af29ca65b08c3322f802111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3619816f59764cf091d4ec26378cae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326fa6a93c14e8b1bf4ccbab91c821113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e686079d087d602807e076e7023b675114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113f8df3c1a1d21b5b4b37b1dc00592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38593facfd89320b86fcf8216c1772c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e337799bb575e67500b711f569c0ad9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845821ab4f11c2b81f82c5be33462597118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd0ac81e21b459f3c0b56a05c65b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afd78520e90b98dea56345b1f03f4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d342e6f19b06f82fa410c6b40488a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c90ab41dd77c8f7e96f73a9561f88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef16a2c5fcb627e5f7df587b2fcb531123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336fb11e251f46344eb1c697e30137124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44224b032e461ed701756f37fdaa55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c39eec692a9fe533162d2e4c7ee8f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd9ab431bdf9910a12b82ffafb4081127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a814a42a9a63dd833c68096a073bf41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf199258e9a0805dcdc6f163eaa5d3ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2f9ab29759925fded9cf9a029c8ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f8a0dfe0ed79a71d11a0e12b8d7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdb4d9c38e487c698ec88dc96b6809132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bce23cc362a216f76ecce9fca8b14e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5e870019706a58bceecb3629dc897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0bb733a99d9191fe8d1b83328f83d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd0284de4c878c53e8e76d9ff73877136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eadad5a3e1a8500ed0d3e42db791b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fe50fbb927e5f399fdfc6393bb254138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e86d871643b1f94d36803321f087139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10791be86e30f6e7633da28d7221932e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd775f77fe61e6998790b26e8b80c3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e072f8b4ad20f5572d49c11b0853fe9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf924fbc31b2a9de3ea00c8fe471428143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dde21082b2ffea0c1fe394e0a73475144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014b5d2c0852a48c46d7554cb6e6607145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a034d34b525ff0a453f3e125ba50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c79804b133ec52be10214e3442d5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634b8d0c476f34245e9a2621507e704148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac9ce93c79e6c9950b0b5498b33e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ad9acf0acf385ba1b4516b8d97ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da91f1ee07f37237e6a3477d850e581151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce70f5b4ce3d9c5e617566c1da8dcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403a7eb7c32bac43fcda016bb15f534153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c19788338e036d42d82a2f9020b98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276edc496f2d71ef67143589c8c93954155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65883acbd65a6badad15098711a70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca307e2587eb968197474111ae4b4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73275f4ca05f14f986c2de666579b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0337a6b8d28acdf5d80b50b7fa7df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514000de96ba21a9856ae383c60a46c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ea131fc5b75bb8f5e4f8bb97390f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733349f18bbd6d711c580bed16d7f07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142df82a6866247bf9888908c2d360e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf166b5ddf7e5887845b43b5f7ed258164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f864e783224143ddffd1b05cf32244b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50986107a8a7ba82c1208fc2c8e870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a6b7f72c4a51b57d9471bb47d7310167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4c5acdfb75cc189c4ac8382e7e2e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04966ec0cd19c691bbda373ee0d23b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e9c57a857fcc464aaa51774c6574b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5a9f11c28722bd4f0f401157113fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1653946d0375ac1649f142508201ab1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae4bad1eea7a9d3076981312e00149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532e72b5bdcf774c34dd4a39dc2950a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f195f5680c0a1c0997e2e53c8023cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf565461815a06b8ba08435c90b8479c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff432ae2a7a7bec0b228586a977386a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717becafcccd3007caca55db8b235f7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673807bfdd1be9c9980b5e060f4b55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3e9e7d17f60f575d72a2eb706e889180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8259063dd4a9d48f3d12a9424eca81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283989af99f6ea7e89f133a212cfc272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ddefa743f314ef7d6f019201a60163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb2623fb2d57dc5de50b488135c414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300db3456f11ff8ab8ab4df9b8649f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80e074d5bed8ef59f463f6993e80a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03029b6a27eed9571352f6156e5a14757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d1691674aadcab092b38fe0028a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7d2c26d80023b9a3abba0e7cc72199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca98d0c6c169dad1120fef326257c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cbba618c1420583be0d197b7c03b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433a28e91d5e2823806e6bd0f46578512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77a6e9433fc2926695eca05c42d97013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98114529e7e7a7812b5984bb683c25514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55319ad709c6bb81a4185503ad48346615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a877e10a5a54b41e516231ac17f91e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699e8d5cb2303d459f66e651732db4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e7f7e439309c73381a7a8fde3c34f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370ca3999945baf273f02f6bdc6263519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502bf62a1554900e095d97504790e6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0b7eb45787fc0eeb7d42c18bdf2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535bc0fa4bd36e1b6c79f2536e6cd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c95c6ad62b8d1fdde944a951956223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3fee1a9b611f00d625c2da6f3192824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a14631ec4ba5ec0f1a6cccdd3b1b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187a51d45c5fe0bc71bad896d8e082626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5fa05d8c5aed8bf6c732a13232e9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0945c8181699460ef56610d3aa2f3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ca800bb6656b1f64b6cd5d87e2b1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ff14fa0fba6d71ba3e9d9780386f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964473f36c163b5927ed734d43ae491231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3936ed598384b9f97b84bbd91129032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e81473bc59321ad69f07be1b97d2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f724f0930656c99ab0ab5b73b8ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ddffe33c0c4858eed99f5deb13aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf670937680b70cf3c4943e8a29c1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe94d07f0c26ea9393080bae457d4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1074e8499218c5712af30c87e161438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc29b20041b52f4b7b6a1faffb3a8ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995509eb97aa520930686f7582d82a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264785a3a6b4b776c0bea143f737386f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c97842ecea7906bc28d97b4be4cb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c72d68c93d522fb09be05af6294943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f64174583a8812ddc4ab749ad207044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fc67c2e6c94841584846f2238d6f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e0d7bd514ff480d07b736d7a1116f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a560ec1fdc5b24f3cac765f1dd2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eb310354bb6fdd9c06844371b13ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5628c510b915e69fc4967bc3002ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e644a0e13fee283352e413ccd1e92050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c73d4bf2bd9ae451abb724818e2a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16b5cad89b541d56df6b79f7cfafce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea12f2b7c3326c83b84d49e4fedf76d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a091f3ef8aaf9b618ba915a9172b95954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdec5e3d0fdf4986dbf69b68c136ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de59a294afa0760c5415bceaf1cd7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d74e7089280879799bca7e25b66857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ad8c582ea8534e10f3c006e8dd02d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5848b37b53edcd342d8f28b93ae3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5950e39b31afcc2e7bda9b84c23a6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723499e2072266b203661514462588b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495a4dcc4c9133c250acc486199a45962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2edf2ad365b418420edf12452bd85463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c5cf564628d15a6eae2f8f78ad3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a734e3f753ba2eae73610995b0523fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332b8b0ad861be15aee54ac52a9d81766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf251bf2d4c2bf4854695f14258cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af96916fdf64b59cc0c585622ee54c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f728ab345c6ada60f5e2672532405269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc93fb6d2072562b883145e9b5656970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdeb50652b51940936e9f7d15297b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0accd674f9062e380bdea4920d2cc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bec02e5498d1f58f15cbd8c874a09973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c46e5456b2410e6dbdb99abc343d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be939697fd6206e36dfbf21a0bc679575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0cd35f9cb4c0180daab30d1e801ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af4459fcaad226371a27adc0e5a5f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cad723d838b9bba14fc607b7c201278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7db7a33b4041bcb60d57506483d07c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1382324416206bb8618b13bf8316680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18f5eb72f8973a647dcae317ae2f6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a230220acb0be90c9d75cd90bb69f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5829a7b75ca8a3350d1a831c86905783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c12c6585859b412e27ccbf5ddbfaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce0e5fa5a9cf1d1571f5580457671385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68742f1965f235bc1360882b0a2352e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a70b161e223a1b9539d108e432b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad49fe6824760ef7b1be93426973ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c021113340af16e2b19851c080a2b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab0a567ce505d5af749b899091ca8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab777012b970e77a8021ee383e99a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723942159626b123d7066f5d8352be792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc758ee34069dc87864a3267d97d920b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b74e44cb63beb139ce8041ebc6dbbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affcada822086a2b9a5e77f6aa1b62c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc069781fedf03f1457f5882939392c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff214a1ef180995c6492bfba9c2271c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba559df78e7876717653561ad20797398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4b4d03661b728d096a596c140b9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce993838e1ba02f6cb27783fe988b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fbb046dc10e7479542dc24c9ea6eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f1b39b2a32924a396c6fde6eca3e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a8a583c7a61ecf65645e57b452c08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a310bf3e14bc41452a437442ce69f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d682f0c9234f15bce61cd9a9edad13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cb32fe335f61fc8b8482cdc2b4137106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466bfd6826a502d32efb422dd183b3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc15dec0562da25aeab108ff921d12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605a1ff32c3493d109541fe3e5a8d61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d884cb1715ec4dcfbd2dbbc472942110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ba6341ad090fad509bde62c5f84d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fb69f0d56f05fcbcaa641eee9cfa3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc6838bd108f5c1f208e6b6bdc5706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d7d91e8203898c99e20c7578f20ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f411c9b790e972aaea6ef4d24c57814115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4550976aecca48d740071bfd0b3e66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda7b9dc3b0994743889c69e5d4880117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4524999ae876495d6416d1cfd61a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60e59d63f0527f706e3e5b3db8a6e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf65586c9c84302ec000492b85e147f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc450bbf600a8cb996451f2974b4a5f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5db66b5dc26130ef7573c963e5af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365b13ab9c9773b7443602273b31e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c548aa1f8c728d3e6b78a54c5f9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a3ff5b8f9e31621aedf28d57f659125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db04a382a6ef0ee3e5cdc46238cbf17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0243fd772a2c9acab3aeb0cb6dbcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a37a509821540692899dad390f6c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b2d630384dd7d211c22e5877a49b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7589c67771e0b03fdc0e2462d3aa2bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c7037d8b20af983ab08d90e589f17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639986d430191b23cbc5540530e69cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd582a7188f2e0ab074f92170dfc3efe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960d8ba5758b47cbf43e1dbbd94f60d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42fd51f9d0baa31bf3e17901c06360135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a906306f85bd21e01e7502137c11425136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a803f099e431885758ea2a4b321a745137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468717e0400b0f35f863d756f1110c1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ae6653695285d1c4d65a5ca0c2d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53092e363543d95eee81997a646c4bf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377cb265091443c285e270433ec4467141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369576f8c95883888e78ea68e26a515c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd6af17bacdf3f8d3e46164cc74c3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef78a6959283ccd63941cdcb0f77f86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed063a02db375a93a598067599d9c35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bd566d08307a8f6f967f5da73471c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85f279311c349ae0f9e23b92b9223b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baf5b6b72412de1bbe7f95a3fd5a66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8123fce1905637ab6bf6933b84fe50d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b2863b12fbfbc9cbbc8b1f1372787150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a83037bfc9fec1f615d80968f4256e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf099cc9686e5122bd5cf390198793e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d496461f20ddc2dae6777a7c07617153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d0661afc9638331e44ea68f6d431154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d055f9b938a747b30df885253bae17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b19ae1b278ef68bfb3e692ad057501156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227d3851c5d2379594a877daf6c0aae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4cc4ce3bac6f51a98a0fadf34ecdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef9841687f77e34a65cca029cd5cd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301d02aa70ea14108fe5a3d4d7a9f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb1c0d7ff438087c02779bb15ec24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6fd83b8d785eea7f0867966a271ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d2ca4c95beb7360195aabf46c478163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032bbf8db9ea2f967d97b761f568660164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93e161bd4d2e9463c3bf8a26f23771165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec7b7195a444513f40b002046a393166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0dbd62ce1e7084ac89bc4b04d314167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c3c5366a664c08768cdc19b8de883168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1cd72fd70e6f2c53d05ebad1ed52e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f029e058ef64e1e9867802050d1618170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a42c6598205c18317ada80b732ca8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d122b342e60d049d252432c6464f08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81674f6f3f3502d2d97585f70fd524173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d6287f3c3363c3d28f7b27f4def8b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>