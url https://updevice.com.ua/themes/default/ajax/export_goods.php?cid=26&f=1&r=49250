--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e246a44ca1bb6a4019c830253eb24e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbc2516a22b1e79725bb3fdfe8bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a78889df26f129afd2b58d4cfc5fbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e823216679a8643919733d57f64134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29d67db538c0edcf214bf2229146fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547647068688b80deab733720e1039ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f8dd758a7827830011ca7d91ce8c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030447909e003a27b1aaf713934759788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a65bde6a9f3df011252420970ed4a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14eb94bed240ed775ba78177708c5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4c9f8d499a608cc41af36e494679a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5c1fade27b1cf6d1a6477127b0e0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f98a850dfd4c4a8b9b936f2cff0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7990d71a37f73d891d29a9b8c9e5bc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e42c8ad429d706dbbaea0aabd463715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8414d8004b678f58d3b58fea09dcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10e9f07a7c633c0a0fb3f7d86d386f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bca519c37b566987f6825baaeb2d0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dbea46e7d02085818cf47658bc41e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed09bb7213e2ed161acec850f966720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f796903df7ef55af7cb003824d7e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233dd239d19aadc02b1f0491f012ff622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c344e5f91d4842c0694e37bd17c3b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5a88695e127320f83a068464a9bee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9de1abbf3ab92e0fc5f2c56093e2f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9144b3ec4537e11266a20ab2d8fb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91087e487b16704dcd801218d98e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777e518b92a580808009e95cd09147d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eb9012b057a1c2189534f02fe1b3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e018a29d331f2c2892b686c51b63630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9fba6e301e64815b9b98bcb77553f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2879bb0b8b347534708c06d290f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa67b6daefc39a98d5d79540462fc7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc27f82104f98d04688334206859d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133aeda6a736b68deb67c6a2c376b8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511a872994a619a551a0b2ff67b19036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220261dfbdf1545fe53999acac322efe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b8e139b38deaa7bc17232b808d14438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae1b69be17ed48934f16ad1e22975039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3dc031d37a718d05a072ee460ac6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325e56c7fb3185dd65bd52de1cee6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa8fa42e382b2aaca058d3873cf5ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe2f8228514995e16ca812fe3b169e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a544e30c60839b52a1db51f3deb771344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ccfd885882c2a711bf969f3f7103145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202f26438828517caf2be0aaa016dff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f208a7ad5fe09786888bbec0121f5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cd4841b0c6e1f2b4b1b4374e9870748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8abd8a4fb02a466f75adac5a263d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ccf6e98f85c39231b01c367a3551850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb369b8bf22f32736ca5cf6d9d25251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167999d832a0c3cf722c316d92a1f94052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0349663cef9a8af07821d68d86814553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53d435813fab6b5889de992b27a7c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a6b416d32dc3bd27f63b849d8cb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e82c465eb3e8310956768af11492e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e633b430d76784901a540c9acb6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cd73d81d2695fecf9a3e827eeba6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5aae9e2c571b1d1b2fc06cda8926e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d698f91cdd9eab8386f403a298d1e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34447eb4d411bfc75eaed5ea087b4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc42cd04e0ae2934baf867586a59dbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5785a176ec3781a464a6f3d2a4514363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740177edef35dc9d06eacb33f57ff3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7890b74fd9a76c4a5ec17ac67d0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db629d941498db55c5b706c3cd0be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043612c252decae76a3345b72c320e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e3b2a920210ef9c4ddf7f15180a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdf82d0f308bf8570878378498dfea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371c47c74e49d8d42c6da573a0460ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363b3006ecbda972c34f851d618a57d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42373c48cbe3ae5b8757022996945772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a636541caf8a4c69a8aa003b780773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3c6d8ab1c434367eeca0ba898fb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a666139b7b4c6f7fabb08f986140b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf0d281e0e0b409115509a82ee9b3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092297acb5b0fcc034eb5ee5cc8089377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550225e74c4d60a7276b7827c30ba2d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc341eb037518f42b4dc11595d749e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee019b12f8b4a7dc7ef2fdfa44f2cfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe6cf676dfcfbad82b1ecf908ec14881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82421a101d714e74c168ac929b2c9a2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4b0822ac409ebe73d57100d0dc5f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a5bc281b792946b9cabf21d73e32284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cfd3c775b9d9b0e650bd665c6642a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4c32c6713245149c4df2accec175c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2ba0fac2278d72f2197b8d7c2213287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d82a6566339d4e5a128016e79582a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036919a36416bef2e824b11b1b4da14889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1af63970b73940c4ce8cb95c3842190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cba0b58282c48890a331b77c33829891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7e6f9fca8bfd03cf06cc2c8aedb9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214beb5aa51778317bad20d0b62a4f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2d23ff6b35b4937ae924dfe9e4a6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6bc42e014a33af5795b20fb5b22df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ead1e4d36bed6a47189a1f67efa4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5309c2a059cf5495391be44cb45fec497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5adecf6d8707b104e95a4569aada998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7dc713b3aa45514419b4b1aa60a3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c3a320810f1268c1150d90c0b384100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e59e48339a5736b36977f0f7c26e3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b5597e4364e564546b77a94bfbb1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81be514def5c46bf38d734e2d7decbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54434e1653678f5b88d85c36f890569104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61549e3cb8136116f05f72d3c60e06ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df01dd4bea6f1d5ac9212767464511106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c280957043f9457f88c387f32e6467107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd3f85d40c35c78ff3e8c623e96a6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce031155b0d4553fc7b9c4c813ac21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c122c18763637631b636fee73263b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94bbd3e434ae718920ca5ce0bd8839111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeba02d4b9a0e5cc5bc47252d4739a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f433c48cce9679ad26a418963b12b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b35b2a61d8802799e1c7cbd04ff20c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fcf465f06f411f434e5c5fc348149115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec3e64ffaf3415e46b897cdff50da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab1c924b2c2d026e0ca96c83aa31c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d772a8d069aae687dbb4a7ed08329118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0531be2fe482e8b9d16972ffb3b256119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450d597be2c3c8a2c10fda4c0df6615120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86686faa268d1f57036278e353f484121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da6b8c3789fe99905838368fcb5e62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21c258b1562302fc5ff0923a7b51e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cc81a406c13e64613c242e4edccbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1937124d51f4402d7e95a4d7c4465f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab51fa632ff5cd6f0bcc0d875a3a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63cfaa1ffb4786c5d77939feb71252127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e371f8c08acdde6188865c0d940d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e64fbb72b0c9fabc1a47d46204fcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e218cc7fa783a69ea635236498380130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d341a6034261490431b2a5ba20b5761131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9c419344c16b13b9199ec70d3955132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0648094170bd12ebf5fe51f4bad207133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6b52ea4edab798209f13e6491d02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3453907b3c975aadac0ec58fafb3e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f8ee166110a7e476eab6c2ad25512136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f17f8508d347f3c64979d66c2c1ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e25a859b6362bb66d7ca2bc702a926138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81583b6fd6ef0ff587ba124bf9239bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffc981c9692816d260e2a2e338a850140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff06f19ae4ebac406e32440272cfea4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4212af7eecd15d950cb945cfeaeb94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b164c576ad2e0eba028a08f729792143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341eb2028edb538d850eab5ec0be0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05400c394ce192582c968653277930b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f0e3d034e0bb85982f55ad1d50e29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c271c2cf9aa0fe4ee33dd2f7f2938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b4b68a823758042b2c1fa09c8c6b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a9e02c8ea9fe485fceb9a93f46cb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ae638a1661f0d5caead703079267150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aecd85ecc821c350e3c30e19c593f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e18260d4db0dfec7ac0aef2e85c81c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd26626ba592017b6a64076710fdfa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e77c2c2e1c7054b517cd906a40f304154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc01598cee82cb7b8665bcbaba509155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c604aeae19ee0bcc14aed2e4bdc8db0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536d019022581474554268bdc1e03a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b139271e406b940db06a2d8b7621b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6ba2bea30f15a30f3b87b31f32a4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e1576c763435eca274063d436dea6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca520a3b0cad5a39d46ff9b4e83d591161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b17cbd6a7855e44a2f110ff402ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec277f0d3390ce4216f821568d342c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010be0a44a51de1026a590a61709c44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2c59c9031f9bb0a13b52e8d925d21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac7e4721e15fa2f88e55c214be52d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92167fb78ebda684270185accea18cf6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44c3c906e5370aab70702e46ba0e35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48725bda163aee7c1f77e7a8c5b3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8a26c63ad6fd1ed90b0b5ae4d37a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e302065cdab0df2120272542c3ad5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcbd096291abe8fe221158b0c67692172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2edda9bce269d004f6c874b8a14f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516197a7705c79759beba88df2dc22a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2929157ee8c3583c246d0b5cdc2c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69eafa63864dcae4987e084cc86890176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a35fa7b8bfed1557c11284b6a49d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f456fb9a041d7ee3f6ee6e12497d179178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb979d4ced0625e3e09659f39e4a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba75c1f1b78cb41b78189e17e68bc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d72447baf11a45f1080382150ae12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30a5baa9743364751de1949aef4468182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f308c08d8c822abf281e783d506d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b75ce3ea67b58d9c0a5d3c8e5546f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647ca00f88e5b33744a61d19a73e9763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df486203e871fd3f77e08acc5b89924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6af034ae7ef0d3016df287a5219bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670d90b29e1d8a8713b09e27a449576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69e47b4aa41a93e152373066c620827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57321f73505fa279d56aa51b16c0cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adefc6e32605d94070579692548cf809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca7ade04c3b75fd9de9fa0e5f8dd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8812785766100e98d419a43ed2ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a0e04f8662997d87170a20cc215db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550ad87b72bbe1268d4362760877d6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e4ad77aa7e4a859abac0579f45c2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcc4dd35b6e589960539b32fa9232c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439cb2c34687474c47c8ae4e23bb27716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7f94e07f576b4f8d8e627f9a6af9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e8306e59dff63a047c5930b5f57218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963b8630e35a92155445fb3aee6610219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f470a7142881898f942d2952f0c2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10017bd05b172087e6209ec5b2cc7db421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15022ccacee20a9bcad06b24ec84e2a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15487750f05d8b70251d06a052656023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf619bdf5a92d4d088f713b09893ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bb4d5e7b189fcdfce706f8754edd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8f4e71099b77723de490f9c7086e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c319ea493384c63bf48efc02ea6f6a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db58e88e0baf7d294ab03b1f4b2008928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac529a25fbf024bebf83f05ab054a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b412047dddfeb07a26cab6e8e8e76fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d719999e34234feee05d51c858e07931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50932266c28e4e5f46578159579bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a75e6389d3a27a1e9fa38332bb4c4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0527eba6e5bde575d23064305ff1ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca788b6a8b0a3c17e5d4370fd579f1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886af3436c13ce7de2dd1a16a01b4b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda2fc215603a5b44ea1c5629affcfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee19581e0c4f3f7b358dfc3786214b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6944a3e15a0734313a67384c3c00fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab352aeac370d00ce3bfae9a7b67ce4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cdde7581f0775a8d9fd8b80e7198941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d112d2ff6065b93490f07d9c26cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb06645de695769554f02deb61a1c4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba7f30fbc038d497cd89a9073be1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e51bd39c37f93b475bf88aff97a0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ce18c24f7ab353eb4b3fc0073d02346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685ac75c5a26de4476c5dc3c2d4f2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b408df80745da82eecb1a98871ea33148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c6013b8444e81e8fb8372ecab774e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb7ee2e76e85f1f04067df5069e0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae9ff9f82aaa850f36c172df8efbf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8698bbe773127f2d95de779feca11fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108f5d7564cac7fb4c2e53e08fbbf6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e95d744ac135285beda347257bd18c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4838fda5a9a6a92a15bf8bea7a6da755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1322f74d27d3da3a3326da55749abc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9a7f25c35c35a335556a863d723057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39447d3dbfb1bbd2a308d89eb348441f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda9df95f25711fc340c68837d398e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0231a0583ddba6df2891fa7dbd57e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b28cb81acba126b766302bd8fd68dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff398afa34514f8538ed8b5181a70162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157675d5400cff21a42e2b9a1cae0c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ffafd6ad98f285542b926ba46f8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a06f60dd6b64034068d399baf9e2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d397390cf735ed4452fafa9103d99166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8f0976e022a576634c6ec33706f0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7f93a3aa8e2144305ab57a541f5b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e2a46f0fb9702ae013706dbb19ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692249f8117aa7802fceb7edae403c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a8f902f2148b6cc404a654633958c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355bbd53ed4e03f53e0073ffeef443072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78aedded0a3abb5d3e2c05cfed719f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d88dd0d6d6deffa6402394216868ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be29dbb6057b665d4f309d2a394f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac8df39a27ceff9f99c3ec8180f3d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69e9ec518a82f76e4fe182f839e14c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef949d7a0f4ba14bbeae71f6f1e5a8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7ec80f9812732f5907d6bf7bd0f5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4bd70682971fab27b40ed5705bf5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e1356df039581f70d07c6effad4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0afa089510596835657d47b8efacc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353755ef04bde0a85a2a4c92f2aa0e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8146af8025ddd6be83fa6dcc0a83384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76827506bec53c9343fedb49e121094785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a46b45abcf4c2778c651371741f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14470a7b17a4e25a91510a56b0ce4a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dde398d2c84f76e4373b8495fc316588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e9d70de6656d39f96167195eeab189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b51533198ccaa965cec3420b45d3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2e7f9c9b88194518e1c6b4f30506891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b21b768c4364d01d7e974bdefcaf992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96167f66508644bffec4e50d8e9e78093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390a7708110c3049a24e6593c1ec33694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82394c9bbe1db61c052c547312ec58795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde1bf3e784d05793e493e22bf9eefe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecfe6762b39d00c1a17378b995d53497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55a92bf2b06b465924f239a35184cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e9d198515bafc2b1294445678af0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd12dc42e7745f8c8203c6e55b17e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17653b0690c813da1f4633ad097064101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf50662d106c74cbc6ed89ecef3836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb4f1a6dddbaec452ebe0d1981580103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67b7506d44b23d66b4a9caf14fbc5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207e4211318fecf1b2da22ac64fcb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbced09b682705e0a90a8d8b4108456106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94faa9da236a700c0e44428c2083d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d49817a5794b24e4a5728adea663108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2570b27fabd30d95994cb78eee9ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f19c731598183650fd9f46821d664f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782689c19fb5b57899433cc15861169111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e4a8bde943708c0d548aceffcc42d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf3ac5828e47da4eb570dfcd1c1943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2fe46d89f6b6054884d9e9712fd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed446f30b54b97b2e515eb025f69f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c969186182373e35cf620687bbc4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd955f6172497f7afe6ca95502140a2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa41943933e3e7cc6950816aa8ec16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546abb0d9dff9b7a0ca325afe285cd9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0896ed5e2b2ecd3cf06e5a5757f46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be3a4c30476a6f01df9b0916008ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702455431a13d39f3394027e2d206584122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaccfd2117c54c4897249f0b9c8b646123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12f7a1f14e8565ef50180f312f85dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835fde04fc6b9e09a2ccea6fa6f57cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a35795a26e7547ae8f2675a3043d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9aa8640d947de16ff2dd46829d4b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef02104afdd36a0528b044b12a5d92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7dff9316c8d82ce8f736732f1e42c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957fea24c435f35ec6d2c3298249f41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6cffe0672acc53947e2d20656fc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e624364af832621c69b282b455d08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e6fed444d3a4dc82ee1a20de01e97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438dc173cdec177e371c3ca4125566e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4c4f61c3abb5414d33cb2cd816e32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff7da78726232ec5d748736571e1ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84437dbf9bbb4c577abf7f8474ebd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5da00426b7dc1ffedb7419813678b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d0386bd50f66d979498608a3d97d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72dbaa2c76b00d651270a202e8aa69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faef1d7c3fba40b1d5570b19f21f48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66c855880f9896dcc0342544b5b9f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b5b857511e9aa7e493dd058ab6991143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4706f5cecf4bf83eb2a341c16b989144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7465dab1e3e067e1e990c0b8edadc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b363cd769a8a5f0568bc528604ac5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f5443fa6ee11fc6bf2b1a2e3b6639147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06afebe2fb3ca5cd78416969eb9d25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a9759218db8feaeffed057e0fafa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd541fb60c9becf6051c07b7c5af5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847551eaaa1f45918dc9df255c6adc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f916701e501d7879a82bebcd3e29dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab5b071568dd805801df4f6a78e2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293f9b76e806a56db54e9530b7da688154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeedd6ea999255cd01e68566c4bc477155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a1d919c23d384152b6343bc7097fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4593dfc8ca3b4d47a65886fc3303fcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddac1fe43ac398d301fdb21941b27a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84848e91a8df8d1be3defaf97d0883159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e9c3fed330752be8c22d8f428990160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b4202363b67374ca42a85a7b36e98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d344d3df64c2d9d953a6a6d15feb3d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36765094eb3a6ae8ff3a52df0f9b8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15649e4856bd12cbe68a43bc80e4c533164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30b3eda55207d75c78e66b9f7c8e07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f40996664eea419ac79b25c714f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b110f9dac765a52b1850b369c9729d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e61964c2458120520463a25ae6a3f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f09ddc720aadca20656a89c5be2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ed2d1adfa5b9218398d21d2c61e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10c97e1fb4378426ca2432885221c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da91c02d1dedbbaa8c19544cb0a9cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0816e21daf9e8fd1c5afbc49bf1c63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2cca0b8a5c24418cb8b6b3bf05b8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>