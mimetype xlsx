--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d690cb26887a7a041bfad6a2f10571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dd2455bbd6fa376e8d02340995db42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94d19380ea0b729cfcee25db4e52403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a306bc7137c7203a08e6c0a9b457d3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191761ebb88e14f95d0483917cb8cc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e1826af31c5a828ee235af0e8bda56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e67b08c376852d4042362fc421ba07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf271eaa6dc62685019a77dad25986b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bb8cd951460b129abd2db0360046d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3153bb45b92d83319ecee8e96889a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50e7716d1e30012eea73205d2f440111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338d3c3251b427aa35637e771fc1e7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a797421648a942d8eb57485bcf0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0b2c7bf412e8f41e7e9ec1123aa8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db06ab2296adfd6af1336236727fdd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7041ec18ec394807a29bdcd8b05b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb13817e7b1203a2ac2da645d51b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c885c31a1fc718ad9cb54816a91018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeab91e2e9374bcf58ead68e2e35fdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838f6c26ebfc5d72228b200ef5f27a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3002b4c6eda727c2a6928d91f982c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2098e96bf71bb0be9cf86dda5b4f9e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8f5b340492292ea553fa79deb8f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3cfe489526a916e1f692d709cc1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b762c58d4177b0fa16b4746480d29725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c380ef97bef31e2594d046227705f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a2f82af9e3befd068f360c0f7b4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a1dfec1f55c596192943f19eab70728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860a09577a9cbbbf64b1553441e28d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a202b7fc68b281383993e5b4e9553bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0ee155d6f4aa98f4f86c186ab8aca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2765e3a60f7190d91f8219452ec3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2525531968ffab5e03b55a630dec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfcd71a67efdad294b7ed45cf8053a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c04e1da37e75007d35bfc9470e68635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a6fb97170f0a2a00b18f66209d3eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cd5ab00a824726c1516380df1495a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d950ca0efbdf383b404facf79aca7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ab67e92f81386200e6bf604678f7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3146635d4d0bd4f0d8897ac6e647940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df232e1a401b500c7621acc15873108441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbdd811ff7905385de78557133a30f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9711809def9eee5865486cd1c02a2b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f792088535be9401ca002b337ecbef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d8f5b0612c4ec45612189f2bab1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aca6fa6a28ce789acbb95f24dce7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa866d29da479e58ddc22cb5f0413947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424b0179dfdcc645512357ea5e0fb4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ad4fbd3ac30b657d8cfe0a613d8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00229dbe2d59438a5f41d8d2de92e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55bef78ed2db21d4bcd1d2094a3bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d19281e753e8bd93fccc15c15d83b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a1b939533b0a886ee01ca5309406c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19817e5588ef91de42180cbf2c170c8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cd8b9d829f961238995c6b8b5200d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be8fc6f7f5e2e9de48d4aa87ff3d3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4354702000392c9f10c3b3f09a0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed70ca3c2d817f88240d54fd7d55aa858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f417c1b7d2a3ca3f909b7523f76f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9cd5265dfd0c793b9730ecaaec58f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6884568a9e4ad0e084ef880b4ecb6ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c926aecf5b2de66741383e37caac25362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b39914aa557d3396b7a23fe02d5bd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356a2c81d1c5cc2a13b04511eb4c0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3ef10b6f784ec5001fa06f4b2be6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859400c92a40a7ffdbd8f389d9db918a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964e08091b7a5323eff2ff9d727489f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f61691ac7c8c1265487e5d592c83fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b0373dcf587d070e25f7ef59ca5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665756ddf94f0e7a2b5a02689175206070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30195e6a0987ab774ad4709107b234f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680997b5f5ef668cb8f8423dbb45ff672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcabe641bb5c6b46c05ba4c384f3edb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951984d7fe8cb7b6c27958630a742cb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c85401edda3e136f6d15cc2fefafe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ceb1dad8a94a3a17256964a8e53e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8482bed69867eb97b0e4cd9b1d9fe1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f916de3c513c0cf69e637ad0fd6381578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c244dc9c1bd4ef1481cb18fcb512679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16110d6f33e98bed38234a3b67090c9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ff05022bc380a990c19f45c29b1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882da0ba6f5b33ce327bcb34f296c3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213ecf27c62b6cd0fdbef13ca6e6bfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def50c13743cb533e34a0e9c70d374a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd21ee874569ef1e9d3cf2f09594a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864f1ab33192a1b0172bd82b3c3bac186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4948fce30ba4ce796904cb750763a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f471aefe65b1669e4d1db2ef399ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd63f137270d46afb4c84f3c544b73c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f643a4460c024dca99027f23f1ba3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b254f704b49c207649f21f496b1890191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a7531a4e2af805beec4c9da826c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448e366179016aa72ef888db83eaf4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc7d666a54b3caa66be4c94489609194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd2a14d58e15cbf3f7970d1e7175ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7792890062a9de90752ea0d9fe8ccd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c502f389f42238e61fc26e976a153497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dce03046acd8ea2aa6cbdb65f7d0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8adbccf02362a69b68bb0cbdd737e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d1a1d62b320c1a781de7827f6967100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deeed7b875adf0f40e9bdf383a2e3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bb7e3a2503453fde4e97b8501b5e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594e8bd7624496191a50525977ea439103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717d1dc2ba805e4b140f7000ee9d69a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f8b419126dbacdd75845070cc43e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63376173a3dac8380348fc179547a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86617f6d280fc8bb2cba0695acf574107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b293c8308b2a49535b712abaf396b8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ee35e0e3cca17cc168673f99c8128109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf76af9071b057decc6f508f14f6c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c0280632419a7b0ca69db9a3e0f3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94255a574bcc6e5f6be47c8a4091fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd10d0f3874e8dade31944fa89142113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e913a70a58c6877ca713a5818a6085114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23484d25c7cc8c2eebb6f3327bf83e77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227609341a42c104c40938f22a445f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226b8a1f16a313abcaf23cc24f2500117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3025912b771e84784ebc571185c22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f94104a6b5106e09de6a07d3bbd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f017c3fa90273b2b49a98f18bc0d15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b124f2b42de44da389e46a78514888b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5d5ca9bb2469bc65a5bf7d1302d4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe91d47bcb194b2846eea86e0045ac9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680fd4f88bdc8751f9da81d15e65a90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0e80844e9a57ab37cc5cf93cc5728125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575081cf7e8a30757df1da7124dfa008126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171044c073ef99a411012d14c6cc9cd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72b5f40879cbfb9e9abcee16faade2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c811b9bdc3693904822698d1d4330af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664e9d62ea543cd3df80210a036a637130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe04b0cc37d2c94defd01c5d95396e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d33902fe675894e59b9154540cc12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a528fd45ed06d5d4b51fdbbe33a62d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1fefc7f336d2b318cecb57bc48d2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16b1a22c6a120f163a324524b0bef3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d692f6dae55f164cd4996d750e058b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f99e26fb615599e61e568a670daa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e9ac8082bd6cfd7213b86cf5ebc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085328a475464a9bd3bbd988a51a1156139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d33d9ce70d67a79198b87c2cbeb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb8631c1de42200ddf66a87858df82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157632cfdbf34c6f67e8e7414c106e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a28821b86e43718e8acb0788213cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274bf65ee83e8f3bb3b71718ee719d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618fc737fcafb7cb3620763e3fe05c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed18159f6e3a9023aa5f841b180efd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc3ddb4966ce9e957e9b12a96dbe4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae359f38932913702b316abb6d1a55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e45c20edb72578ef0a4102f9bf1b64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940445b4f1f23d2916325701a90cdd5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e773bae38fb43201dccd0c44da68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf833c47814116d9f1abcd01fa30583152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ad5591bbfbe03e39292539cb6a148153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5339eb87d133e6b036a1c80b88d5eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4324bf58898c8151530208973d2ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fe327d700bd14e7bd29f4e0d20e75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41557932a121c56e7b10435976361157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859067e1be7f8032007686c4af8e850c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9a91bfb58c481d28e7446b0042529159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdee30379bf84e3883baecc0872ace160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039b001b3a26092f3e19a5429c6f5dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc56788a554d821df8d4cb80a66fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80911737321e56cb24a42da3c0cbba73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446933f2fd63d8e4197ed69a9d7704164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddffeb70d08374f2eeeb923555a843165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31671832fa8f67139930b3004a0269166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da4befb854b2f425a2542b218344a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd42d53af0f781352271f3f1db0a8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946af939ff3e7d735ad986b33ba9c84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36c74194f0ff623b80e25d7f4f2416170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09523dc4a91e8126bd3ab21748481e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b549395b01b15339e735fb0d861b36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821fb08e05dec4ac1ea774782e59da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b94e961be21adf2f71b8c4aa991daf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79191805c6065d72ee31742a841c436175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb07fb27ab25d0311b423656ecbd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4394cb1e55d33fea41c4bac4e2390177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb8bc847178e080925df8bf49e153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841220d0f10e1fc9a45a2fa11e5800e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180d81edaa0c044364eaf447153cc67180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952b11783b89e3fbf65c4edf39203291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cbbf78f120092ca92c7d052dcea182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c08e5bcc1bfea8690a3b4e483affc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892094c49c6d5c6bee963dd571e77454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad1888f6695f62a183481e386b601d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb4538e27ec826a1f6cacce6064c3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf25c90afded1b340177885b8dea9147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347a724a33d9f3003c6e7e47be4ec5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfcc06568550825b1ae099e71261b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b89bcc428237efa9a602f47e960e9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c3aa7d51a0e02b5eb96ad5f9006f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08915b37b3a76bfc4bc1e934575a2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b5889fe9cfc126d6e1bafa77f4f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db6a2b2089500bc470710d8fe7f6f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56441e7b3483e3894b7a060965165c3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95209df74322e0d54c40cc98899f775616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f98815f9de4229cd2b24a516e224a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed98ef91898f28bf4cfbbfbdd62f6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73669a6bec60333aa4bfb6915de82fb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420951933d24be4d861e9c29ba4644d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d96b322bacff5632ca8620782a61a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515264b3e269edab9786cd21396091922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa95ab09c24442954167ed52d4538e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7f83cc12e2388e7d36008cca1e94724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62da54d08b4e1602694dbd0f2a8d6ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376391c448c616682758216d5bc46226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2dd892cf4db7d904e98616b5961bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1914ef77d157f9926b748b1caa48ae828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712c29b06935ae4ecc20509a52230929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23a6a682b06023123fab2a341adc4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f6373c581b55a1bbc1683d6c2dcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7693102899c890aba8277cb03333c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e28d0f42d6827b88a269a40fb5d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631918d82129e76e338888fef222c3ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ae1b8b8082d5f308b68425370ea1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b63c23dd29ed58a9161c4fb50a41436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e08918c221fbfd8249187550a045437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aecf03198599f55b5b42bac868006d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77dbd880fea18ba3f281a3e620c3a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a615d81907d953b95ecb3fd366e74340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eadd93925ea94eff219d62cfdfc6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb082782748f87c7c944dbfae9f7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e46f68310bd6144308b26edc41d61f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f5ff4b226f3fa938c9a31594710044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462befd7586e9666aa601889b58b03545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8b9c649ea64c2468951c155c455f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9580e8bab06d806b530bf54a52c9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20480d405e8639021c282d8e5e88a84648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf194f2d4bcf4cf5a7202ff9d8eb93cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e989370853ac4b35705c91059e0d1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b872fb93cbe9a6d615f122f7b888a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97728106ce507d0761b00ced7a860dae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc04d04b60dd129194dbec12c040c1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b28d1445e41526284bd693d725bc0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab445e4805d86fbe8544d8ebee3bb4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5418a91d0a9586982b4389eb4adb24556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fcea1b3a7856684abd2f810f7eba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66d1debb86bb45681a10163bfdecb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316b96acb2d32969fceecab250f677359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911527003a41052e13debfb08fb417760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4dde3a98786e6c4b29ae0307c4ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c906911968e1addd66e219a7407d6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a2cb1f4db747ac1607ea979add3f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba262290929d3b756d5469541fca32364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab744e2bfb674261250bd1e26681c3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46745131303e9c5149d4e69e9db9d42166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bea12405b69a282ecfaff765893b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59befb58aade415c269cf51ff9d856f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668abaf2aefec74fbde7ae8e70d9c1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc0caaa396f540dc8038aa247c1c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939b6398e2a24d170c4cd975b3d1bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85666f8abbf85a1a76ca886b8a0301af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405e9cfb7d54c73e1430b75aab105f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419769da49932a56b51355edff944aa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c4699cc93b6c38cc41d0035da2c7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d65daad4e715dccbc607f2dc6fc3ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b25451b39a22b81840ca3028c9fdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b04be63aacc96fa6edd143e3043e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bfd23433ccde9fd1c30272332426579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf316372b84015795f34add6f0cd145180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465368074a7cd6eda83d7710918da2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405307fa988ee0adc0f093ecfcba5ff182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6834420dab8891a6871523660f282683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f4b5dba6660890485734f3f94bb5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fedee47f7b325e7f85b236bbc3638d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a910a96688a38c95434884b0833bf4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b1c651249a4e966b98ac28d4164c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e04751a59ba3e1665857d686a1124188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989659b54b3eb598597557e7b7d64d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa758e82cacfd3855ffb5516b27075290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47f29217f4e5218921181baf36b4a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa2f8f2fcf79b2080d4c475da1ee2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15f95e64e2930781a504f4909c45c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d8e779907e77ad113e3da370c1ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26739114db981941b77a0ac9a6bd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91489f8e1593eb769abe289fb9e69096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdd5f0b3c533470603e52ff8f3621497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f195378bdc885eece0ecc38c46aa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a461dce8636a600b62c33cd9b206ce199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20daed655751185bb238fc6b6294c1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4695529767bc63a043a1823230063101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b71de6e31498e7b7a26911c336cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcd68cbdc34fd692549618298c04a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499a232c195de5e7a7065386c9db5f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bbb3fd5c3d6d58ae2e0f7f68e97d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04bba9062bd06bc57e1d01be346684106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2e89de0d22898e1af5007286625d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa667a39351323a5ca9bd3ecbee52fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e311b7f8b647409187d09cf5435c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b87866567625bd28a4523bff424259110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bebc633b32010648d08e334ee38f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6556dbae8025f67e9cd3f24f8cce7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820f529cc04ce970c856b9205538b45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f7fd819a8031a70e96137005a7014114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfca65e7722411570c6de63b9abb43e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddefd276548dbc43a199e70ef293f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c397459d9090222120dd4720de5ab8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6615be52d0be9e0b35ec51176820118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1aa87c07ee334f2198a86734138b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40e0f7d358d2d9dfd1215d244315a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9759bfc4a9df6cd1610f3b5804b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b444f2c50464e5a300615685e6d81ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d9e1221e8d52bf137c3a267f2c449123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378805ca652c7d2a1155815ca666ac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c81c1002350d9c0cb4b24febb395a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35fc963cbb1207d6c0fa5123c2ed63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb830b92a32c1f4b1710f96946179696127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c89ac97b7386d2c38f9762d840060e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c24802b605f9a206f3b64353321c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede27f018fcc5488fffe785a9711dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6523c9637baf411126ba738336eb9c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37f5151e2c99a9c148f05875f577ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda3ed33adf04bc497339be384854c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df2eca72687bdcf7c2ca2e02b3d0c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85177e91fee5037cc3c5c8f4047d0a39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d6a9ce26ab68bbd36a35c5d40fe3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809174ecd134b9a88af293c3c73d539137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498a7df922464e97aba70e0389aaa38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0277b61d750dfa9f35e3d767ff5416139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58054b70103c152ece64950eff385af4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b76aee0e9d597e57c8bfa3b5404b87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78996832426916f4c9f9d88ea3d53e41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a271450f04d4d6f03cb416b1bfbe2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581035c438f758fdeb9abc89532fd735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f328e54c344f1cefb80afcf64003d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b76178f7a50d03f29a2be8e52608146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dbc735f5536365c89a9d7cfe3b435147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ed82345087ff95d0721a0f1ab2c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d021715ea75c4d01c3d07f5bc50bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5b5617bb13028a79e921091d2754e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38560a0e20dde1c128e4bfc2b7217eb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8e11cd76dfc1d998ecb2bec57ff5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd7b3ddb1f08818210f8296d1ad367153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095bd97543849cbbc699531dc37c0e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5becc6cb6578b7cd0fd3e40dc470309155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b259c4f1063b9bd330ecc6d27df20e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5e34f466d656971ff36afb931eaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782009e4a9f87e35c3f62414f0408e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50e14547c93e6da5a76ca0d4fb0047159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec690541c79041b7665be9775bd6cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa3e1df5835724b5c5bdb5b1342776161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b3e3877cebb030bc72959963813a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec377497e55a465a67bd9d6c54243bae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b065b9edab2c511496c609a0116a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aa4963cec2f89b12ea955b5725c58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0bdd3cb2266047f168c0e3d0a3f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896f6de725235ac2de13a4c7aca6c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88480247a9d34f6c7dbaa482227d3916168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7012c90dfbe68660e74033b4aca41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ccb7ef8ba39868bae28737eda3e42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c7d3b7f884b3861c79aed7f62ae51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699500a2371005fdcd0da1129eff6df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c5cd502901427c2d95cc1b2255fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69fe1d80b5d7e6138820066bb25966174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>