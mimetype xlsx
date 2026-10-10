--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b77d4ba1bf449d9709fbf2d24f261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c44b8d9e0cadc9c6392b7162d3a852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4c250748adc83179065c22e4feb4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c69152d914e2dea5ca16c5fae26f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cafc932247cbdd571cad9922ca02315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641386a9cfbf1843283fe7a28fe929986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7f1f96b9a3375f639f68dc1809f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e50390f3db06ef3d52763b6b684ef88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45accb36c54259e2435794a0119439369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6804e5e5be9f18c11ccca6e7056bb5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4be62982543afd6709eb7ae2f51bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a56a45b79cb29a0da8e901c320f3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b69dffedb1efddf239ae47ee50a77013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89cf9d9a6a8aa03edd1b7fd78e4b7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bcce9c4d822c76bdc6dca77d675e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369a0c75d7dcdd0a2b659a7994d35f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab74a078ea9d66277c20e74f69368d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa744a43d49ca8ea3e7933ac6965ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61bc42a63887709ec4fe11898db14119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e872e7717477ec8ed5da84d82f1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8364b52ca053b60ef5ffa4102b67221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f507a8c9db088e5685b58b039228f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d9add17f64b3c1361c8f4b4c2b4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddeab6f7c651f66e93c10d0e62c4d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b76bc84fbf78df9f8abeab937192825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d27710c53be5002b3171a7ee5b6bdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a7283affacc8a30c2427f54eb0ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d470dd77e983db1ea09b64e83a9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996641f7a76f80042adc6975a540222c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db875be818a8cdb4d29ac6e381d735fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f1a8fe1dcf5cdb40dcc8f005e304b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecefed32f501c9279905bce6c9696232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fa3a42b585b77d8846b74b9df59a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9ce5443c0e51605ac77cc392864e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecef7c7a930f481f0c87867e220db435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fd452ed049133e37992c14752f2fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2335304e6e6e742a7195d119af7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd2ca73125633019646064855a02ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb3c3825360c2c439a6998eeef7be939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0f6fc1b14e74cb43c3654ed00713740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5ce62f42eda3ef9f8d8205776fcd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f7834c0e1258ab18e2057c92410f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc8e2a505e9ee17cbc86b7f6b3cd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b962bdf30038ffcf6b2f5dcc99f0c1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e648aad1594ee0de537dd630e260545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb5b4832586c687f3127ea8acc09ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97053b651d8f2f083d8b086b9f0a9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac14a40af4d9c15547dc82aedfd64448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2013a1d855e6db0f240e217e63d07de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e2faa4fc82aa15ee4134c4d6f11f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b7a141916ad8e46087b9ce58cf16151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ebbc079964715915dc949dae29b7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a1db7e37ea88992f15caaa1136f8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65468f053932ab628ac2c30ab4404b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b224d15cb9a6c48604e48195e0b628e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274274ca8f46c6e91df4c6281a3a437f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17874c5aedb4c7951ec863ae173a5e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefe94a9eb6f249977678e1e823726a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef4c73f5a106d70bd3a11539814e3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b10f19ff6d08a14b24bab4a20cd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ed87099116ca6fa90aaee21e724361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daab2b7f66cf4e9459822985f1b235c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d7a53cc023b91cd8ff9a106000bff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b4d65789c0925dc8700a7a08747764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde1e5e0b95e160f00ab6b4f67c01b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ad100bf176715e5bca10bc08756866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796751c51aa2bdd7dfb53556604b043467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ffcfb35f6febfcbbff8c0efc4cbc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabc12a2ea4df72454fe7b11c6101e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff628c8c7b6a5221de5cd46d6e666b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bc4b23697d35c6f9bbc4f82f1414671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedbe61163675bc6247e795d551663572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01986f36d8a8e157d5d04a9af5368373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d73992bb5ae12eb95239cd1e3a8f3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db5004f1025517adf6b798d5d894175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a69da269dd23dd86296de5d1bc69276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd4e8747917453877b8446d327c5f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d93e0266be5810eaf1a2b46cf36f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd6eef3b9af148d7f18d56f7da5da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b30648ff993e39f1fd1b0aabfd1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afcf2404b96baca6909be23406b1d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ac13a55cc1bd4f91124c5768d79bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a1a040f97fcde2d62fb8aa1e5d7cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd81936c71693018d35b9cab201bc4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa64bde35cce99cf201cae2c3f3120885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67314b75cf2040991213eac8828ac7a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08886f77e545197b26d34baf5f17a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c872aced39dd1815093170ef99a76cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f30b0c6028cefe8dad150b95874589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909384b755eae1a91793fd456df60b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65b0f56ff4dbbc5b7d9e24eaedf23091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96835a5d99e296f106dda3bf99a37192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3d7ca482e513ff8eb83ec7982506593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea0460da7b5fc711d2ee58f3764a7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7ef2958e0c247e61a5ac6397f306b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e38e57939d43b0adba2a5a6bdbc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52effbbf957a6ef1e2283a10b161fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993f7136536cad6b4416d902f84c64f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c4e83b6b752850f2bc6bf3141033999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd8602633464df454858bc4f2a71e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e84e3c87d9e7cc62e1d9262743ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0308cf90a2cf9c7c7a33813dadecf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5d3789c66aef89fec5acf03a3c576103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7752b0f24b32a658e1bdf9787768c06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b452bfcba26e83570fdc294ea51c95a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8ed346f25b1707b694b2db0b4b7db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c5586203368da4a79a2ac7bfcc7cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a251be82a944e81e2ab57bc53c793108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9f8195950a68c9c8d98901d42c15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8126245fcbd79acf2dc437e5c315f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7977a600a8acaa51e346cb30bd33b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0448c9b51b17bdfe0e7d900aa0ef2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80449422b596f145b2eec28de440c89f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9c25ea961c61fc569b67137bbf692114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d956f914219abdc526d856ee0026bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79fe19c8636c8627585de708980d65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25636b07baa8c75f2d92e3f67ae91e09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8405ac1d7d3f1155f7296de84ef84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48093cb7d135ecaa200201c6e208b332119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe55b2b334716374b2564cb525dfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa90254182f54ba05b12cf0086c243c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ffdb8089d21c809ad0fed9da0746122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327753c73f086ed530e7d5c2d0548ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eede04bcfd6631c3573dded46daba65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477280d7c24a082c3d5811b4bbd10686125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9d2fa7fb4386032f63fea7c4d96eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c3883790d9d7d913481cefe38a736127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873a604bb1e5e8b2ec2b524a5c0c880128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acbd463ab95faa3297414f1231c0a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8899dfdcd4c589aa697a063efcb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4700810c260ce45a84eb6cf31378ea1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb066ea5d4b67421b331a3e4526594132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc33f22c1d52abc948863977fb9f68d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349a8fba8674d725fd9df64cda136c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe44442dc023af53934aaad9e4508b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089c951275d3cc0948f4c87be2edae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd8b66651fd351d9ad37107d93b7b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f9c4fc55e97b3f2c1db2bdb29baaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9684c674e5ad7b077488a77db30e099139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c804221ce3ba976fb814639b59cb36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492dd48fa2869e47807bcf4d9d9b8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f3034dffb1a6167f0770c459064bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29ae51b05e3fdacb5f90fe201003ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1073160de15c08f7580e8b96f069144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce95b4fceb12947ab99142b5be3565145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1d084c30059d5ed6a79b473169e31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92642b0b83e1c25467b9c22f8918517b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8181a194d7f31458617b068329023148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbc55249e912d5f80f2e20c809ee14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aed96627abde3b1f678e136ca0972150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194f7dce92473b73842902af2500bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec9fb11a534875b9ddbab713ef2b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da04e801280b1cf479f0501ee74f3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcc4b839be84652ba5488de9e2f036154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ad689aac96905fb37ffea4e4b27c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130689a539e21de2aa58b90f42eb64ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5af8329a51247b8bc63228c2d0993157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecceac71d4544a8e246f9ebe46abea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bf71633c15882710051e368c6cf98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d69301274516d7da442f2af30cffc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e2fb89eff09234e61db42d9587cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea2a80b60ab77e47fd6a025731a6aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d149549a2b10facc0cc5207c1eb7f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37ea732737f57e3d69d2d261bc1c44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8de61e92ba276a7bb337ee3c2d5fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0bc075ca21fa8b954284a12a8cce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7584d03147f89a6a7a1a24aa7529e43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b77a43be819f6d9c0c9998b2c306f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab549eab6d7e295029ab6dbf769a41d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9cb890f5e1af22df0dac088b7ad4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9362e67fb4f1864c05283455bf237b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ab613c850cbe0de7676309bf6238172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a09b0d28876b92da441dfe6612b01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8c1b32599b58095fb533c4b87b975174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1d3a934f0ccc62758d756514e908d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b65866c1836636cfcba9de1598949f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5995af7797a8c903d5c468dcd2f6ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9777e0c423ca9940ba7f6065be2759178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b755f5e006f3a06981d0f0b96494b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedd451a1c9358485d75dbaacab17de180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8341ee1fac388c1d0910d5f6d7698451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a39af44c16b4317d40a43ac5e6b0142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320a006cf6e81d41ed78f00e830aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef42743010f4acb7f1f6be9e4881f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad459a4c9cfe43db238fca223474fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652935a3908edb23ddc50d4e73ff6576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ce31006081a59a41ef5d40790a6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123df8927a49aed7d86895fb17821d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f3843da8e74c025adf484578919319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ef5fec65850a622d87f2ba545bac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c0cb13320870400b6637c3d4a39fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78dc5ba36cd879a45bb8715792adba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ddf4f266e1856d5052c73450981d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed17f20ee60698b67e60a2aed4deae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf01fee9e308cb6fae9d3e4f449d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760814aa48049cce6f8009e996ba5c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb7abb400f6257298c1bf141f347217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0457ad9cad278b280a87eea52b6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f76ff4555f8b1feb5d72a849ebca419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a578296a858e964eafdf8897dcd9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cfc5a265212abeae6fb24491ed1fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626529dce4e17c8493375ce92d0a58bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f017311e8d6aae270dc8626d155e8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e3940f6ad84732a5873c637b4943824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312b4956131ce42bc5ce2ab2013eb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e3e3f6cc78a632efca4890332f6e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea1c0482118ca1851d2f82417f26027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2c91dcebca806b4442c648826a21828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037982a5e62bc0d61bfd289f6772706f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20587101aafe2402101460b15578b09f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b9d9344447879e0892711c3b8b89b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd46a3b1f2acffd9f67f8c32f03c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30b9aeff835ea249311aa71557867833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e552ae41da05cbfcfb8c8b54c8efe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49927b3f8cee3cab38f14ff0700cec9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba025851c743d57cce1d4396f5df84736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0d71bf8ad74d1f52b6c5eac84e73937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce1c8eb1b8eedd51efb737fbfb4fb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad778fc8a10f0104f53a4ad26336ec3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127c114c20ec84f1808ddb884c9bc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05856d30e277d8d38b3b07969a52f53541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d2eafc4db28a4151ffe269151cc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76794cdb92c69fe8ac9e28be5fef7e9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df24daf6934aaa8fedc8dfd6c371d2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e2c71877b1022876d46f20399bad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975cdd1b1785e3d22167d08a53978aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea780b1fd665550f4e531c32ace670947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590faf4fce9236b13d8cc8c04465478548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08433f0d99558c1041e6226659234a6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14608de2e9ab7fdf402754a059acf5a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506dc53469d07aff071088279dc815d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe930a3b266a101d39127d4d9c22b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aa7e57d71e036223262f08fcfef5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78837d9fd7a5ea32ea04be75f94541f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2701ad270f12c34d9cb3eacebbe02bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849bc936246a15e098a5a826e6f369956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4d5ea1e09913a1eb3309de171ae6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76178ffda7574669614c21204c2984458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce363244f12855ed40897bae3a0dc24b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9868bb7f5d8d0d545972cf667ff2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c04c0d016d0faa6247df01e81de4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e1e1af8bf1d725b1d2d348a1e456662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47ca58b6e7992874a46d740578e6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad64ce0ff0aee1068a162aa54e3a1eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf78fb0dedee4dbeba5d0d75de94865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10676fd91d95c9a644ea4361b690d00266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc093d9c619000727f9174dd1708f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f28bd2cc911a043f22cd51ae5106a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa3bd9d1da7b751022fd8f6a17312a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b785bd09960303516ff53595889cbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f3e3bae22006fabbef80d42d4f2b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b1683b868486e4285bb4d1ab6f5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b231ca8bcd22d41c007a135c59a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3296af1c1f818d783d6f9e3e61c8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897bdb02acd6f04507842c86e88cc4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deaed017c686312bf64f14af9dee0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0dedfabd4cde152a054f158eb0f5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b74eedf35dc26931a2cd8af674143478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41f9b596f6ea15dd0fab7fd8fae4d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49181dd94047a66bc485ee9c414801a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801691e73fd6e58bb4888b187a3acd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4abc24e2fc2e6b4986fe75734534b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651764a98f615a1b0b00d7d844fe5b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f2785a7b8fed4912ee666ddd3c77184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f71eac59221d8378b688d5b883936f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d958cb4a99e98d23eef92f54ff89f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ee6da6771221e0b62ec8adaceca5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45b91571eb68539b14a9082b1d805688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f05c9e44093e6e3fbc39b0942b022d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae47ed4ed56959a605d64e676d88da390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194a8c34706d1b7e31d6a9898eeaa4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3903e28c19efd177c78c253ed9e64f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157300854b5a9db7a8525a1f1528677393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df37e50796b8e8869c991c8dffb48094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4e8aea93229239ab9439aa76812a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f03f0cd6c90d850d016989a2fc042a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9674b86e1026925d424e568bfc034e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e29db03252de1e1b79f3544a37e7f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5504e23ebaa7d0cf0c68acd27b7d3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b6bfe9bc70dff776eebd6c218bc27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efa2fc6fd475b4f6fd1a52622e7419101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2288187aed5571ada9caa7ea5eb899102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734fe1cf7cb4d68bb8f548de8791bc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7585c503d72341f7026bda76da3c80f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456fe2f0e7ed6eab9e17308b810d8da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aefe09b4adb275fd01ec760ce5a804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd37e0eae2cb51ad711e3fec91f9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3b61caa922f000a76a783a584f2d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64831ba48d8a67c946d8ef357c1d140b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335088c76d8fec08d8e297ca094bcad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc8d85702fdc9ac39b1c209b11fab9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fbb8753ff24ac1ae32532a25cd493112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80ccf37861816fa5b7a515d5b7eaee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f679a8d56c39b6f65584df46fb6c18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450935064a2b7014b9deafd9fb6df2c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cff8728c56024665be6ef96b5b5c7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd170302f06293b71018b2104149700117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb4f26c43a42a404174bd8602fc1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb02aeb3d820d81b361fb0220bbf5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2ef9b6e34a0a192862be79945b79b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42898af1e8ecde6d058a62df69c738e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e6e0d870789a10566d6ab6e30818f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025864ea5df6bea6f837bc3c3a94006123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ad1d998c555a92aa10965c9a0021124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debfab8a32c105f019e814cbc902b94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502c2c50a8a35054415e0e9cef01635126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37599ce32ff02940953fe4a9f7c32e75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b96c81e393c0f95280c6689f75c91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364a147cf68ac16e7dda41dce45117129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c53b01d114fbc0f384749d5b42e26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2ff50857c8826315713ebc5f3bbf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fce4c0338102f8b454db1f566772d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c1668f650c1993bbcb5b55e9510c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4f365ec6a163f46a6666c11d7aa3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff1d68ffec2b74fbba216275c5a5de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40387f7544b96a72b8fe6f6a3914714136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d2c3e58d982ea40de035af9c417c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd500ca4e235f9201f2608a4833898138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070485209370c421cf097dbfd36ccd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91daa3b15f41795f51ed8253e5e9f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ae7e03c1b3ba89b8ddf06463d4548141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06789f794029a35ff69623a24dcf01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcdc6d0d6484f79e71b9ee2e22d9ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64befc5b2b2a0a9b5590734194535ad9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f20f18f0c56541db100872703ad7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048092a4e1eeaa67c7836bc7a106a2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef4d6618e481853ea717e1ca1e11f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f848229cc95bde962cc2b8414f03a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b7cfd033eb25cdfc1b60fd4966416149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f1bd2c0f31e8e695e15dd13788738150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98c83560f9662ea0dbea7b310be07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c3eb666d9e100358f6e01f9dcd24c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78310310ea2a3ab88d28bc48dd7e8f21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b09f4adc150a5be41d7df456ce542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3e7438b463b83d156c924b632e26d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d63ab33992eaa06169a28d21e170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f41deff5e983ca5497818315178096157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69469f9ec0e999d600b8e8057437f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbfec69c60885e92d61e59aac5a85a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3429e08c284f91f3ed4b35a02981a6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde512ee69998f405914f420fc635f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1869d2d8705677bcf0808ba6e540b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778b0659d8468513a7fab114e57f078163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c76fd216a7b7202dceb1f3bd2eb2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fff62525bfb92eb5def94f06074251165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe37b58bca31b7d39fce22f2fc4643166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47348af491a97379ac4074317e93ab34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f457833dde97be24cc335fbf845932168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1037b24494b5ea92daea0bb9a4434c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fce3b7312c723aac8b117e1c187ea0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28936007b748809645257542e2f65b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad29beab200943e216781609784377172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919b69a562e8c0a3c193715187795a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9b5dffe2e26b1afed1ec537662fa2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>