--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72338b9e7607d90a150a678ee01e5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eb2baaa4059b71f29b6c970d911c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60c5bc00a29342521f0992b3476913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff9b5796babe67bebd7712a9c21e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f425eb39a1d504fba82cd2316ca1b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce400c3adbb636ac2eab5931b4b926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4485c9dd2257abe8937600cde1f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406c5aff38a2846c57d8f84b85533ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b43bae0c51a42ad730aea76849eef09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de34e4211890a333ea9ebb059eaa7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c126605973c1e321950f57b5220cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be404bf6fe7280bd4dd44d5d38fb0f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa120ac0dd4e33ce02dc006326692513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddabb69bb27459ff7d8e797ad98b1eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45a14ad0a2f62198bd61e42d5c7db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba66ebaf78575096f6576154d2c4bc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7586e454d7b51e98b13acfee8530fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9bdf47d009c03755ee76b9f7686e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c58f4bbbe25026d3d049de3e9c02a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d494f89f27e0860563e273bc27f972220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02b5d85bb402c36d791d0833c7d03521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eadc77e10e0906322cff07ef69e1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38a51689163b0d978a41d35aab4d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78410f8345d99cb45ef2639541b85b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d2e71cca0f4301ef199ddad54c4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23563bc218fb6062f3ed74ba04780fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6069fb2297af9bec8aabc78b3531c8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1703c2b7080d596b7b0047790ecf1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f81a483cc192c713ae2844ee7636a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fe591c36608f02ef9a0772ca1f5c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d2ecbe83d65d4fff0da905947384331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65269c8fb88a600d3a1926d5e0561832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3213b5c5358805af10e93db70a6d1ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e23b856a1551821f23c81fd627603934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dd6d988e0642edda2b6d5a546848735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9be3c05b7268dd26605af6b7fcec536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff6348e0000c41c9dbaf967561e47a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb3e32f41e3e52ff59a6731c83f8bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427322dd5ec0c117831c83578a270aad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893292fddb2fb370fb8a91c79eeb111640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93c439700c9668a24845262940c5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488929d9231ce54b09aca0ce1a451842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5f1d2082b796cd093dd69b01b4e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e5185552b321627b3f8ddb2651a9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e311c88ddcbfd38680a5a3b31764145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974226087adfc0aa755e342a331c0a9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05a51982b297bd70c02c6dd2739b0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf911869174f0aea6de6f0e384d71148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccbc4dfd222e7b3f92ce94b79b9c6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc456258e6df81c46409213349e6b2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85eca97cae63b9b7e0e88111ccaa8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c6b489c5d7d5482d7f64a4eabf8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d873ec75a1a6145f8905da703c91ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77e756f9f67605d4bb475ece639b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac6682ede3331a8f4bb27384f8fa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc50ac55db86ed2ed963207f10e662456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00702ab566ac4d1f14107f1fa6d3e06457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3024707ed7477dd9587b557839dfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a2f8ab98b3380aea9a84a48c0d9bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1eba0c72fed68970ab71acb592f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306485d1b094a8644119356831b20f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782e1afb256b8f01de15dde0205ed962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ca1887e924b89ebe2067ea5e9524c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326afdcf9772b2cf97c7aaee7d0ab8b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac7fdab4db9cd5b90ad8dd411eeecf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01aeadf4b8b69caf045caa5d12731766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac9fa656bbec40b55077376715df5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39dfde8d544ce86ca62380cfe790d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38b014a2450448fdab2ea3e103bae069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1af81a146345ea35cb91c497531c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23ca4e9499b9e07d0b3b1829ef775371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7715e0563412e82055a9e47d9b54a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b6d3477a0fef6f4bbd226e5233fc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87f23b0d54f673af677deef07f626274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f404eb1a17e8764e63f2300dbc2fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b039b83b67d4d30f0ae00a4ee49b6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1702975676010c16c74243801e01777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2740ccf605d7f2bf0a01cae579920278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432ed2b6f9a99fe4879b4e4cf52af1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c649d4146b69195131770882815c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c060da2a79bc756289b8bac7bd0ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92b8b5cb9b066ed46cf1bc694fbae182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8951acd6bb0270c2c4211d28cf24afe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affc55ad72934fd9a86e542ae52a2b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb348653746795745929b45ddefc67985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f21c09697f965e78d15369d6c42e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443da698a27c9382d909c2cd66ce7d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f298d3f9ed7af8564855c0c72c0239288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad741b7547dc7bd6e04cf81d9fbb67389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ecec6dc675cf053f563e9a1513c2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84720b2f71a609b6d1c879a1b9cd4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56e8f29d977c57c69c4831d59a8d0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22911f56960cd355351a9b30b4f8fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528605c34e75a7f0eb8e669929458a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f373feabb17c3e7250b35733b9c74ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d117f9725b3845cb93fc7b8089359d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad2fde8556a415f52c059ec0ddd2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1b63f0f5a18a5292631c265b45be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986194f48009af17ef2877d56f8625d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996efe26690ee7b540b18905849b175100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc34d4e3bd160102792c6ac6d5d185101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c073e0da4472be6437ed1ff48a3987102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb07ffdbed4376582f797f52899a812103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d2b0870c9e13627ea101abdba29e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bb979b3253f5f3b44dfcb4c20f9aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335251769ea0d16354be2552f553c9f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f7de0826b90a7aab13dacabbcfd2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd17593420f350810fae0be3545325108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558817db9789d14e21c946ccb23c12f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf571c6c80ee33cab83e0f54f899e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62c123f11c3b595c9ff31ec17a7d38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34b107c819d2bf45f9af9f66d1be6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd4c826762906fe60d14b5fcd2de9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c33b00c4a434ede9746616944a5a19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55040c51d601bd449f779274afeaa6c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c405f0beed2b8985647041ecd466f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923237f6d690ef8f8dbadce5b47859e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fea801e372442ca8fac0a77c7d596118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4791215afdcc87b28ca83ee4b963119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fd6afba5c121731bca5a64befe4d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545458db84975c5f1742cea8fecd4933121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518d4c364e07fc351580fb3fc5cd9bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b898928289bf75083ba4a63df73461123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cc88d3e1a318a1b6ab4882cf2fc06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca437790abf59cb4babef129eca0923125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6d139d6f46e2f9d7ef716289638d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3cf1dd064fb8dfeca42da18fd70a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcfb4a492dccb4cddf6e0343290fc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06912d707b8814df11fdfc37be165b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe575096a54a83ac7c3ef538c0cd256a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158be4eaaa8a0b3d9def3d894c9fc3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063e6ebe5233e5dcb5a89b22fc094d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afb16cdcb6b3380f2b85fe4c1fbeeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6963e0140b9b9cd009aca8150cec3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda9e3b7448d5a5bbf44d575c06abf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686c0772025c5f511805b0fb61b3b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98b26d2fd562be4e598274d7b739f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd1730693e4e209d03ff79e30bcd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56005d935ac6931ae6d4816db7476f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312a12fc4e856fbdb987c934a1bddce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f6acaef7fd6b994c4102ac005cb50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f48a26945dd8a6de7be2517a98d888142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab55231f61f705cb55453d32a45007143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbe2ad311b94cb4c8796778e76603e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f831353793f796937066ab0f884287a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411202a772d2fe7aa7588341d47fb85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b4be7d57412071615e33ccef4591147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7322f790450df7eb748f33bd8f887d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e770b269098611098910b6a86f28af1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da08ae69ef532c0a74ec7b64fcc0ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa625802b2044d35d67c45377e026151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25216859c263454656b96ebb52cb77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2a4be38a8dd02e9746fff9309960d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb8a70c3a5078743903792e133122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb901c55f6a5683543a0b09cc3f78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a90d4aada21445a3ed399b707141a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefac111074d60f7014b074a8bce82b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e470ea477c024d3b53413e25a36ad41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7799058bdc33b666e329d5172ac90df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085e0f3aabf5316a19a7c41dededc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd5420f6a99f9829f9123171f4b1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd37e98796a44182db32b77efcade4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb28bbd7ee82e6150d2fffc929616163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d88036cdb82b633a266637d118a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8b560ab39b74efde522c9c784313c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20540977e5278b5fd461564a40ca51b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e30c563f883e0f112af15041c7c4a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bef7bc2eec233b25a1e272fc0bb7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f6d1a8f441ec2a32a4f3c7ee633a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46b587d1460372cbe26b313efe45a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95390317695481069617f8c56859eeea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2676db0345008a90ec2d87adc226a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824957a4e6e91e8fbd5ee200da72aae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7183a23264e2e6383f89e91f1559b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a2f9519ceec06d5811b0174376dc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da048b48a5bef2999f15367da2fa95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b12ad983967729bd8efd3b5e6054177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06451e0ce112befc6844af56fe02b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936614fca3c91147866062c0d45c0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6a6bb41c3bb9021a3e25ba2e50a17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0ac2fafe080d81246972c19cb6b94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66148a7ef28c5ee47fe8f41cbf3d17182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811d9b8a76a7d2b556acdb320853d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b69c7dc1676e77ca681630df6a24772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028c85e43c3cb91fb19c34fd1968f133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712295606741c64fb1e8a5605dcee96f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7364c0e9fda4fd637dd6aea31b94e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d9625774a83bf05e291537f58138d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e818344edcac6a95834e03c14ea2f1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6456274d486bcae66d139b42ce48b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e496ad49caa6fd6e0ea5bba0df073e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b108d2d0c298b7a61001b838fb290410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c824595d5ee1139ad5226ec775d9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e34c295adea8482bd22579b63b4a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e33422e564033b10ea690e8a98fd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2fbbf18b602e64ba7c0d777f44c2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e2f8c2c5ca5f43be9a0f2d9c9f97215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f212a67c93dcb2c93adc90d35f5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8493922579308134f805e24ec6de417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad7f4c8ce94662bf0815f167e423018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764fd2bc04b4471bd2e24141a72afd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eab614b9e15139da796fb2cb0ad7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bf2cd99207218b8a474655d9ba90621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7dc6d17224bf36f7750283c96d2f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515fe86edb15c80dad623ef22670b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72536028908a507a430753b50b3bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a4d4071187af7b62b7802955ba4fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d573598be041d440abf9203ed053ce626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c9dc9ad065c5cb330d1277ca05da927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e7ec8b7e92bbaa4193a3cf634fe9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a4298a245cde297f231eb1cc3419329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864dfb11076aace6d4646ac453ed64130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268fb2e4eba0b6fe7184021d369ff6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3676d6e9c2e9ec684026d5dc6b84a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd5e3ee17048008ed5d211a04348233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e543db5624cf96f8a5b116f81634cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad33b6c8c34395321b7a77d603acd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4dddbee26acd9dda2a15baf988efe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1df9e68773db74eb2184fced2c82d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7f0454430b03affd0b46acd96b2b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484b533aca0e30d6858002afa9100739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac27ef05081865e78b6c23c7b5db7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798894d038e5848972546c58cc18528741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c190194038f0e5dcf67f6e75157de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122c99fd52a1a29f099d1d7f3f404243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e1ebb6342a41e304a07c448d00c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7930d8d27f3796bfa14816892bef0d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e566d7a427366822f3af4e89c4d0b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ed5dca621c64e4d9db9f5de997d9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95801c458c28b556bccd2090e6be49348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4c911b6f6183ba0309b6e0cb14c6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ce9073c970197ee2babd52765d82950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e5d6b99227b09927216b473dd554651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c1cfe63964170dde66bb23d4b7df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ed091357f9e9890ffc18cf7ea79753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fae70f051d5c86dd180f7b12cc958b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffeff1883f69500b6a8cab8eff497555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6009b373ea963caaa061ff22371e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd63434980ecff07b01dae69a0b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2d7e74489a86379d21a6b13bc36ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef9ce310c27558b8725d193a0b1ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becd2aaf8a602aa6ddc1b22c70238df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cde4d080396deb71f46fbe2da298e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da50dd1ca12f86993b2a3302f2aed5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b628b91495c1264c262139c58d27a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6c2154e957462bd619cf9e7155f9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02db4375cacc0f18474c9a6dabf774365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee5d2ad3f7cafdc78bb4b9d3cdf2f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7c04640b0c84aca8cf66aefba2ac167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840925af56e199a3650b6372284dda3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86e8969bf254dea4b4f383bfc4323a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f690921989f5710d7a3172c4f9e708a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faf409e6356e5422a114b15f43b78b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cfb5c95b6ee6cfc6010f7af4a5de572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a08e5bff8da230fb88d94c4e85e9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d2975c04f1a1b60f5455d9f08ac2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b7eaf3691bb887b0028493e2024f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37d20ae4145b389f2bdb29493070a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba20aebee617d9fd4e37d9c7cb0ce977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3eeb58a4170c3e5ba6019f585a6bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abace2b137429b004e8f9651e3dcb17679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a11d766c4eca738d985609d3ee8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ad0910b8d02868a7e21ec0df676281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8974b17613a3d0c2b79ff5a1b0142d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d58da100b1bb89713610c08d137b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43573bd92c913e97f5116501d852b32e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af87c6cf6dd2d67113b3a14f3154ec985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ee86fadaded6c45659a75ea9bf41a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c4e906cd07eee5999cb4b85a1fc6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf6eeeb6030aaf35f54338ec25921888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a0e1b282b96c1bab128beacf0ed289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c49952a7ce8b584567d80aab94148690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481993edad7f384c72f899f0734ba1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79163beb2c1c68ca9d86a12115c6ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289855248a4d02c75e18eba4db0135593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574aa737e8cd4a891dc9f102f1215a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14516b2a6fca5f1712efac4fff364e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d066645e0e6e20de5868e0059792b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96c56c35f83728c084b2c3ad9a43197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06800e1ecabcf74a8f94a34c6313231898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6c7a9d6a3df2af098ea25ddea6c9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b9584a276dd8b586d58978b2e904100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde7e8907fd13b29b2b98d0e9aca7dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0fe60dbda7885baa12743a08b88a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f9d7e79e4ab99771896867443dc55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9508ebf8c499cfd6c054f1205d7eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446f8c09b06324f88efd7327587d8f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f56037eda61a0109160990713ebfc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fa4471df04c733556ccd6b58f45ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb31fec9349579ce62156f31514c9c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad5a4bbaad138310aa8156702c442109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba08311b0406fe534da9e1950c59664110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28561c9a2bc560d0c379b4e878dd7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e7386937da1cdb579301f40792054112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cf0bc1fc1b7b31f84a4a490f42669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b6911ab6b723141780e02d15ab38a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d87239990ca3e9717ab98fea007192115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8fa1e42f58dded60b841c796f57d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f6ead641904bf13aeff69ec6b84b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736278982f416449764dc2f0fb0ca980118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3312fe8bbcf2d21a2c8dc3179e7a58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034356ba8252cef1e1651c1b9f873843120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a880ab01e817d63bbc2a7104a469073121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c8d8859382b76b5d4a06ab4dec961122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884cb1350e984cef97fbaae9f7faff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a47c3dae0ed8ce4095e1278f124c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551625b1eaf6bcf3d90ec9cd83536a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4daf9922a347e731ff9e7ea41131c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b0175cb18d25307f3d3250731d02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76836d3f47395f3f3dfb0769668d93a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d81ecc7834bc437620d419f2741b0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32df4aa3a08eec7670532525da35f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5546a6d05fb1bbbd732737eac33906131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537668a1b8ba68b55e17ab97914ae55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c60025006a792d9824ab826fe337af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eab578bfb356937cef7c8ee0fb6ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884102e98df9db5dcadbdc3bcfa55d44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c195989c684f6c7815ca6dd8e19e0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e65b20c7bc95f6dab63b2a9261faaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514055c26973f12a54bd622caa26eac4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b18d3a6a2db3373fa9e9eb620c4e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154feab9ee7343c53adfe7db9317c47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d668aad748111717b6854d0457a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658aff6fb0c06865c09cb0c8bd4281142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8657dce88ebb44c27f279014999e32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a11b5f7bbb61de7be15a31dc6363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3c9ca228cf93b91700d5eb55a29d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087de0677fe92c115f4d1aa5ffabcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af684a39a450f38c06cf46154bfb36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a931949a6dea10d203631fc59db62f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe871dedc56f88a1b7f1a60e9e4f08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3265679222b28a80d5e14abac5448150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e69a6c7efaf210cdd7e3a21ab8d90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4546ecf9053ae6a2d0c27b61c1e46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0f5276041558f5e8318775955297f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b564d04eba03cad63c36cbaea8f79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c8665ee4d3016f1f5ea035f67099a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b3a8ee4e3daec9da42c6f20aed933156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1bf60f4b0684ed4ff540980107436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42e60ceb78bd16d069641f5a5ac29e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb42cb4b983fc81ec525976dedd193b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4323711dd1bc5fee88af92af4d1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83511604940c52e6524fa32a0be2ace9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1c4532252ab46fd9411181552c857162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bc5e24959eb01e4897235c9010a18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514101f9511c07cc178319bac1118cc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb50f41f40a6173f1911fbaf257e40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04642f334806d6538d1a8b7100bdc7e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea26315b39782eaa21d9ea151226a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3bcc02b0b0938e55c626dd09319aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c527f32017146cc833b81e362aebdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0169c28c1290da02ece1dd0f97af4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2404b9e174f37296b6d7ad4bc979171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36177cbb287244b1943097bfdd01f91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872634b960651a47ac1fc5e8f8cb728173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf0c30b5386f4a3df6751304ba60b9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>