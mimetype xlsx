--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af30676b7ebe16d1a49e51991b3bd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5b57660b0be770c16fd9f14f4e292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305a10fb3ed43a3a1b82096536276b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d9db4ee3a0f3b9b13872cf1a0991d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715fb48fd1f5c899ad0e8188fb2430e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faef7afbd2f2486e0c664d9cebbb8926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebffb7532cce148a3402848e8980c2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0990deeb44fedbe2f2f5feb50c8dbb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ac86d3eff876a0222a7c88776c70a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33762b752572e1c874c235588179f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6e24b8973740b41a0b211389b53f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b3a850a52a1dcdbed1a88ae5d484412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e7adc2523a5cadad4a0866f46b18113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed2e17e639b68f1a982d66c624f3da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ffbd11f904d3ab81ebc8a4fc228c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24634fded39dae05b6ae8c6849bfde516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd028a595c1f31d090a9b1520e1dcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdac0c0933ca917c3272bf53fc97e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d57a2ef5d70fe66069892fbe6af53f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4092ca4b0047ef94db1e1e403f7b5a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83f01797a272a36fe023ba2c2b3d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025b645db7c6e3224c4007cfbc085d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbe52fad8c3bd351a7bd246b2b991223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce756103813801631ca2988e51a36a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8306dc92c03af0142367d3af2550425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff317329d43f205560e30541039be426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b83e3ecaa6470e39714ca3add1ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf5d1b55ee406229ac24b0658e255e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb585864bbf6b63e04a04a016fe9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eb93c458631dc8ec067215b9d52f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa492c54a715eefbd3e82bce5cacca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb9f2a6b33ee3e8a66b7090699de3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9a3fdda46d0734ad93fdaf7e8c6e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1e35607afab19bebb609d111b35f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d36a00a5144bdcbee63b38dae2b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67f60960730c0014dee03930ced7f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a60209dbc6e25ccb9f715576e522137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0414c288cb2db695014f5a57bca521938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194d20c9e954645a80c17c6e7389d5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac77fbadd3cc6da750ede3a2899edaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7bf10c4981938071efa715d89b8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ecca4626627a6e602d5b6c8ad0a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c35b70d9ba7c43a144f416c9dd2ccd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34020f4c622a08cb67b8bcc105dbb58744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2b3c0366d4f36e13ca4da196fe9fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f325b75ad207ee503db87ab0431fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949c06774fe24f87580096e7da7a8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97fbbf8abccbe2b9e4e61214bc01f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89935e2596af9bb3d993f01a8dbd86649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827c8ac51a5c80c649ea87fa276d55950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1f529f6a2de7810607c9e538a8d1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad416ba23bc032f79944b0b727a64b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586b1c263cd66964c57e22eac85893e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b81f6147a2c8e40c701404d37761354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca5aeff2f959453f66d698866b12c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af719305bd6907d2670c446b89a3a2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ee5199820698ed79a75fa28d78a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e359f3b32daf9638c13d75dd9d57058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60416eea5a66fcf7989ccab286d0af2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588104f7abc494a6f9775c2bb9f1d8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104d97734b86837b10bf536e75a389e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddfa9b6cbf9ed748c94d0ac22d820e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f48f983c7b155aa3a01cb04626d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1597377ba6541dcfa767baae9cefc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850e8c8f58a209e2908c5bd48bb54bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5861d28c84693f4c2e29d294f96ebb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7568e310506ffe09a59b021e22102e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df105657fbe66d0d6f6fd915346a90b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc409c69960d383c08a0d6c38da6be1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a5c9dcfd006ed54e0b8d432af4b9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a71d04edc1f5f45d7b4c89173157f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210ff96819240170938f87362d5bc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a737c9db38ca307cc5557ff6311e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6232e26294816aff036eca55690834574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad763338ba968155a67d8091927c7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a25138fc70faeaca11453d80ec4c7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b7556088f4f2841d308b08ba13be277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138122a532d7c47be3bbc0984eef0c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d77a59e7cad19b49d2da4c2725900079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb83c9b702601c43b62e5179ea61580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c570f3f1cd0f0c86edb44e21479c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6d9b0520120df695c8c0667cfd2fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9ea10fdde9123f345a573d5025fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f14e8b79838ea29e4712fbf247d6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593da3fe9662136b1554c6786ad59ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d506234c2f8a3c8d3d395b9ec34886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33168874b17292259596a0a3cbfa5b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5856f95b3bafb3657dd2567e688fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe08303b8f78f39cc9c7def0e384f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034769f27414638ec6d47dffe93761390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e35941c07b963edcc150b3923013c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9af9c67032cccd3cd95bab1e28ed092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321d9747d3d12ea8fd1b59f90fd260293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd53351eb00ed258df1b0126b2bec994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003584d8cba83b6bd8e5c13890d8e6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2966c054e595aa32db3a1662e5b6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeceb6a38760e0186187a5e55c8afe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366f22f26de5bfa369000ec60c2f41598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e28f2efa97b73111da2fffd84a42299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aac5d0b7c6ef237268a29480b4a5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e528e5ad71af3e4618f9fc712da889101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6775feb08a32228d0239956ef5dd3e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5d12c6b3f84367f06eb7b89d88c62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c595a2b73ae75cf70c1a099913af0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0137d70f6cedc9ef5287cc23499d81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f790771689a01723d0c1524856a92d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac08d2ff5ed5db7f8496de1c7bbe22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b66cff5d8cdb4f53c15d8734dbec6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762a71b0df31fe557989eec0c4013c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eafeb8f2dad56c75f136b1906cb03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d892db5d436bbfeb64f0c1c13c8d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efcd24189807823cdb7da665c0723b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0de5dbc76adbe19508a811e98bd06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2286fe06fca9686d4b1aa0374dd643a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487287b7e6d5dbaed9235acf50aa521e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdb8fe8966f64a61cd77f8337f712a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bbac2488365b02b95ad84fa1b8a92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c14ed1810cf70f36ea0ad96081dc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d03f7c37ff90138e345f930956ef0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768bc5f0aa04f9cd12847061ac855ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e938b507ce5fff99f2b476e779d7687121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1fca26d8084f5b2965fea202218d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080d74b521445a7d7b9c1619e5b2e94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab72880b86613725779c4cc58046a83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b548ffb2a2a3c64524ab1b19f6f0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc89dce8691b3507eb0134aa515be3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a210106f52924351bf41f23312ec29a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120b25e53cd40998e29de53a890e5c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311d58a39b213a70c8c3e8794ea9158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a92075e25168c591f5ffebe73481130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025328786b28060ad2af92f2c97096c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3e267736f47f49edb24282735bb09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7cb40c051b4d08d540b04d21fe1ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b0a43fe0028e40fd059caefa9541b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c858c84797757b91ce9ac5f094637135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad10543c87ea8e644e020a1cc8e95b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a9cfe3d854bfb46400c9a4d0b7f67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee44bd25c9593902bbcde554b65f84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39d87d4e7546473a40aaafe3b6438139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c3eff9b4ee1a1287bd6bfbe02912140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd27d3213bf5b628028195bcf281342141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed0dd21df2fb0d5fcf8ccdf7dad62c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638077bf15de50aa6c234dc768cf2501143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b57e31b9dd444f1185f65290c2ae32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa90529fd5de6cf63ef8708b3d5b011145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa61e77030a1c98d564164a31d014b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a5b649f6c49d6fd2c585fd76d0315147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f5e9f14baa16d2dad0838c75a6d6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f18cf105a3c392fafa4e5260eb5b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1295290ed8bbb93e8ab0f6f88bc1581150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02350e9df394149f2992882063472b5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff854336fe521d6ee9d1429fcda34be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa983aff8376bc96ca265d608a23e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d09e1ebab55284785945fdd919ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180855fe3a58d42ef3e5a971e2e251d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bb53aa6e780da5c1d23179ec3504f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac83be3c843dc3a5bb391133eff0d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3b3c8e87eb9f0cd33a8e1ad2ede5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d863792a95cf35abe68c9debbfa2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51512a34f7b0859f9b7d982b3c6db650160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ecef719b0d380d85abc3a6f31d42e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73485065fa15d96c2b6dac761755ab95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a141e1edbbe91f1e60c4723a917f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ce5233e4bf004fc802e08616fae66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f403cae268e39e167f8b4dfd2f01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ea25393a8c33265993b3d5c43396e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17057617133142b36e727035eb416eb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27963f9b2e632f5c01f602978bd9526c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e368d7c2e1742aa06eb4b91d5971d9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a27884ffb29a66aaf281246dfaf3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1678e2931c35f96953712f0080169171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49f08d544904726cf38b9869b4ee8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf5b5ea9d4b1c9b72dad3c3b77676173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd50dbf9832923163c916ae830a74f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24cb78e53f2100c3ac13eb71e65bd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f6a164d1afdbbcad1df83eb3d58e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51177819d6aafe9665679d645ff9f304177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9502a3eb4fbe7c2412d50718f39d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb350e582b647f53955ea7c7ac7a91e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5123e34737a226c7e68fdfd460de20b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5fdb4f3a6d27549d14dea1405f21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8edbe3c905db23630cae997eea5e0182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27936d1383bcaddbda6c2af5da2a521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead78b8e4d00f5b84135a456f4c0182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c89687681163d371d03b842aa812b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8c218386702c6a90804e8f41fcc884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3c99e2e84ed57e4bb454f0464f5b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321893139d25a7f6709be4d9ba53646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135f096888f831eac9fa59155a9d137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb31f9fc53e507f05ef52b0913ae2cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cbfc755f2e0fb124733412fea60d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9eed4f9ff8428bc6e410b5e5159db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65d9a0269bf79468bb4ef39c08573f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf89d50e945a123423e9b908f77d6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598527f7b354e8dc607dc6f01e42b3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaea620c14efad73841a2c9578762e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce4c097aa958b9078554af159703815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3dad7812819df8abc6413eb8ab33716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9ca46f9b90a0807c48128dad782e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d8c2638960d10753186ca556afbe018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c01c3fd76a6028628513f7904784e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51321a3f0f5ef041592fe0e598b7ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b06178153af5ef6f76ab33017594521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dc4e215c1d3a54591fe3414897cb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007bf83e5077869d2aa8be8bf9cfb1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e42e023cb3c4a2200aa7ebea819d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcbf3662ec2d314772ceebac7bd98f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e48df7490e8600e2f6b39c83666df226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e597aef3354a71273d539c07003379527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d28684d51151b56a96ee04d9eb343228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e63ae821fb4701d676662fd0465baa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c6feb6db1a461b5dfacbf3725b5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608850bd5fc52ea4b5730d0943aa24031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aafb0a9cc2fa2a9c5e394fc7069b4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0158758fc0728bfee9b2376e6ee73c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc6daa5c96e2119689789b3fb2651234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec865e071fa9c1734c861e2109105ff235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2aa8b4eca09a4eff05eb74d51d69636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b56d9381faa610c415a5b8abd09be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc94f944430cc4fa85b23fa9972c90338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ceb9e0fc1415dd861db2e9432c4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80301ad2d7556492b5a84613e0e1faf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39183c8439a250b5377e85496d4181941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdecb5e3c9fa93c5627f76945f6d6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd09a61989c5be4f53e3e716f5945643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d6dec523b6b83ff7d49891052c6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d519cbff15dd1c9b33784919911620045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab702d7b704019e4c2a04e1f1de4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ac98435f8f99375a0cf7398091f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60533bbe84f7538db1f1d5edc0dadf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226757fa2f4b7c8db5aa1ede56fb49a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94750c230d248b43be3a56dbcd3896b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e7022900fac947c4fc65e3dcc74c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b1ba40c8637cb4bb51274aa2bc74352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed31644fdd4225e6c38b725b1dffc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf70f4af16113ce073712de5deb1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af96cac4b4e1e5b394dd04c98125455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fba01752f55947dcbf19523ff7018656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444d9954ff77584c18fcec5e2456aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193951715f92c664d611ded368d03b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3491b0eb1a9edc6e313301ed71bec6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cebc4c7df538474f5862cddbde481560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790a77562793bc5398654573334b1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bfae9160ea76cdd2c158427d418ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fbc33b4c61651c77e7fa64a1c6ece63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849af020430fb7ffa8f10b26d49008c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a0e285921f0cda887e17b06fde4dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168cd9a938d57cd90b24ad542a6fe5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5fa49cfab4c2fad5d7d0953b8d00367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d187ae71e7c8409059527c23f10b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f63a294ba13a29f756b3d5d80df70269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe8d85d367cf2c70e179330102319a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676a3af877d67a2a2ed1d9d8e93bf9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a12762072c39fe1a262c80155ec2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd94f6522aa41af822f2c21aa70d2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace6798ae77170084a45976382918b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e55a6ad45ec468352cc37bbd7f035275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e8d7a76d835cb339c0bf5c656ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37737f20a936b68dbdaa9302c526de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1052ee4d820b39aa797b7f3ce68a10778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be5cbcb52cfa9e442fc79c28dfcf9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd2079429ad57ad0bfd568de9c5c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c76c9dca557872b202225fe0eb73b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a68fb696151b10cbbb126b1b5feec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617addf749607df8da760eb7615be82d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cac0a67a2aa309be94e3b73e06363484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c9abca8f87d3116c62cace9cea07785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed810230321ee9b5f172c5fb9b052d5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc3f09225769ff7dacd83f7bc4c3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd7349f3ccb79c5ddc7283de3a448888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0c57c789ab47fddb06a21592fce1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280eb05470f313a1ca430c97733368e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa7b418e2bf3b3ddd5db038380cbc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad097280abb024036248231e0af0cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5c0c9becbc8b5188fa6456f936b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8d025c457ae0263874b6f53ccfce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd3a396762389c34e2a247290a16d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94c6612adb54c7443cb10fb80504c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fc23444d18138e432b6782bbd45f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef047df1c27163822f8dcdf915526c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d792b97cd182c3bd0ca48001e564b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06498a86971d3f16c28b2a04969cb7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf41a1ea7f3f5810b7c42468dbe39be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce83f93d593574d7bfe36fdb71255102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b813547633d1b2dbbc3dd01cd180d20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030de361ad7b05641657a6a37784fcba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0da39a0ae77c97b71b5a6f654af8fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18806e0ba918070fd69f2a0354c9064106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc661de171278be63dde3b3f709045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820835b70da9060c1d4f6099c31fca5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754de6d63009604ec4e9a33468535cb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395803a12d109b20bf151653662c003110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec4a7aadb038a4624a1fa1dde855a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49d9003fe9514b45421dcd7bfb41c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1929d81f25be5dd58e0cb3c7cc19e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db959f3b5a3aa4a15664c9c0aed5d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e917a6ef0eb76a1dec736a896ae6d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aecf793440a57810aac206126b9be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e8e352f8556496c761ab17569b589117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba5f086e66ac97e3ce4f609fa6e83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ed0003aa6abcde7eb69ed72fd92b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce80074c70fc2c95c0c46ab950a39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dffbff8cc1c5957e79ea252254399121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f136a7c5c6c667f2fb9548371057122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509f0491d5af6b59882a6b8062fb304123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804038d876e2dab6c1af1089a7663f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd59d59fde5ac43e6ce52257275d751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb7f96e89a68eecf1d5aefb869de8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf04a1b22dd655ff45b8d0d5168abb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658c79966043cb858057bf36b20d1b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b7cefd889efe96e44162fdf6fd35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146412c60d3918a7621b56cf02655fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c9d39d42f9e382e6fe009a09afe67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b555f3d962e15e0bc2f0b4127bbd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb6f0ac328c3222d1e4df324d5246133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c9ae26e904ab14da3bc9dd6097df0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bad099e3f08748365652b89987ed2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a8025767312430e7a6917b8c8ed67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035daede6229ac7356b3867b1e28687137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4df0340c3260476109de4627f09e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f8fa8e0ab41f62a8c2b61c2ad6816139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5b51ae01817053e1d7e5a5c31c38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea668de995ef2ee5683be44fe7e16c48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75fe3141307151607d15b5cea9104a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6a61161236a6931497e8fa80835bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1710902187cd91d347ea84d27eddc36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce108da7c412bdd00eb2f72acda3511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c07c8cea762e6cfe3a4b0298c7620146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91f6a142f7879d736f7eab26d38a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dd674322a12a0d2bdfa043eff7e8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce5024ca80a8dd767969a4fdaf7973149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b088700b67a952b9daf699305eccfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e9e13f70ebe947afe73172eb8b0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5edd1f749b38bb2e2664ea039893fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4bb31c476d57a82a35f53a6b20744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554952b0943e02d18b021b4aa9cf79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4c3e8bddd2c2c9b193b2527e6631d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e4190f5ee2c3963a36e0ef876bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be23e0feaf95d1d78d7087a7ec6bfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74f0c01f5a2872e054b2263e898d2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32142cdc3f3e2bd69ffa37df5f60e33e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe2fb2a0ae3ab2278e29f122a2b055160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924f5518708282841fda909779539f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6028a7a8cb6f5658d2267088a2fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901030b3694d27d5d899c7bac90a285163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ad0887cee681f3ddd1fe1017485a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04eba933b2865211a69c0b754075a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640b612a3eecb5112403d4321cda3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13338c4960b1270dc3ca45a2aba6ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97f189111ec07661eb3978923c25d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d272ef470f32df8a76296d5bfb9c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16ab9bb28e375a83fbfc7aca8c6f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ac0fee292b8b561def1803d464030171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca398c8de70f54231e6b4a8fb4f5fb13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165de1e96baa1e1708dd8131d27775e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fee6f92e4ccc15c077af35e8f5f85174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>