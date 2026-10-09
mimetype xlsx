--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33b8355d193e6e3d744467c5f303351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267f1a7d47eaecf116a9b662436cc572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0a348753412a4ba0d46b5f36ef4013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa085e1dd8bfbb34a7dc3a671a3dbfb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1039bb0b6f4369585548d82ddde25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13297e0b50b6f19955c94367d291f5486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a13ce850080e72f8352b75f59ad777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951500700f11e5d782de34d7a50160658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72191087fe9091080177008bd149a02b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705fa46dea660ae5237ddb42c3b66fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08894efc8e6201767bbc7806f926765a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48414a876e6accf364771cf698c74512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3e5f3b156299cce6dd546d63ae2a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c3fedd63fca9adce823226d1ff69514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3183115dae91d1f2eb28646fc26ccf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0e4f53d0e0550c58c16a12852abe416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869ad1f8b84d9a12541a9f7f6f70bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f55d7b9768935ab856d7c0e08bf8f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1377819ec2cb6fa52c8739fecef319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937f39de0b7cef242c353e8d38208c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048a979f6d13c660d1c683babbe73a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead94a2b8ebba2dc9584b4e6ef91e37022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4135d6febcac801c10bc77345afcb5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c92a39440fa51234527fe7632edf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b1932b31c22d38bd66978568a9d6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36d98a69f942f5e2295f569858fe5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658217f37115e9e163aad72ef1b6d56b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f34e806053659b45ab5b0fd7fe1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ce63ad8530e0c0a2b9eb40b9693d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481503ba0e06ce2f3fb27d4573f244330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b99f668ed3498888d80ee757900e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28079e6564b2e586d39387f11416521432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98129283be8522e1c6eaf928df53081b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b91178e7aa395e39e077b0e172fa9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479c8e84fa3901561599a449963037e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848691a6f1bdcee19f968e3f53e367536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca424c162f120e4e60b35687d6e6ef437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d1dd1789892d259f40295cb48818338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000cd04be51bda28097ca0856b2458439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a2a9de76a3dc62b9ee2279281b5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bf99cea8cbbf58571f6be9ad5ecc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f456da39244de9743331dd3909a91542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd6007346748edfbc57659813664743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a40c5e2a8430140df9da9e505de6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ff7592d425f7fecdfe05a3da0109645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d5ec9f8e3560d8095a1357d98ec1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e469825d634264b4a42cd1edbd2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb067497402e68f3829b4ccf3007577a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7f53b2842861c3257bae3d74ca87849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d69690b6fb6ba407cb27bb5c391c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62490b4e007d8d4893249692626c18b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bd866e106b9f6a16e4fd607af4e8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee92545704e8d6271bb71d6733102853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ab34715ee617dd3ec3653b5f67f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e13c177b6300a8f2076e07d1a7b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf578e3aeca3d34a882a552bed9cb2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477b2adc53b301ef299a8f43a4ff1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6fb4b944ceb6945129b2f9d233e8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f01dde8e72fa5044e14577cff3b7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3568aae3284a0190181815dbccc43860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f81e55230e20c99d6b9e0f6af6eb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a5bd9e77faba4da4cf756db33aa1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d6ddf3624f86f6c088398ddd6aac363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3f9c73628f08b71664752ddf76f4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c441d4c68c3aa071816b570eaaf3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aeeaca836e4d1144c00d28f2e260866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc29cc2b5d6a11fe4a06d72c2716e8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a73bdf2a7de015323068cf9c200be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe570e2d78198c84e65e6348a300917b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd2645e8ab2f6476703325933dd02270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dbe37b5f736d4b4ce83276f2d253e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba0b21568fa3ae51c6ed9d2ce5efa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77304f56ba6d6e72af350064877a87d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9274455f990ba6028f13b2613f74274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1fc1490af47cc32725fdbb25eabee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30070c91c270895d3a7969f689e3a6fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54800bf28071cc7bfd2bad547a60972777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267948cf38afa3e60c897bc40b1974678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687342a5c000155a94ec7e0c84325f2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d407eb491d7559dded220f2467f2f9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357bf39f2609c9052b2b3441ce7856281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330866f37cffb11904caa8ecd05701882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2059667e5968b2669b850b4da5fdb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2693bf6012e7156967c182d91af1fc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d314f858b9bf97974a869a77b3fabc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858314d674663ccabd965d2e5ed4f3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683e54610f787cd72858c13bd4e3d3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43425ed0b71aec9b5c3cf612631a3ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a972e0cbe68e02651f317d431e1498889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb588570fd10351fa7f08bf205eea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300c543af99c10688c1a45ec323190b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb28a7f7692e9457ab6d561b01c009392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4f7c652ff49a326acdc964cd0d06a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57061bbb9a5125b6ff7c73642949b48894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8319502803a491207f5e6770af0ce095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414edefe8355cc3072fea66bec23bf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088008b7c14c9963c3ea533fe042b3dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a537782a2355c430454ea811109134a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b9e0b464a3c8838aaa1cfe79f6e5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab3632971317e96acad6e166ddc93a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df658fcc5d3c7d54430d1b2aec16563101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109086bdf376e28ed57ab83a13bf52ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda553d409f41c8dd490603254107d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6371cea8b701cc7ccc0d0b1b3fa76ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad49587d09b88e08f47b2d5421783f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174290648430c0fd34b53313fdf267f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bafc84fc4a15773c521c3952fb8a02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3600f84ace4ec2c42a6490843b43e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0505b954d39d8ecda156ef41eb4db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be9d4c72840747141d1ac7c2f8dfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae01bbdbdd1ac16a46468b56d1b0fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e19c16fdac524a654c9ede1c04d738112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e415a2c8089ce968d9817a4cb3d16f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953d8312a20b3bd43ed3e76c6595e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e28312c3289a6fda322e538db811115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd678ed8daba2d86c1f5a89c3fed1aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946440ceaac3e5e8df3b218a317f504f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9116e6df3d24eb4d14495a75dff6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d33c99d2fb7bb2f99b4df15a12a5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295df1eb0c67b1e5c5b02fe92e1682120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0852af88ad5dfc1402cc561a84ebe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b8e27b77611e869d7bec1cf683dc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d089bc7d05218b7dddddabf7d358baf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d7219e8b7b8a75cdcc1efd67e3fb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb488fc21063a7dd3c596c74c68657125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a0e998f753584d455bc6ae667652126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4d90d2469101c636007372eae0b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5052afbf868ed4a57b4522203555442128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b98e2a7915f966234ea8ffefaa82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b90dafc6f55f57f0aab7a46ea4c215130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1cef0bf15a938b2b384212b06bc4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c9567830b84124e9f3ef19ea37bca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21a8d793a772892fb1dede1516db2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b3fb751e986d7a07a02b24840de72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93736b0cd0a149988ae183f16943136135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182c0b94f994f47c3d1555a34ff2e4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37008bbc10f73f65912c0a51bd7687f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50364cb346f3571c2f52904ce7d0734f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec9ee93740249faf86c617b7458813139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d583fa43702501cee018624aea571b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f1ddd353af5f7441ab89771e8757141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6498260cd8442f0fc48c45faf123a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb2376568961fed8a6b78ecc141af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1fbfcb0e1407a72d7d3ed2146ccd4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a7093dd66b388300d19543da96177145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fcd1839b16650f124966c7b76924b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e9c24fc3367ad3944a6900d31b1fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b36d99f953fcc42671efe9507582148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eebaa4f1bd67fc7040fdd5249b00c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ceb40fabc54919867d8ef0cc4d17b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a5ed88d20dcd248df675380bdfd72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e0a58924ae5ec24d354bcac13fb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582103420a540c933ee52db479b19f62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75a4c4139251a0de93a966bea32e64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0325661462af3a133631fd13f8b3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac927f642b2129d4f3b48e9240ac65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1d7d2ed8500f0343012dd12cbf7ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995364f7ab2b824caa533e2d8e02569158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08270c1ff370b8cc24abae10c228687a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f2a7ba5be24448a3a89518f05b5f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391ef1c55047d0e6bc9ed383c5c626d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdace3f1ab1c70465ff3a3e2fb8110162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cef9e552a176973806e1de0061889a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e2ecc76c7ef1aa3aa5eac6240f84a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c1660f0ccc51ecae2f199d27e605a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608e944a725f8e8b9ba519b209f2a4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762e919324434af4681de940ed05dcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68549d962f572fc58bf2a90968a493168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4773c3cd98caacb42362eff469aa2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32da734b0b6373a8c3d48596347892170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c1c42c55cc26af73b318228ba283171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d691daf07f642f5080da006f2c4c82b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e0bb8c8874b064ce30877cb0ec3a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b9f2fee042bcce94493e3afd9da4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3508815b165a792b04556ec4250e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155283f363e461434083fb57393a836176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5b92877aec03a84e706d8c8cb2db1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24759f905772422063be85b5f0cd47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594810ca57413fa0a088a69f97173ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a41ad3390150770f5d91bb44e90be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f553c045de9d034092c12fd8644e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a8a110048caaa6aff161b24400608182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ce4b63983d8db77d9190c858c61c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b133bcd5803702ff660562df2cd56a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f1aba808d4da232ab6bc5e8aca133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aabcf0604535ac4ebcdc5d3de58d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757bbc4967a3d720cbef09cb699e0965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f34cf1fdb5d5b90f9d4e3416a1a706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e695c68427bb2ea68752efa6b62c777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aca73cfbacb93fcb269c6300c798e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aaeebcb4cdbdc6b79a3e2db3324339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00272ec3be0fda5d3eb9d7d4b553ca5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45955a10a2ff875aecdc3a438bc2a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d6d6b681f672717d85f0a820f7ed912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3032e42f7fec21028027197315285313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa70b8cecd37ba4b7962a1cff96bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c022705f9ce41779a87b5aaa01c9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaf696bb9b0a83d8bf36bd1b2091d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edcdbfbc0ad95c4447e491e4ba0a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2670277ba65772010b03c4fc24b3c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1d5c09c1f8a610f077fa2b3dd117519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980923b333c1c614848d02f59dc657e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896328c392461c9d9e41cd8d6f5bfe0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e8e04c84d0f7506cb824d465ed16e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fa1b1c77fde2dfde004d1401f391f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dc00c647bc24ea28eb1f6cb29a41f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be018b1571a95fb9310c95c5a8c8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a29a7cd392157f30637007515d4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b287dae8e4cd3a3f705b39527b5385a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc7dff344ce54b7b8866c6dd4a8bc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cfe7a715d476604d6867be0baab1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b7e8303daa57b766794b8220d46630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcacba27b3acffea73dbdf133c328f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3da253b104d88d7a6395affa7df1f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecf674d1c4248616f5f4e528c5b2e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39d4f3bf86865ab8699a792a273cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebede3af92015b137c03a2f7ed321fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270951ae0836111b5fa0ad60a60056536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7378b892fbc4576acdbf27511f1c13a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07be709eabe7f5f768c7a19b18fe2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2959b915f5675e31360846b341f7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ddbf64e2e7cad3706fdb34f3e46c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c978580cadb667fcb2919d5545e2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbbbdd697f169c7646ca662afb7a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed9d992a0f7bbc8f0b8dd0bf7e0ffb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d60211de6c567a51bd9b22fa4806444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aea7801bf117427f7712941b82e2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bb67fd9535ba4c3cf87d8449eefb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558abc16e2eede3eeb29c490d1fba02447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31714c70ed622a95578b5142fa0f06e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e682b7ae54d7d8378f8b1516cb9c8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37860e5de511d3845218dd9523ebecb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021796f8d1b547b00f35083c43cb62c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c431fa76f87d40336dcda11cf924f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b1602708a8f4c7d9c2bb27245f3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5e1f5220b5a80d97a90ad85d5db154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd565dd2e2dbbdeedfa6a5d80f5f10355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04b48bdce6c3ffc0c678f3f8abfa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846d29fd3ff3c0774d5c34d9f41b6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f243323a1ca2c0187127bdfa78e8ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d3595a0e992fec9f615e630722a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50348ea3cbd18c3f6e329089deea04760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41b94194666950607aeba270fe6d5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0875701962d5f173c3269578dfb07e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bde793944cd4d477352e57ea5383363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7fda45656dfb77400991efe59974a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdbec1a227f0ae800d0d00afc795bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d8186e6539a19d3d3ef03fffed14366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94ad6c1b3022ccb20ca4685d7f895067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9023cfd86f5b19942b5228ad86dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e0c67625a37f6758ff3e1c5afbfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a4533e25736f4d6c60474ee9ecfdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d0ebba682ac0155ee6d610bd3726c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9cf5918fb10928e8837ba13f4c0d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b80251d82d90c07676df6939f0a3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01cc8793a5b34b244609dca3b4ef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930477a3aa647831fcb6e2d8add0e5a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987e72cb3aa6e1f2c22110d9f4d26c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e1a13ea0a2a4fbf7b8152a6fcdf3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f7f410bc1422eb912fc35c5abe6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d4ca4239902dcc4a5124d2ba64f2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01c17faa21d89c5d336d90067505a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1123079eed7a907e1697b58666573581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e59f5b7d2d2f67da629bdb00554a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43244d9789eb3697fb2bbb1dc25453d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c497d9848941c42f69a9942dcb158284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e84d97832ceef9d22b87631ff4e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b7cbf469f49caf044da7ff3a3af886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8caa0e33d4d2acc46703c6b2ad6fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aaaab5ae97c41db61d958b69c051a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f35022c562f2e05a58de9bbac30989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698601a21683f6c03b1da23639d2c3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046bc9b1d39aedea7ab1440bb9f123591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1134833402791a674badbca89451ec092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d799a98abef84d13cce0f6e8033093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e06d98e85aed7d5bf5a6801678484094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681a7b28606c746fed39f381c575d1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17228fd5c113890caf6c9507877a8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a07d5042223cb2b0ffde02ed139ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610f5fd379945a07dd46d767e522c3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d7a1626834373bfe75c48ff332e8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829156b6e8b3f24962f992f8f0fb28ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d67dfb4634190a2dbd463afcd294101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025971837047a9bba094f85d7f9ad5ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84ede6ba0687b6e322e70fbda3a47f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b1092287b4ef26eca19036eef59b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734311f1d2a5997dbfb2b89fbb4ad80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef5c0769a44f3d370217c43e8b4104106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d959c443fae1a18e830b800838503107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4151deac8cf749c444d3b51e6f1f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a2b1ff15ba46183d7f4e4e12df562109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24a9967f97be4abe84fb51bb7f4e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c14b6d909f821585e0b27410203738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081f317add302198b7a433302261e96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34aada324c1149fbcaf5fe22d5010f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98b30cfc447c0daa0eb50c602b9ded114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8cb2636bbd0cb5e9982884b5bcfdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac9feacea6a1da2a4000411c75ee07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac93eb538b7f97e903e1951aa5627d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5630eb358a99fe01b6335dab18e7cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff534005736d3891becbcaede3e70b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75006ffb156eb35e850dafd74c7991ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b6e70fbc549f17526619e52fd7110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4596780e378f2412d28a2d886230b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca5dd26c2396c7cc7160a99a55913123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9df5d860b1b35916b0cc87e7e8d061124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bc29946b2adba260c4caeae7b862e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d959e161649f3883e5aebe9c6b6d9b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c924e34f93332d452fd51982ff94f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15456772c5660130f6f408f10fb848f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3755f08b6b9b44f8e8111d6052d9183129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3090967a54ee35d53e79ac191af66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1a1f2466b6614728c62fadccb820a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faaf49c0a0abfc6c6e4e7ec0e8286e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed85c6b43b6a6ac3b18fea862aa68f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba5e5979d7e0c2bf70351393fde903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6815a2176ce283f6530dcb820bcdf6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93499baddaa95fa4a908045c5e81c051136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc6befc12b021b9485ce9ea033c609137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669812d30acea41ee1762b6f5e4dd59c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a84c45a1ede85aedb5c014b0ab418139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c39f876194e48e351ed112982b2d8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d32d0e293b2bde263d812474f2ebe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb8b4f16ff65a5309c3740a70267e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0898faa0d805e051005d3b0cacceedf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0a0d58e78f40279d7dc0871ccc85a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806842c415c7ccdaef722440d9516f8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f5391b218ccb27c2bd58d8ea3ebdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da928e8f0d549314782771c6f483a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4c179f72178462424fed96f119eaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796b1371808ad6e42fc440d70dc7704149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88469f59d374b2434f8e2ff8543ff7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa83f1cda583eedd916a19ea9c21a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67532a32e5409179d06a88d0cf8ccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001760c8fe949c95cfb0578a2def52e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f69e83dfa5aab0df0a739e77be226b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4296202f738e2341883a57780b094155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a88d5340b4ecbf6e82ae3d52c8ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb388b1709617b9ab310b0988e2469ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70aad39c0d57208a9c9410c10fc686158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1d680dcc6a18eb6fe48fd6574ccc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e87a1eb3de0653eeb11acc3b59fe4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08ec4ff0edf46ab54ac5dc30898c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2914be078a2021863c608ac25462c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef180eb5b708962fe1653de1588842163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6718c070e3d0f188f83461b92094870164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab21eea78937f2781b63d76f23ca5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca810a6f9cedf793498aa595d8e1a88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f00b44b1b590c0a6f8cad4fd743e96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ad4695a31d1fa7fdadb1b03700b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84401835a708d3aa92946ac290bcfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373ad42e9817793dabed31c4cf70d6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63312e77adcf5834cd03ce61ef0b476b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcfdf85cd9fe7fc2e808c553161bc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeac05b745a77efcfdda2e1b97d005173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed9dd6e29c716b90b9bb1bdf36c6e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>