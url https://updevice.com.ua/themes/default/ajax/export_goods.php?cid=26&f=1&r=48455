--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bbbaa003d81de35cb1f5d176fa53f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202504b9d6b3e6e0fcf206b759f9433b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d80b789aaefa5f5ae42024d735ced3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef754eb86440fedf08aa67e77dbc0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65126806d6b553eb78a1b97742e9d235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28a4891f1d2c2e9e3b973363bb93c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cc4688887942f4e533279167a47857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c795187e57ebc016cf6472c8f2ccb7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c658df40f885586cd58d2316acacb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18874293201a82b66808712f428f418a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0d759995dd0786e65595c98d031c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfc03afc4ed4b94ce3029762a070b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb46b84ba736ea4d9c6aa4432f69313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d36ca4b090c94e2e94bcf8a0c00db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd858003515775b7850a7a3fc205f3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c0275939deb14fcdbd472ec04a0f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7d662a35afddec9f65c0dcef84e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491c3d1402e28e3d5ced383fbff4d8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49015264931d00765e4b5c61a946344919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099b33e44170f68136288228f3a4bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd2ea844744c1e78081eef104756e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d7ac5db219eb7050a061757aa53bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e979ce9a6f590aa3fbf912ef9b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63cfd69ac8907220ab52d8eccc5b7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6e00039967230a5a1c71bd364866525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113875da286ff8f141e520b7ae2fb7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87fc382ad71d03769821b958ca3aa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b53a950fbd8d343dca221a5a20b1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91865cbebd28bd02ccdf19e653593d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54441adce7f65f5be0ddf64446c28a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260386c60c858907dd0bfc459efe336331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f8a3a538b69955b90c09e7ff35e7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da318e67efc8b38fe4ecd2d5ca11f40933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5145051e6653302f3c793828f3ef98734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca8c1c3f9a972a1d8e6cbcc5a2b9ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680b81b3509d2d6975c784c32d2a39e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb664175f849f1f812224df629e306837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032989687d552677466584e03718948138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362589e1720d2a0361d9fce9b880497939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d3d8c59acb8faf85618e4c2935ace40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f618f16268e24c64ab1da7749305041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7de0edb071646c038b235e5e7205642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea58ac39f8e29f3a768c6cd6d10754043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8940e76d8cc6dfc51ac774f46b6e25a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87cc1e5adb2af6edbccf07ceaf491645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876586f46c42ba276501f30e206374a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe3fedb3bd580af6f6d6a362cb16ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1f84e97fce6b39bd59dae53795ce248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaea691bcaec96a91a6410ea42f152e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f23c750effbed7b3c875d7fe0f7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb37adce1478089d73a7931b6058c0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707430e33f775e9e0ebcb02076ed465552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e865be8fffd5ad94a4fae192ce3225d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7730708cfbc44bc8faf635621b66454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a312e280aa532dc92906c409b7035655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cdf2ba1ca9bbc270a505605df59bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390143e1f032b8401237ff095f327e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2f43a29336115b2e690b400cfd4f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c714ccb858397ba882c9a00d96fc25459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd3bbcf8b06c148b071c45a48a9bf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a5173d426b03dfb1f1b446963e5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f04dc02af161fa72d4a92f02cbcb0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34460b9175820735261b3acf17d657b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3f5bff7f639ba8d6cb6a670c7d6f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3833bb8cdd1b1c4f4092c301058cfda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405884cb522be29051a670e315d962bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae958fc086d9fa9e33764cb182e5a6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46d9bf224ec2100beece7b844678ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ed9e29aded1ba36979af501cce6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d89180667560ab7cdf3a1b54774a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739d2607b764ec2afe8362d4ff9104471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e003bac2854b7e67462515269dbf16072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4661ca6a49022944fad6b383cb42c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ac805ffbf1d1d3677305eed3e7f6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f431550d8f86ed186ee84891eb4cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85337ddac06b708ccfd45e1c6fc6a8fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a41c419dffac609ea9a2cbbaec62b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4b93a6f8da5695d180bae2283725a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562a6df0a20da4a4c16c992bbdbd8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b09d180eaf71db3ef46837addc41ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92230cf1a21fe9373a0a182d6060755a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c20088b38574854b41656424209fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d98f9a120d641f2ff6fdbacd769e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c09f53c9832117b461ea1b02b14d3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb03b38dd1aa157a06dc0c6ac9c94585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d14dd9929158c4a2a805ce33490186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a38f1f300d05a149159a8071aedb6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6834142e8cdcfa1ab6865ba1d07b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e85419e1a0ee628f06e8b5eca5bd5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beaeaeb4999600f47a43530e54cdc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c54d4e5b1c4255812b8a705fac5d4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592097ccfa7441bfe6f907ca9102d6b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66d929b8e900480b118ae17cf721993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb60d28a4ad56e6e874df2c2b8416b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caac539fc2abefd14a75fada9bf821c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5c134584ea2ea387002e286d83cb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7d64f12097dba05b358c71e4bfe397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0edc7740e05bea04385f91c71cf9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed344660be07481be1edac0f770781b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2e570d94a9f247ab1325510be8e53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85db661687547304b8696fff627d1f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4969f0e72ff95f915197f14f5d450102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa31487a05f67e76460fe8bc0d320b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84112d9dc564ce6f7bd9e1451cb546f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc09f890eb41da07b2aee7ba37efdb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8153264f1dfc4b1cf34877f7d47da0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17ac976685e934f8377dbd16163eb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5bc64df1b6a74172a404296ae24d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47e696f40da18f9925f5b71b65ae56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306178bd22e796f08149dae01a389ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6ef633c9e28d95c0fdd14f06db9fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd1956f3d3475c8420918172c3e608112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf9871a04d3c1eb57bb11345d9ebb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27e116ec61159370ba2afe15f94d1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcf7a4bc2de85c46aa6f7117ac9e9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4479575f6ebe940824e3d2e8c3255e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccab1e524a0a63d1aa363cc2a31729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227407440cfb55a57baa363e87b55bef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b1243d3498577cae3e209e812944119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a7bb75fc8d5cc99a6708dcbbb017120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620af5b34550daeeaa472f8b0253168d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfba67319a5727652c281ecf135af1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc71b17eb806270c3905dcef8500b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa5d817b0ef4b7fe7be0055fa45318124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4559a7e5cf0dff1a9c17c84dbc5c76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845397588fca0568748a1d4cf6a13eb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c7b6574311a971f14518dc2439faf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ba9bb94837c15e5ad7594c51994b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd50d357d25ef118a0a521261fa85bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf7e06783a001772918584b2b746d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422d19607b89e04ded06431f6339a69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357bac04680004dec4773a11a9a9eea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498eeb8727db50c78974bc798555f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c1f8f45e7599ecc81326e2ae479aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514a3c366f2d9ab10a17565aa943a06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca188b429e13be194ff8aadbedc71c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced010cb376c4001f3d44fd21a8d27a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d6ebf7226a7ecc7e2d1475e8d178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd3c1e0df2b5679f07ef4f8a09314c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a217ae9d10d3b963c073ca9f79a05e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d229997bf8d8942c9bf71665d04cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e2c743f7baa8abecb865a41a0b5e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea00c60264f509c216cb610178b23b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f858e564cdc5df96b4cdefa09a5f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aaa7472fbc5852ac6aede5b8967ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ceac60824485adc85e5102efc0604146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35306758d0f1513d2183f7a4706f56c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f296f32bf36f1f4cda20facb6cfe1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc1865b09dc439415af73e6bcc1f6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a66108758a91fe3a75709ba0a3c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f517d344e3e39d0ae3605cac8cb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090510424e2331bbc7abea8cb7339dd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e7e6bd0baecbbdfe25575d915e689153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b35c71554f252187c4680da15f4e6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaade9dbcf55fa6f7c4defc3fd5f0ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffe501f23a8fb512d269f2be050d6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82865d48a7af46d8d9b43c53b61f29ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724924630dfd911f77d25a230409dd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59af16ec632ebb91354e3bc84a14c92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e2e159a3f9aab6db73c25d5ea0119160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839c05742fe55980d59edf6c04a9c10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eff799e70ace818eeeec69071eca7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cbaf4032870faf82c0588f9e7c7ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c7576f88defe0953c87a3325d853164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4274f77504fe99718950aa28cea8a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f559e441cf582789740113e10ac4b5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90705bafdbba40ce1c0acb0f645143c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150385858caefdbcb1d98d6d376b0387168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff1d5986ce5d5ec03dc36fcb805b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a77c8ce7a8a5678a5c5d030ccf794c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996da20a8e779b80593b7daebb2d60e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a192998138a87e3bbcaa118385bbc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f624a785c8524c664c94001f00c2a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905450a7fc4ff53950cd16ab5bdd5603174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eeeca17345755f84fe68cbc94a2f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71280b61144ab05ecd54dca764c5e3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad1cc2bbd29cec45f02cdf5eec8042177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb73263d86e170cb6519f74ae8acc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a83da121d1ebfd6bd686b4978b45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665df8abcda42f090c3ea031a3555f8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198a204750fec1c71a4aab591d217361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec903801035ec773eb9bd9ed57b922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c5d410c838e934c0e48fc8e70eccb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06710f6960e202fce3708c4984021094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c19a8dbe340a5872be2254404173d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa085037af905cfffd03f9feeba226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7983b731f12606a639097e0901b427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa85c039e0e027cfb0bae5ea6c772028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85b087597f6427620a214e28823e149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf311660397e0b09637ee4db84890f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5710bb450e9b252a49f235106247ca611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fed9e36bc99b452b89a26a09a3050c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960b06646b3550c374959a5aeaa9f7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157de6671166690d64290e65e205a4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e7d0ea140e561ba12bde17fe4c13a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949067261ec2a9b00363f69cb91ba216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3c102dd5ce0a5b2c22f779ff0500a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9a42a1a58a6a3ac3a1cb59a04b66718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17505e5ca0652d4a5e47a2d55ceb9d3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1852767583620af2345c44d09d49f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652246f9452d6f1a2d3a6de025fefea421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f36f61e543596ffac7115b84852b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84907e3243a2efa23914a27a35d8e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5bdaa613f8109e2efadd0fd3130c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9388a0dd6d33f857f882d16246fed6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae74aca7e488d7f4c040baeb752c97626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb8152835137a7ae7d27222cd21aef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45772c53664b9eddca2bb315efda14e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642449980c244cca42c25f1633647c7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e8d047afa875cdc5e5cb39c93b7a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be945673b04bec4904d0a4322dea9d2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8722742ed6e814ea621444c993e1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c709d2a713495fa724c72ce5ff77ac333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c983dc40062e647f7980c3ed186fd1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3512699bed93dfee68e1c3d85bc6b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de12a806ce78f970a723156d6a0c63536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb58ad30ae46d229c474ad7a73256637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59375b19bfca219147b7d7f2cb472138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f42c80f4acecfae84b4ebb64c2be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bb26489517eb02928b5a0eb55eb9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2871e0e566c3ee900502b54fd3e0fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d2a920ff61bed762771318c4c234d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de264d0c266c856a46459f54ac1211e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef411932d20f6f64e00bf1bca6706844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5b2bead0175c301b84025038883e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75643fce4ce3208b1e5dd3db3883eead46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd6b17a6dcefc29efbd7ba7ba6c9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61010424e69f91b7d409b7a0c50478be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e759bb1e85fdfea676e517d10ded449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6ad0da6fca72656574b274be880a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30019a077256953c70ef89c9052d57051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25671f612dd43b99731b5648b17b1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad91cb423b6c39b0a9369da99754ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7019113befac2f4e095406dddc7431554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2970a05e021893c589520c3d8ac828a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe041d1ffc5a567233ea4b124a78bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f14a410423fabbcad10383fe8c698457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec074713c2645988c94adc46bedea258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced266e8ee347de8e96adfd1c0f4e29159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb8e3aeddf4b38cf83de98dd5434f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b38ec72d00476dd717782ff2e9bfce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bfd023700adb28d5cd556bf01e84762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd09b33569236850b9c515ad884af7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a98d494e876e08755f775ad42451964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242ca5e3ff0dd5be34477f03771a3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8366f3afee096133a8d5f2a173ef866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae72c2dd1ac04f15fd1532324f5f08467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da874b7fd5937d1ec6d67736197d35268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c70e311ba3a05124a16b5bc78169469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2f8fb8591de5d3cfcee9db4b7b34270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cc9069cf2a7624ca4c82e21dc080e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a099fef98467e51055c9590926a3e1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cef2450362c76831e61504aafbb92073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb97ef1f60870ef27cf8bc00a0079a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca853abe62f52e41b64158990f37be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800801dca5f820d74faf5933e5372e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4230149ec9d4ec27718393294e2c5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54815ee702dc9028b3d0740b5bc7c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2dd9e36ed65632afbbc1113adf36579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384160ee6ca6caf7649ba8837f2b85d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c48ba09cce41c8fd3468a92d46c1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af25ace1346c77b3f8203e612ced6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d3aefd8b873087e69ffd9090bdcd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c30d52fa94d52eebcfc18bcbc0def84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8030339a557e467c6a5d15342ce2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c0eaded67b572e336d8d6c006100886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff573430327cfc532ab98a489eb8d5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da5e56d756d502efbd307b1ee739588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aecfd82fb6958664394886a3c243f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda0024506a03eebb0c5e744de973a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adf2fc6e6b4863a791a50ec2af5e8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d3ce3c357aaba10056aefc635342692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64de669ec904333a943c36fd9056dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090788210fec763e92c513f5bf6f1b8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe419b85a73afbf67b1fa1c85988495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1199c5e4069be9dac517b55e185a3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87602acbc2ad6984398a6c931b1b83897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da25cdb82364c3fc6f4946a83ad7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225113ceb5aa61d68685c70ec68545099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1149c28a30af1fe4491c42699dc14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1002a60944686a440a2fd9f2d9ef83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1fc3c6e159af8e2a514826f29958f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acfbaf631e1373a132eda9c38300bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028044326cf3329d15ca3caeeea5bd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded3a2e87fad8858e4bde9c6b4316a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224391408d0c524446ff4d85ecb86bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede664f22d381c33e72c1e5241e486107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dba1458da14d93af30d640e4ff9113108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04193c992252f007d50a035e140915109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5d07352260c13652b8da40fe3537a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50640338c5de98426a9bc116693f8180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f254da20fa4b7489fd1b5842173c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f2633ed41d9c5bca4e2007160b63e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40bbfaa2251b9e8ab401264ccb489114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468990da30c15c2dad2d5bb9e84764bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07fc1c196a1d829bc2dae6a4ee84ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784dcf0b79a904647a93a9d278d086b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073dbbeab55ef42d9bf0a62beb17a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c181ed7eed6e3f43d9c7130bbb9621119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338e929b6aca4a827007563cdde18a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde57d578166b0caa1157c90fa23c678121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642ca1c2ba4e8bd1fae157a341a10f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74a51f55f3f24d29c188fc73163179123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8afd50c7cb43642b5b2c8cb5860280124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa26eddbe905547364ace1f93ec2cbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8858380e58e06bff87a3e27218d0f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381608313089691ae3e873051609ca2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213f907b6460a376e4fe0948295ca8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128020b34a7fbbf33c46849876ef9895129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d076ea23d1dd6d240d257014b07361130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934878927ef6caafc4c6c4f2e3bf5d84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e606b6affc66abb0314b48bf47ee36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe00da1284a92b9f45e551d9cbb3dc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b3d0d0e70f5f07c54c1d9ac335d90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd39ba3bafdb0e5e2dad2118c626e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d7ad4ff3517bf813cc198aa121914136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dc7f315e3694d229716c1f07708fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6361efd30e417815c17f2ea616529c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80a0475bc1818299fa6243169b5d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384257fc8f3188dbd9694e682adf3df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6a05c02609b7f0b0200eb0cb9482a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585487bff7991215ebd475d80007e50f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a03622ab977202f154a6b445f6fd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaeac0306d5324086e79f51fa1eae1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48f38d74bc5d625f07189d6461ebc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9a813ee473f453ec21e5f3f26977d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01722a6896e4cdf01003b9e79f62faa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59725738fd778f9e9fb6c995e8ef7e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0969736c6e8357f82c28cf9831bde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b2ab8a8c56a1425d3cc7dff608741150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f4ccafbb0d7ab071d4fdbaba233ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40069479d0a47106c991f3e0e00c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ecdc47515a1764381ea06abf32b1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4feb092b90a2d887f9a795650a8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d085401c6768dc9fe6adeb9c6be383f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171589dbbd27a0bfe55cd84d5d6a0a50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94bc0709ff0510d48ed39c89948de3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b505350efde16123e985020eef776158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c883d9a1093e1e145da6429a14d887159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fafcc8c4a87d45bb2a5b4e974194d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe596546c71a1525e3b030ecc382768161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed443fa18aed1ba46a7e2fb82bd1a47b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d391957417443b6c132d9f5c1f37592163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76d8a9201e17a6a6b6a38aed7fc003164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c65a83e34074ff0672277588f8cf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480493d38e642ce8a710145a866df0ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9bbcf6c487467b9fce8f677415e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af01a91830e6cb057b21d2f3b4c5cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c1a24625b7394a5c8df3b56a2bfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486cb2c0273b00793b8b509ad220277170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b857555cfe6c0fbad512d811ca84f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46bd05ea72288aedb842b7e2a2bbb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f00289eecf34fec066db3bc477da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dce09174f21202640def87830980b3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>