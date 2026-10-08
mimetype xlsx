--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112bc2ba41d92369a2d3af07389cff81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596ab51cc7ddfdf3f1ca1e8b3b767b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f3d812db9bb98a4cc9ac3bbb144bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251cd3992f523fe73c2be74995976e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b96ce909228a9e686267f3c3beaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d85b103077733053c88aebbd094ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08ac8f117ba9e6e2bba79f6fcc37587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95985a9c08343580bfce03362680fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c12a8482b16705ca85c84f26842329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff6a4f18d86c1d8c0df6e6270631f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf4dfa1a21e27662d4401242a12a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d01cf93dd9bdedc6ca0a44d574f5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca02961aba60b8c34b5e11abcfa11c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea951fc2baaea3907d5b30e3d65a5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db408eafa6107309d1fd199c6911ca4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589823d7daa75efe5aff8e6626cd04d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab552dd93d9209d25bef6535591eaeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b0c751fdf933be80ba8619935ed9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d5b6103acb280cf9d1c6f46d75a5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90992945e5824581ca46038b4eec2f3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ac563623c50efd6b726b3339f9cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d0f226fe467480fb9fb62692dc1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121c2eb764e8adb3b2e6f5d41e27efd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbf27aea8fd2f19af4082cbdcfcccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb07b1fe99db43cdc5100465d5401c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9c9f47b18ab4383f27e9b6b932f4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2607aa520e51851fd57212eeee7c01427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022ff42f3a6774730882c95a55a52028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e0ebd9612c176604a41095dcf341729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1fb8ed53582fc48dd7095f9c87ff230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf3a46b37c9c9c75fbc912d90511eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c06d4211d151c01846406bc6d43e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff1a6d041fc98cd34751867a79ef8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e92b155255233e949ae9c15979c7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac442a6106682702dd8061b1b405a06935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488213faa795d8d7ee9086d63f77ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc86da1b55a39e1d289aa401147ecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839159a259af7e2a659a4f457718e9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595ac27760c0b1e46b4bf690c62d1e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba2abbd35e436339ad895bad00e8b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b120ee034961699994dabbff54b3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52dd4bbfc2068b15d948e275a9421d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103b557ca464f7f0f1c9f79533834d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c4e827687c52dcf1fa8f0a7870d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf27a70f263e39869b7cbba978edd6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba3d7baa9acd4c279b73e5dffdf17346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57078249a8b187db66f86e281c9e69bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ebc6e0dd89519a0dae7daf5dc52248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5233a9e937b608faa1d517055b9ab949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd51d515b8189d94afa62b763f875b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de948dcc646e4e670b22f25fdcd83951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba8b91092ca0bbc6eb1b63bbdfe4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afdc241e222e6aa0974b2d3c5824ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a399dcdb77fc52a27cd2539affa13f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64069daebe1c8f7889a222460ff74bac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff23df631be9021451b8dfa89348ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fc080b15af059746cbafcb161f67d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9be43209ba242993a935766cbaee258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81ec7598728e91cc6cb18e498b6a1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f51496c2a6d8c1e3b77880cb2a54f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010c71f18e3125ea04f2b2ccc2045eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45af6e048afbac46fbb66a8beb73d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa73698933a6a5cb7ee62c5def113063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316443fab9ef203b32644afbd260db464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b8bf4351e64a3f869c733b98d31f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15f1b127b697f369c78ad322f65c6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16da565bf874e56deb1748ad8246567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c42b1bff0c20a568053e471ac7a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae2122380da8e09deb74bebd26a3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11bb87402eb2ee95e5763ea92e29e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eef2993706f372e9d21ccf91f89b9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e52332fb5f6d1e39302d73241f9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40ef333b4fca5e736f61f4f16d1c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e24ce99e947478fe5ef2cb213261ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1e8eb7fd49f1e7a94262d060c1a2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832779885d89aba2f5283c935a38ea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b01f71210756b00e8a67e7d15af6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec06dfc66b5ef3654185cb4e98383978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf458d4b8d152be77a0e18edf2117cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b954e5bee2205955efd9d05f1e613380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943593515e46da1a6f03486c2ba2a0dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a6a02ef48a382b0ff290686229aa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bde4806767f8773db1cfc0a7e092683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743ed015a634685917c52f72dd81c6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f35f52c64a072d81ca760b4cbe96c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2007b131c8832dbfec12ae3a9829886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab407e69385b28c8c74ec3351a11e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c572dc1dbf27ca2e851505dab58fc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e0b5c21b7bc14b813119d0b09ca4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e3ce10ed11c4fbcb1b7d0fdcdc4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf1458df48b6cea22226ec7218ed2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120290e067333c49058c6efa0338fca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e24e7c07b1ced82a8be1d041a83a5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a41c554096cb0bbb4d25c8db6bb8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523d23def090fb87d5ee9d1d04fa22895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7aef85bd2d41a5aae663a90239c4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916680072fd43eeddc6c4e30628c3ca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8373294ca9101420bd26cf0888f6b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161702bbdb30c0a04bd2c8a3ded6c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc8bd3d55a4e3e2b4086f7db733a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7bc57568a168bc60db4e9abc77513101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d19445f08e47a62b6060f848d1e72c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c14e6a0420ddf96900188309cfa8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d9f65e0f6764718f1279e7a0ca5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80262d476866279a3dbad7b51a5672105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f8997cb9a3183bf334161fc4e301e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf069dbfb6292ecb310f05414b9545107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c097e140039330cbd34fd00637fd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7a7ab91f6b44db8566ce3df879f2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f72f325066ed74f9606855d83e8e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cba657a3ad6794831828894c1706c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb14382cf34a0bda07298aa10f1d2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57733c060e0099bc45853d7fe5e00191113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646bf63331d62a8f99f8c6359170a95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46146ccbfa9a706ab8965817eac0607115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade63138f3b7332580386a4b6650297116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed758522ae04c8b197c329056377b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684245d2a8638a054f0e856a65018e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25661a8ffe2381889aa1809b8882e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f659c4b0a45746664378f71dd3b61a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a5fd465ec8e24b20bf5157d2a4277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496acedfe5eca59758fc25548ff5dbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc84ad849f12978f74723cc86eb19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1dc7b6e717f73ba737d813b193989124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ab3ac47cfcf5ade2f18d239eb32bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973907e5d13ed31b61ba433c06f3787126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5d3d29620780c05eb0ec01dd5b2e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0f4dcb3943c9d65eb9c27d7bca45f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec200d5a48bb96fdda1e5430ef0f53b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2c2b703c6c2136c902e2c61526ffd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebac987fa6799e4effe5e7683734e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfad45721ebbed1b25727809448771132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50619ba9b99554d61be50157631856fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a93d688438a56d7643caf79b889592134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73047f827f919d982777a81f6d84c95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57346d8df84ce7d62a27c9fcf5675d81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6791e401f4de2081a5bfbe5e7eb2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ea00680bf49390836b9a4b07f176138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1fe25f62ea26064714a72fa3d922a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44da329ccc0caa825a7a8b08f23eb6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c17ccb9c250a22938072389c848e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50d55a882800f8f99bd8e078462950142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f8cd6500f5d6857e60039e728ec5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb3e3e61127eb17c7552cf5a03c525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316c58e476f3bd151bb0f39de67681c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba01675bee260f017e78e6d6688026b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bd0cf9dd0b49cd159066407e0f89a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22b95babb2fc6e31a03d31f6292a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe5391059d4d58a2a501341eeb6db5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253eb1e79e5edd7d054f7a9d936f6bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28569ef387e337db1df3f58bab62b94f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2dcf0ba92b6028df2e91076912446152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6aa2fb8f8cc19b5ff5c39981f33b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a437e7687ed3124092c461c3fd8a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98212937d4c2f90c07f377cfea727155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb98f5e413a1ee05ac2fa9d1ba84c1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c75e5d2b12b7c42b5128c54ce846157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f17bf69cc945aa636b4f110cecd1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58747cec4f68bee7e3f0e4129d49acc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d62987835712080ca367b47bfddc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7611ebdd4ebceaf1ae7d973471fe99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f8181601acb178e4103c602d0d52d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86b350a8e65f3b1d8aeb01781827a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c6d056f98d8a0e98aa638fce948ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6885c2acd8f1f5934808c01fe13c51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d1568c1e893c1a09b0fb52bc55414166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2be970a5e5c25479354c83a3e4e50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a405910dc70794ef4c7e70b4ef04af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3032540fb2d6d063ac0156a0833bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a52d5e84216957210ae840ea2a656170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f125e7972777e5790bbf28539f4b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893fa4e1f8caa3676cca8dbc1a9b93d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b462e4ff00e9128e8c75ac5574ae3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d0a15adc90f4c5cf73cfbe19426be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc42586e8da8d027a7944a5be5fa25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a49867df57f6fcd77c3d4eb14bdd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1ab921c28b6348fa5828733507f89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904a3568ff87b8238b39238ee260d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245af5e93a360517d380463de58c4dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236eef98c2b524aaa3fa1c588cd8ba2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1445e32a5cfca37b9082ae8c090151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104200b8f5c1a26b206c9ed75fd5d3ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aeb0b0ae7ccea704ef486c450c5563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb63d4ec08565408ebb4a5c79c6e3034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351d1915ae5e6f3127042f089d265a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdb3c17735257a8b32f766f1132d856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d0189b010fe59d2e87183b62f2bc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f6b4e3c2368cce2e9e806ad11b6b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eb64f77adb8eb64c6116be6abb3c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0ccce86a3549de8af6689f8127bc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c221f3f00c893038cc6b0c660b489811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53be14b54f383a7fa017d5afe01738612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563e8a72d7d87085a6d0fb2727fc9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d850e387b3c9c61268bf32783531ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8cf278f6e23bf127f05b1bb21fb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ef2ab911af61e4e35e7f0fa94094216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16246d0161d3967bcdc74cad108a8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b00f85686995410eba3f865c27de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cfbfeebdfc6f2a67bb1ce384f2ae319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90610f08847da583434878facacfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f450875796ffde6889cf15fd553e1a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaaaac2900d2d7947c35c9a8af5b5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27787d58c88950a566da2a17a705ca7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164f4c8b9197c5d3d9c4ea982e9c0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b447a6ba8560d8d2c03bc7a45d1b0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7816fe7e95080f6d2233ce6de625126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b23b826217f702ffe0cd8216d02fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff736754c45a13b0caf0db5bb2269328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3f1f287fc0ec90efbd7ca229f83e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283daf977c1a5838e64d268ca8297da730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc223249b99eca86ac470c746704131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1d32edf996a7cf57b72a8349546b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62375da23d6c08aa001a434f10f9171f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b3f478811cdb9392136bbf20b4b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb9e3a76b9144a66252ce0b1e07ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9c3965a5634b18a3b5f5b7a1e5a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb941a822e3c24640bb32c9c44733d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9f289efe065b93faaed11e8888e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9456855dde22453515213ad205d1dd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6290e3e29254a47819176c877619940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667f2dff03a03458eeb30ed9e46a1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a2f64af40223c45b653bc82e6df3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab28967026c9dda46003f01f1ff07a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cd739ec0e6f81545e51071469bd0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ad81ee88de0567831942ca09ad35345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd0ff9c9d6bebb0a8f177de9a2245746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54664590df0c675cbbc81ebd38b96f5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e813e71a6d3b476627838466fc4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c26e632f00dc047ac02e8c0969a7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e5f0cfaae607bf3da6550a07d93050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a657bef555e68a67e652446bed1bc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d81551ee74964c61fbed113a82ce452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2669c7fa87c7a4f19610b9e73d6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90a5d3f2bb6abce47b365051dbe4e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a0b3ba3a8f517355b8fb4c88a92f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561db488d5a8660b6ff40daccdb85fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283e6c8fd98b34a52524fd13a8f8c0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8c09e6bfecef6f920ef22d568d9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf3f602dbc37ef1c5648b5e1a598759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad13428cd55bd78864d3041f4282b6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cabf18eee7ec7dfe42260170af99b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c296483ed39fcf8bf937beab8f96b1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b73e3698c7e146e9bbee530bfcf3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5105f9d6f3cb63a6b2f72a0426d97b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e226ac91f8b3f99ffa755127f18a9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff456eefb5bebf6362b161bba4b609a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf2f8e0146168d13d50776bb357a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766cd5bdeba8bf284e2354ae0320d6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf00cb421240637fc772a78f731404069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04178933e1a3397474294ccfbdae4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6867c9d46e40d2f5fd3c9eb63a0ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb51dc7f9ce518ce192b925fa4c87e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9fd7243988b7cab8dabdd45bcc20173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6ae18c9cbc41145f33314250c40574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2100bcb7b709e32ceb4565a66985075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5911be20b597d81fbc7d5ff7287a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b1f1f8563da556adb9d5a024d99577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6da18fabf4e24ee4c83651804e9ba278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926949c3437196cf87781ef29fbc5e6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948682ab167796a82efae0c00df48eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323520cdcca9ee1e6a5d966b3d82c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227047e245c100317bc4e95a04f74c4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06018c58652501a312d5153bc09fbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85771cabbb2ead489dc64d16897feba884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f1fea444bd81149bff851a51116c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fde7e99d8047f0405a217364c5e5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327600fc49b909e072ff9f429e75d2a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2dccf8dc6ef242cbf861be1e6a9e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18541c70c218409dcc9eada2217f11989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265e88e5e2a371d390d82eb991d9cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb172f103ecaafb4570944df9a5737db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77428ee6616b4710e47b61b14518aa0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d05729e6c68e61400412b3bfcff5ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7100d558489d6d2605f445fbea50794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909f159514b296db10906a5e8092aa495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75135b703b744a52979b80fb026ccd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424da5d540447a6678f77ff86d17e79c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fafa54003873c3889b965daeb1d1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f36e2ebfed98c6605880be0ff8220499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb9946022aaba8643f03ecdc1cbc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3d0a9f94c0e789e70351884763375101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680104f8d3039fe45a59af1660aa65b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567470e33dc19cf0cc64fd61a722b5f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e04f483dd3a14a7393da1f7c9193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07269bd98535cd3847622f5886c866c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaeba02f3da8a11c521663693ca69a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84e8ee7e2e44b7de8a2d7ccd93ba03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c51f309d5a92b75ac77c0e56b235a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456e5a1c72e365f6e7163851c2d9a5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3933169db2f3d0d21c13e1882c82e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be292f10bcf30981582137cab377be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a24ec1b8a8acd489695213edb9901112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3124431fa8302b4ad75b52dd3bd7e39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216372704ddfd0a7a579a4a8728855f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab908ea41a76ae48ded28bfe1f19826115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec4a3847f10bb12827c4f220bdfbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fd9ed9b014e5d9942fd75cc741962117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1214a8d3dfc279dbfedcc27945fb5cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd709505dc2ffa727ee9be886b5e5f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e774362a5e28fe2311661f9fcd22eaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd15d0683f0d357ae150759d820e1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c37f69c23239967cead8dd3943c83a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8a4995c1867d140688f5f0f4042b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e086b111954d1bb6a18a4cb5d45944124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05fb47e5800fa4868badc9413f695f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd288e1d9ddd9fd832e74e2de33e450126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de05308492c1ae14df0191fb20d9ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79542193caf52ba4719274da0197c410128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea96653b7a1a1a624dbfc50ac7ffd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0f88eab2f8d69470f65879d236829130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ed0be06733a18b5403aa4f699dd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf9bbbaf190c993e026ddafcba0fd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd94da0e0203a08fbbee6d6aeb16cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df3efeeda1917594a3158a93bcc0ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2739106f94fe0f16dfb800a1a0a1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59442485ba694372905190f4e266147c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a222554da1016e1521610f259fe5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2406b901b4329847800cf881c807be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c62df5fcf76b4e6f6848c0cbbeed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7ca5b28e7aacfa94dfc08f5febc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbac88723c4a8c41a5e768c4e58826141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cf16334a652f5622cc3fc1e2b272a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fa9c3d45d1c3128d6d219801bf75c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e211a822dad3f3666646fbd8ec3ee37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead4f791f11916840680eafad610b70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa18a3bd772d0679e3e2128d1f789d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51208eee16cc8e6b6fdb24e5e4e1711147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b3dbd7b6f2ac0329ea04124f0bdab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d7531fc602011cb98d2b8552f58e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338945d5728fe018961826f66c2160c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222feccec1f38ac275da385750168262151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462885fb4be81d4e0f451476636723f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b70cfb9752b2702662389e834602153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e157be6ffa9d1c7c3848360b701c6b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c2cce39a8aa94b9f80d77fb7e828b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b2686bb28e383814a0a81bc876d2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e381a1f46dee036addbce3904e31bb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfabc73cc7b3cb67fe53f9428d4d3b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d43058013cfa57a1519d2b7233ec37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f01eb0956e4e60bd243eeea191fb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7c47987b57788941779b4172217fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b9a6cda90f1a78e51aead9eda0edb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a33f1c40bdc8301081acf25caa13c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be7a088d5f87f244e402d54eb87b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87572dc9882217001cbea8bbebca79e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef81f5258577635b6453158f8fdb73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67157bae8d702a53fc46a0a5850cca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85dacc5015a1f98c8ccf15a0044dbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18531bb3f1b920cae59504b607a603be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141498ad7be3a7fc457815fa2a7b4e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566300699f262cc894e55d2af22b486171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c341049eca734268720ab98c05424172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513933382a296919cbf1130bd552521173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff1576eeaf2e1878466acb050083ac174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>