--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c74bca6594eb236d188f13c642b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5a6d8fb069cf593946d98f41be3612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d882f8d1de8e0ed64588a2fee33363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b60fcbf71e16d8a8b0a7d1fa91784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa94fc81c8417669baf99d26cfd675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac3acc90492fdf68896a64b6a56b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d63230678432ed4ba988d67375747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a0cd180471ea1e791447c88a2d088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37e03fb2dfd242bd84a9fe004a9549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f157e5af3e8ff658d0d12539eda1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5424c16ce2522ccfa9fd2e7182eb42d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cffe9c0b0c97e2e3dca618069ac6ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aecc2297da6f6adb887035ffdf13d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c3eaaadba43f5d5403a669ca4e9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1e7dc6bbc511e45cbdcbe6d70396415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6310e3d07be032df3aa49dabfe9f3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a2356eafa31ab9376c110b5d5626a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9e0265ed23cf0228dad2a84d8509418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9cc13c37d785cc2bae910b1201b5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ffed38b15047e7d08e408cd61d56520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff3caed5b0acf4d648e546f355b72121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663e7c037e779139143d18b5025fd9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f5a24833901a47ce683cb51822af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b05e8aa1dc76b54920e9d05d7d3e1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768a1b62e8763fd1d5474bb72c51d6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf719c6a79a6d60cf858d4bd95311b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6996dfc98c9a7a08af86835d0fc27227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331adfee0ca7846f211535237ee2634428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf5559843f05bb76c123d7ff7b985229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af302a5d9778eecc9d2bb633bacdcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9a072b84c3658c8878937644c4a8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1804f9d6212091efe0a5da8a2cf48132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a599d959864baa825d0e8a2746983c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aed4f91782688f23fe133f943e4e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407f198a9bffac39d822a7c39f04f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8145224facd587da38f7230086c4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c41bc9a068c27c9e7c8d5768e7c1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651f386326c5ed462ff72dae5d787538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df68edceed1d7c0ec5d2a7784ec7d0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c13c4e9e234db5276e5866df66d2e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d4437ac30729029c076b880ec542341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc745be3733e0283cfd161fc708a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981f46f2be3190ff347709e506899d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82afd1860aeab117e5ea1e1a75aed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0357e230d187847ca1e48eac1d9e1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ce5e474e3e9e7d8c9ac83a8ef0ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9422eba85d6f62ce4176336d7c7ee247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510787bb94935d1334f9cf3c89b6f9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6635217a7b68a15a6cb9c42e7125649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa853a60079ef21f3a6fe10220cb07d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c8c58ae6c905cbccdb02c9c783ef751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c480d352802ac3f802eed63db802b1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b49f03f04a8cbe729c5dce776e64f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88926d5b841507d2dfa1ead732836054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f92d79694a5b4e345af6008c111e3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824eaf99054c1117a4ecf55fc71e07f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd22a16b6e332ff43b9697ad173d33e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015168d9b755ad6211a70d64aa39bd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41841a9a0b825db3fd967a9b6c5927d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa7b06ad26b135bb828dc807956c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473aaeb83eba3128d6d7b6413e0bd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3ef25d128022e97f8afee1d069d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d54b285cb580d127c08cb72414ba763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a845741d6c159b04a387e3a9ab90f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa8dcb84accd6b4bec30b3964991e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca59d8c15c437b666a333cfb9f270d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11004b235e765a5411e54102401d1e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349580d5051aa6c62a6be9a84a2ebf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac9056cd2aacbbfb6ce1027e29fce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df718a35830e1dd1a4a04dc9eb53e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0fccd4ad0d437c62706efd68ed4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950184ec616cdd7572347d86bdc833072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9e5c7dfafb474aa94ce3f5d8faca373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76038d4e0f623c830d62f38a6dee6bf374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd31ca78df750349451ad3cf112958275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f135659f41ee40d8401068046a4f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f3112749a98621b155d0da2ddb55077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a59e7b73e45974aadbbc4d80338078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c536dbb25a0630156bbbf421932af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59a56bf93c76f036f53dc3c7dead2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e37077b2476ca42c28da999d7e92d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08d5be9e528f36854fccbeeb490e1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180b73d7df09cb1f0f31fb67805fcb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe934eaf6439cc8466e05d5dee46fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a6aaab9312240196c9ea26e8c9e6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc9076aaabe90dc668fb937e512d4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f65589bbf4e4e92a0e8ddeebf257987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac812beb35892dde52d6fd0b6e11942488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8bc89c7598f4929606042058f680789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e592e4aef8ceb20a76d7a93ecc5a2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1921e68d3a2ae5a802b52103271cda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592997fee0f900d414c133d6eb62fd0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f9bf5b39b77bc7b773799bceff3bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa972f3a9c553691531bbbd21d9121694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993392d88dde09a635bf36899f02245695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6247e79c5e0b991ba32c498a250e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c4b41494d5f9969148bb0551f6c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159d6553f80bcde167c35fefe1a05fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f20c269bb63ad0808c3284d4253cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca8e50e18d7f769e1064e2f7738dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec7eae64041b6e53b7f04dcbc5a994101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff8f38bbf17c9d9692a09d6f14db1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864da1e75f36e1b2db71fa283dcbe1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077e45dbe8d556168a3daf3f92e16e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2effd8aae73ab1dbf8d0b20cfefe7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6bec14e389e627dd97b631b68acc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c52d6da05272e5045efc954a33d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb4b5d982bbb32734338d59887636108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa6ab5d1e562616145f84734ff211a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ce1ea55aaa2b8eb323052b6d0f34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfeef2510402f2faca2f570448a49b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13392b7a3ba2f29d89c44b297805f029112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da02932be0f80e43e635f5bdcbd734113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b2ba9554d175fe0a897258c305908114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5ddf6486e43191faedd6e1380f8ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a34716b4e9f43dad3dc96e6102d07a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3395e3aff91ff3c886cec9ff82db8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629e856350e908d705b8c57bf4438c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0a5f2b480d2abbe051916d0a64322119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2254d6828b5f1def49c301687d37e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314552e3b7a299bc6aa91ef65efb0813121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd2be074c07801ed684eb4230a8f93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee80945bc6892e78a9ff91bd7299012123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881ea5ad06415d4f4731355f6cbccb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17311235258744921555e3f9e5ab122125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91f45d2b61ed5cb9eb753086b376f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cf5b5db4ab01ec693c148fb9c190a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b38e2e36840244ae0f5e6331798056128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d876b6d70efa9a118aa7b39689a01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacd0bf3f74784348a638663aa5023d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967bb4b422a1e2b98346184598d5a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0792669eadb5d69249e6deab6e8be3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04071bd5c391944627d8cc1e0fcb0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee59f473f7af2c9a58bd9c38d7455d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e96aadd64d1488bd1d181f38d522135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c051dd833b253038f3e095b6b9a9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa46e3d6129228b180c3fa2ac67ec3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f6f13ca8d2bd764afab3fa72840e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5fc82933c40a30dea270dc33f1186139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f526e0034473aae155ea74a11cb016140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f9f2e8607d72293cdbc957d94e0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1de9ca9432417eaa229466533b1c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0328912813ab306f0dc9fe5e2eb100143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c562820eea344b1a7440e8a6643d58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff4bd0586762e13efdbf62e35565c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86e5d4846b2dec4447f296baab5f2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34acbc9502b5c0836afad72183c7901147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d241c8dfa74075265be0279b403563f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f967cafaa17f64d5dc258dbd91099d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9b3ce9c466281eb39b62813fbebb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cea12d2fce2605ac0dc4e6eec183d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e8322f2f1c60570edad536b043751152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f2e2076b69fba02e9cc20f9eae0a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80756bcced12ec4a1f6771b402c621d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132e41db53d990b2047f4c2274f8681155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535decde3f9a9c972d220feb22e8b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85481e1a8cd4c51e941f0bb30d443b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf06d48d9e93fa4083bee705e54ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c81f949fea42f271e2850e8b56324159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f48fefbad354ca836c8c1223c4960160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb88da12181188b1595842337e539bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40541f5eb0f716dbf3faf1cc44b69c71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a68f1558a9cbe5c6081dac4efe3a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d06f5697d6d2fa0e2976d15a1be79f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dc520d688b895463270d5a1612e05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1acd0d66af2771b14c95e8c60baa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb760c3237a197b61c12c095bb978167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c924753c8ee07b7f0be8502b54c7c0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d63f1c1cdbbdf3f0f7ded1e573bd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333a084e3d1764994c02c1dbcb47ac8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632ffa58b4b8e474f5853c35fa22d66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0c863ae419931cb465de3c7ff1d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda995be766f899ba4d17d08fc565c7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253f62184935bc4776e87242f9eab2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d220a8ceb0275177e5570cde9f770175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f696d33e065274a5257f3ca882d24e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6269dfc9c333ce41ed59f301b7e4ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c28bacb5fa50157621a140af01acc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aba6471fecbca55892f126ef7fbf60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce5aa6c53463a8562eb01abc9b74cd180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6356741c1dd1bfee2be4f87b5c1671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb365be4ef1e622ee008933705d39a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d49c811706aa63778b043559eab53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399b5746b9368353c5ad60f120a09454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7109a22ccf7c23006f342c57c6221835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d366ec690da61d6912410dd177446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3c94e13d0a0065ed8079e2d518a817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3a2d8087ab484511e8ac07ffe255a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ba0b11abe49d78b86d71a1152c7679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ab997ecf95662c574510e0665eec910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440166e6279bf1990b8b6f50b83f2b9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c03bc94bb2ff7c5db85be556c323912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c9430b4d564e5b50fd1d9746d18913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba5f39c560b1ea147264016567015b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53bd31aba8f130b572554292f2c1a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b061f36a508c0cf9390bf6f8a3c84f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101433b0a2e3301910dc669e9f5a89c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd527317a4f9c729492c29c1b2a4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dbfe6dae705f1bb40e9175c45389319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ef80c474baa999bd443b2bab8946620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5449c7993f26a7fea545b1824afa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a54aa6687303c48d0141e25e991722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefef7d760ad19c68badc3a6f7ced74223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5594aa8a17f00cb8e72e86c3f94c7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed63f46b50baa52d2dc7aa854ce0d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd956bf8cad1e542c93b309d830445d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406ff90880e2962663cfa3596c9de3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e51e9bf03f8680050d274cc55cc8a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c67e7cd0c83faed0231d51fe434d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c67c095624e6d7e9da338694793a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf9b6b484e49cdc7a33678d59adc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e930ae1065a2a68623cdf64d825b59132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daff6d150dc6f4f99d5486e1612006933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ae9970d471fcacc5330ed90fa4f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916108020c009c10e46e505a797e5fb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0192e42a64e83faea9e0efb0c0dc1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c803310b6adf0bd034c406917954537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca70874077f8b79132f07bc46d42838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71e109ec73a517a0304b5bf37f14b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892918fdf020aa0316e2e2de641e6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e459cbb22bf07a9798e15899233db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e1579b173f61b2fdfcf54a0b1c8e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4eaee07f1cd5ead715c53c7ba751f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c989a7eef9dab1941d9e7b368a17544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575c533ee96d2b705d069dacfa0f03a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5687c3db0dae0a865efe9d21c67ab4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23bf8d95e664828b1970c7fd31caee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c6d56791517d6c4e404aa980d66a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b7bb059dcf597a841e73cafd3a4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2673024b03db5732b23ee01fc60c3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cedd579b26575423a2d2ba49cbf3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4be060579e3dd619f1a353e11d777f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c392b20a99a05ea196997119f609953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff9a08f6fd10eedcb0b5c8288bb1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df2eba8c5f44afe5d430db0872c60955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d7228e68f5450c890c0f10b8ec7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3e6bf64847a17558c0780336cfa1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c109833331b289d21a9be6da698010958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451339b0425903b20d468627f83a58ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7680df06f0f8afdd1dd7669bc576d1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa08e71a389aa894116eb81ee9e87061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1635f0b8f7c1893dddc73ac7c09cd1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c6e1eefb2f217a7f73d538f50b6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a517339d20edbf025aa690360c064b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a60e2f7590614581dd894a283f0f5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826deef1b4a0b31c1afac0ae899f752b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7195756ee319bb0feae27658d95ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcbbb7434af35224477f0e8255a5bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea21b385abfc0a4a508d1c4e9e9f10869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f9632e68e5b4ddd65cd946d11058870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bf2440b18244edb1948407950c04871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064760a46ca56a6117146924493c804e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b20804de341f013e0037bbddbd52e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd87fca2fdf6c5c0f0684a52b6e9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342b3bdbf5d44f82281d675c257f41e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae08b214c97596bb5c5e298cf0ab1aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6e6a6638c4793edbb6f13cd3e660c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08bc569c62297d252f491c231d8c4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a76713aa79b8f92c10964694bfc8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c5b5c7b5edda657e5f22807849aa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782fbeb2f445b1ebbda6de8e2885ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba13f73f920cd9f216ddb136813d9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf80973f6fece2e226f0ddef705b4ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa40fc38742805955effb8daad552a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfbc6ef0c636fed13884b32127d4af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9a1c9b821dbbea5944378a320e7a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392c1562434a225ac4c1c4f0f22f3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b944da13fe57adc5d75ca10ac8b5e1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8eefafe5a3fc67c4a9f0d88b9177789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb9bbbfadcc4000667af27e124f6fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d134db9b58b8f1ec9521f53c96e5b6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3729b2d64185a2f160e5a2d67b7af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6a748d7ef7aaf64c777e3802f405893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a0b47c1a89a114b38048dc3a10d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0bc1b79263f6b8a68cd6a85bfc5f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3009347913bd07a3548141240ffff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f98f410b8f2b85758416b26d177dc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a1f35c5a56ae091deeba0433812b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0718633b660cae1f1de01abcf836a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba4e911ca1a42f7c2b2b6e620d364100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756021cf186b3f26e411d2c8d6ced298101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab07ab1a9a54f8751939f7ffe2bf7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731f10c15eeaaf4f1e131f3bfa29930103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc16bb2ce560ec94c50465b970df65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8560938897893efccfcf6a0799a353105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258338c39b1f3a4120438af3821db32c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360bc2fc1198f7da5811cb770ee135b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fc2bfe1ee44185095e338351065aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706f83338a89ca4c6fc83a1baaeb5ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e3d3d0d9ae13bf39d1c60562e5096110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb947a1101fb00e0997c367b9d60bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f40b87659991b7b2b441336cccce2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670e9d1b3d399fdc347a9813d15eb2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de344dce3a0adcc0d69d0563e961b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d4e0b4613ea9c2929b6a1b5f314ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07eeb3117fdea4e98c8031fc89c567116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf3b821ad01588dabea700627d2f53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4655a9bb77d343ed0f81741bc227e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0508b6012bafdcf8ea3e3189a27a684119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e426a55a9a2bf6edbba2e907ddbb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e69d6d251b7deded8e75bce299a3ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51aaf1dd7523322fe06bfadad8e412122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733097aa01e8c8f10dd8502c6b9adf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc593b547ea91979cd72a9942ec5b62e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7362132f3fd50cff96be6085dee842125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d02ab94ba1a97bc3320b170ad91a7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61982fa14303e15e71d21d9d854b05aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00179336c57e10aaecfd489417ef57b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41358a63530755bbdf7fa59201302eca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ca31650f23ab5c0318dcccbf20f10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769b40499b22be9204cf92105953338131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa198d805ca5841743c1956fbdb081a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb873aed2630a274fca7e0fa029501133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9817e4dd0077dd77fd7d01ef4a5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02056807288d48548684780f576ddb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18150eacf686bc939e40264a3e38641f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c811bf3bcb3ef90ba5046bb6e868934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb0ee9fde7adb2d1d0c705b1bd1ddf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9e6d9a539b2c97b054320646352ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a88f32410f85cf1e3c868e57e2594140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb5eb8cd93773c734a1804c852f306141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93051e07bf222b9bf9fba77f76fd069142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f917751fd04a9933e706df9d61d66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f680d0ec5dd88760f43a013a1f1af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef3d2f4864980d38d0f5b9dc3849af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1136f529d5c887e4a4eeef0d98635146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae83ecbab694221de4f64206a3e1cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83301cb398d4cc472918e10972cd1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aa9f774eb46274cf0268116651b41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01532aa0383cca0b6707fb8297b5123150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61719aebe6d521c5fd4e1dc3e5d188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc37a0a99febc9c8617fcbf1a26d86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca568f5dc5a2738fa1a77ebfb82e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7654ebabaebbfdbc6c4a6a42b3dbb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2b865afc4dba7fe0a1a29b74cee27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a791a2d8880ba074655e64da90e7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab44019d8c80d4ceb330b872164a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc5d1a40ca37ed69bac9b46d1ba064158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fd58b63c56fa7655439d8cd3014c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eaa0aa88c7284caef2aceb07fb252160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d77cc6012d8cd7d7c17228378058161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199291298ccc1ed5187fdcbfb83d6af4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9050198b42b92fe7b288ea92ae27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fedda917af8b1283f7e685b88dcb50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4130e5a52adf946d2fb05396ff318f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cf448be57d910ad35d21db3ac801b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88acc258993e4edc0f02dd4d89aec7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23b78b2cc5e289925f2ffaf1d9ec3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b71e54503e9120c29c7f1f790044a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab1f5f02717e51f61db4fad4fb10a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1d004e0990b5ec58c33ec6dc8150171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786df8c8f24248083c19757b860455172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca444f250d98aaeda7edc524b0309e61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60df4ba2000194484cbdc3b7439b980174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>