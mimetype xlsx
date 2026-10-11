--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5354edec592baec93b144e37f97f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91595347fb61807256c9326415c810752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375d0a0fdff4a9c16febcdcdca7f96c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe86876c885d4613a23f13f75cdb9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89870f9e2a57ec3b19202a59035317485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcc2b4fa2235198ae8feb31a61dc206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e52af27ac489832076471b5309b597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576bd2cff1b836f6fb1a0e69b4c55f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc18fd1f8681a76557c6f4886dbedd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679890b566489a05b97beffe7ecd31010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83edc765583657176cdef4177c285011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baba1ba4b60f136e427b3e7f3d9ad212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4476d5e2e03e27cc51bd8ac21aa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e28701460ed04cc27f30efdaa2da0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec3a4028c8a18250a72722aab21e3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa43d4841a92e6771aa64f5248c34216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7141ebf884664c4a51963eb31267617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163be5cf73040996a9d6cfaa3816afb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0b53f741d0b306356c54bbbcc267919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d128f312a9a6a48d78209f4f428898720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35a34902d7b74ef777f1fbf77871d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f59031ad3c23aba950fe23716b312522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563604bb4a43fccfdc4b214b2c772df023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734018b235b1bee0de38e75c31937c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbd69dd8f596e5d214a78ac5e2267025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86a638bd8dfa542ac4c5a125d6df9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074b6f1ca1c45d8554908ead74b7dab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53f370036df241a5d51390ef4c573328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4e936234440010cd4044c0c4b36c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176900e5bd89435749ed48041ab5e3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2237ef230da06cc8e59d97c917e066d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0564beb9b2cb5d4ee55fc25b49e4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115cb10da58b10824e33197223d397b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cacb31545afd329ca356e23b6fc9ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0c16e729ff558bf5a18b6fc6cc1ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc7c85148bd101d73c8f31f2c4e27d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba9628a4f51597e31dbf1f9beed6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17efc4d1d53e0696480ff26a153d58838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7f11ac6afc4efd4a74425d5306f2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f25a43248fddf133d3d3e8efa12b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30cd633d4fdb173226c2aa47f80afc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1925f1076551799c2afa55fcced55d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357265223856916b7908569213f08ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb330b4bc5916b854e7235ea7c234c2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f984790630c5b045642898288fcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4f7324154d99ad1451e085460640046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b122014a597bdd9731097a15b8f9b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043762adb5c77931c298fa6802ae0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ab329b8c4d105ae66b7cd345adcb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bccf0b24cb31b79efe897354e3de050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc588f372c1c2408a0f1d5002f3eee751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3824e8ca3c45d989d1042b814ea8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6fd9814f1a0d33d900fa27709bf6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3218cccd596d310d4cfef951fb1eb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3780cc7f174928bfb90c6f5c616a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db4e86e845f5663c36725772f82fde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542763172b0c50304321ee2d0fa94f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71610c2b3ab97c3049c53b0e4eb8888658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98232860c732fe03d08ce6f297c8505359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de78f3768015e3c44f27214cd472b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f0827c9eba1a6c980e89a98ba6d1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffa023f0e3836c424497a7a20cb45462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa118c0d9f949460f500044d6b89c3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcb64c8cf40a2e1d3f2fc71b5e371d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da964e84dd67fefdbe192e2ceb9437d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011894c5bf6d17b27c7f26738451a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654db2cf492a3c336aeb7a68c79ae9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4041579f177093c5e7e8a9a45770b1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf55d3a4eba8760003537bc832ba0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56217b2a732af83ee019506f2a9a75c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd114275374bf643106b2b431063bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd039dbb35aeec4ac9b7c1b00cb856f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2095cf5cbb650ef356ffc5084fa673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b56edc9c10fe0e1bcd8c3dfd358aee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf28b634532737b4d69bb8396d453b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9301081c216244b1426b12769a2839a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d2139044cd0b72b9e90045c7affe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3495be5e29c5daa2906e8031693e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2e4c8158cc79656575adeca88fa2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e021ad0acdde695037c373944212a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24aea40502707723a95d83e6e4973781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc22473034edb1d53664dd8aa6bd2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f39c308293ac2bd809c021f05483983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119abad2e463595bf7fc31765d67e2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9819a89a1a96e802202ce261007e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d79ce48e1df4d685788ddb393eb5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa8c7f1e8e2faf805971ce7e2df3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68ae113b4aa4ce24fd55b43bf96c9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f346b7b5dcc936af54cee3544b90589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864ff1926680633c738cb88dce6df790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebaf4796fcccfe61ca1d35c24462d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd0e0c86e5e1cc98a04af9d11796392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b07e5bbcb566becdfd9178c7404a5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147a5d88e43d6715b7f0c54c8b236094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73bc0c00c0233be53e4045d4b7ba4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db0d556a35bc1d914f5a43faceaeae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b0b88685960e5cadd8c5411c8c71497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bcca41cc681ff3ff43e747e9c553b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db1d60fcc708688c61adc7c4a2ab899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12fdfb2d3e1cf99e22d170b8f7081f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31b30c438ba0c8a90166771993421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294145ba3b3f37b71a4a5c8e16b60941102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1bca7b81d973a5cb438474feffb7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9019353e5b6060ee91312cb2acab552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb43e5448a0552eacac372e1730892105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc24c9a7438bfba5c87ba093d08e820106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce9a89cf9cb47ff161ce794c65c4d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c7b14e8871a9f1afc8e0af4a3af89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43687c1fc28b2efbaa83e42b5fb6aecc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8d8c88a864e68cb8d65d852934ded110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760eb05bae4a7d134d5724cc5410ff6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e5063fc0662172019c1ae0402c578112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187dedd3e0c474d6aed31bdb99f192113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d647f887d61c3ef9126b1f8694c343114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489c69f3ead312a4b7469b70e5782eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de77ca707137be53855b4bed52654116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e11c66a597a8565907aae05408d3a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8a9708030835dbdb4ea50657b062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd2b1b1736a91015b6197a507a4110119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e406050d178ae5a3cbb784db07f696120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802393eea132ab3d586073ab223ac268121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f87fe88075db9dfd599a66f29817e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49baeb033a339c70bf220f8be3eda31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8be87b949d88a3e70ab2d7296f452124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443f28e34038aa77b7ae7f29a9420d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cde5b1ce41d2f4c321def092da138126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac203b0583becf9eca418ad9601070e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9fce9271532fae90bc22e32ecd4dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee446b1cfbe65685ff85041bbbde39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c706becaa9551ad2572d61bb7a37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e7e4a62d71f4728125e958dbcfbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8b17493db1e537fe350757b5bb24a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7ef94620e63eb993fb46bf76b9c63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b472b18c3a27cb80cca3e541ffabb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b108fbdf52f943eeb81317e140f2ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667847c3db539253fd1f535cf34899c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29c70e6c019c8ba2b64d1a1be28d9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa7f56ac4269b47821f972f9800a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da8790fed8bc14a12b1c28457bebb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f9dca1aaffb6b793a7e72aa6eb8ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff936ec32dde6f0ea91c1527dde4b831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3f0545f181051f0fd9136cebc8992142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810c8fc1503acd6fdb9f513794b8e9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa6036ab7b03a3d3943582d17b327144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff3e035c85c015877e797688f919a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13de0f6f1318ce16fa3ddc9b4bef61d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e99b0e0f239b26f5416bb07056811147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048383469fcb5234a7b4ecc89ee47dce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead29321a6e03e9fc401200c62d9b16c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c908eb070e6116f0c13374f6a77b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fdbdf33891178286f26e3032e1e58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144532521adae406897f5ace008d7602152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf29081f78b8878a8717de5058436ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0178aeb8ce3cf5d38cdd0ee8a7ef5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526f1e5392c544c6c04507291d30dec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b373552b493caa407fcd68982154dd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b60e452bc36e490cb97241ac9e876157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa287243c8cafa60b1fea26cdf73c44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f38f0f8e65b1f24acad38a2de9b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c50ec8e34bcef3613807986b93141160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f9f5820c1528b41ceacae44490eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97663dad01de344346e5b3aae5602c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deca50f41cf84ecc80992561636236163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f4415d414f7a57dcccc0217f362b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f028d0145736e5ad16d270347dae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271088852648c199c086b09aa338f5ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c495f40b227fb302f403e641a369c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8de85745e7ab273520625ffa343a4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd8f6552cd71ffb09d3b7a2245da5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ea92e6b8298a3409b2046ae16f536170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d63b927c47073c79b211ed8dbba0a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a9c11eecedac57343604f617f600172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdc7f564f7a947309cfcbf855819fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4cd254ab1b37b32577ed20f44463a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194fdc682623b441433db64482d9e92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd107d5fa488e18d0f8d08d11c4cb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d356be2ce2cc7cc91b29adb7ea7d25c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f18ed39dd500e7adecbdafc4cd0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27118766da5e146cb1d22661dc3bf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d362d9e43f0838702af2c4742e9fe6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1edf804a3b31eddc018aa8d9bb9ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981baab3c95f01911cd554f4527eaad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3de7bec34e827588cdb2c283d415b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf975b5905ddf61461c7f00c5f577b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e261a5eecd7286960e65574a8ef4af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b84a5e7ae8924305ddaa28f0f148326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a727d49a01f49a9536658ff914bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a6bc783d3523c0105d89764ff2f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4cb7e084226d72fcb6dde3ac4dce39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298ed33eede4b64361f43976d09114410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1e53ff48efb03b80a07e909e569ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d3420db9f4fc17d67b6667c547b1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ee15cd3559e96dd9247bfeba0d2df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cf2e55cb548d86678248f5709fe2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d22904903ef24c25372db618dbc1ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa07fbbf0cdd3c93617d16783993b2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90208b09eb757732f1b0f226b2a8fb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce5040ec253c86523ed717fdf45a9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec46a5a312102e3c3ed914f2410be219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca193eac4a3e0486748293590b57ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39737f58be46a165b3f79f10aca27b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb44b4e48009512af61493edc979722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf390545f20954b217e2a2c54d8bbbd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0262cc20a9974c71d2caed130e1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b9b26ba8c52e854a7982c1c7e86d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84095472c5ab2895c9b795f0837fd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48f7cd06f5e787da85ea08a7a5c23127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0746d5a6393e9790336fd15d132d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ed11ffa673811c07dea601a7f497f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc20808633d25cc71845f65b0a31730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9f26a0a3596f6809b8156d40896b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b82e9206d5a83183f36ac9b69f42932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd6d98abaee5afe431bf11f26c26eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82e2b2365c6f6387df7f52b93b39134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4573b6df78005cd2c5c3df3deae32ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773357eab1d12c1e58d5e18c0164cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51396318065fefbf56ca6be52ad8a46437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540211ea9a3480c5355eb334d4061e9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c83c38cf191a20e94bb835333185339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd35578b8d75b6b96490e533ddb2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2398727fb0d90d70c6ddffe6d97fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7e94db2c8711316833af777596b5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a63f0c624bc75b3eee482ca1809d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f097dc4aa0602bc23a6a6961b15f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959bbe0090a1ca6bbe016f54b5122b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aed1e07671490549bce1a2f03fbae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f44daa9b4bebd1b0c7cde3a36f75747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c271c13006fdb0a657a2c114be70d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3ac9f1ae5b2696ae677d80ced27949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc26fe65d5dc117687bb5f00387743050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa39e67c2109dbb621904e15cee53a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9addd04bfe3ba5e0b9e86db35b3886f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a02fbf1702383b9c5fba4649a4dcf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565480fffec836091ae2138ce0d5217754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ebeaa14417951ee3fb4d17f36b9c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c743b1a2121490bad7bf302de05b4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe619277166c9eba6bd0f89a6061167757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce052726ee4ecca052e9d706b81fd1a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e7f7528e5ac92f07aeac1f270ef859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9650e0e7104fdbc34cb6f2481197b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6284ffb1b50022f5640c46c2f684561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124637a3a4da451baa60f7c708743d4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e331dfb231f3ff16329f38b712c7d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91187dd6f9fe757d580c995dcfb7e6b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e97f4fdf6f05d253be6ca313f58ee465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b418be1142f0d7899df9f2e5f02965a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd936dc0d8b2e754bd206878f2ed5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8f53fb0ddf9acbcea99ba6f874edf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c9567a86d1509c12995b4d60687969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca004e84bc0c610690818a022db69d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff645f4a851c425bcb5c5dbfc91ac671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc0505d16d91f7b6ddb6f7fe6625b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b412c1c18fb60de8ed13f141548f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e43a5e40bc105fb3f1df833f46913b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0f458b25a92c27975ccabb4aa40e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be16582733613c3c36cba071538bed876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d576a9d30c6d8e3022e7226e00489977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050589ecd0a95db44c4c0598e60c4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d3bed4c5a258e917bc38364d8e38279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a0d7811b2bd83f5acf5d12313a9f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c850c64d2a170abd4ab52a215ba0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5120817f91fd3065da5c9d417aa06582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680210ab9f0f1119653432e0983b73d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dba496f6675d0b53d563947f005a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8c3d3217bd7601f9c786e38a83e2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342557bfb5b8acc2f86e33d6613734886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6840cafc0ed716750468a5c55ca066a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323c30ae58ad40c383791a6f36fedd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808a70cbac637c4f7e82f3d0810aac989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97757dc336b3a1faa98aa53c55e61d6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617dc8e308b9a8df4af7531b5e0f0fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a11f4ab6c38180678944cee3e207c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383afd96ad4a3bc465c6f2c1e457f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b0466553ba56031f772e6ca8035d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b922449776effadb9ed5ad3e27561795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841b0b45f25157aabbe501028339f0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d5d04e6297e4deb015cd461d270b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e74c65f9c9f8c1baa66df40856a8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3ff0da4745b6d5f645787f2406fae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae866ca9af986c5b03c3220625f3125100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf7877b1da07834815b0d91dd2d72d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddd30d0743c138502bf85b60f061f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d27bebc695193d5df15303dc28013d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f4f94994353f2497c8f3acab10e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c2f8fc7e845ada2b40d9209193544105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301832c8d142182ef5e3b4ef82c3ebb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c066139bc07580fc128ce20db6b04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a03234ad175f01c509c85b43d4d8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597abe855daa87650189429467a49e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672df9794c3a641f21e12204400c978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338072650fa240512e6295148923522111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c4a5f213731a220e3a768299d3fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2fd91cfd6a3bc8de8df5840953b5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40f68ba1e64fb47d6b5e430f3b9eac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d47927818b38d58d076a9e6f1292d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1965ca1b2fe9567dffdc4f1728f5501116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811add8f9c190d9e8628238ad7809c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da21587b2aa358ad1c66390ee8f77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d25e0b5cb75e333faff94ed21ae66e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeef7445683706d51375d504384ec03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea424943c2d5304c0048f5f3ec0a29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367614b2799fa0e98410f14181304b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e87765e20b673cd80e10bc4eb7478123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36858494d11cab4fbc3761c572b67e95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6325db59ef3509cf9979d30b2ce4c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6de33fa13785a883476f28c7256e31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa3aa0ec9db7ff019945d82b9e3371127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca133f8605fbbee5170cd3a81320dec8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f7ce511268b00e863647adb130135129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfa54e017f8cf6b804128803c410fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770992cce6b6126ae8b47790c7b3240131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764448e3a4effe93ddcf2a79ad6e29f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd466d841c21d9c66b1c05cdbb750f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3447474081a222310c3551f59cd620134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94e815844f5a17fe358544f14312b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d988f867037c265eea95f37b04407136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0079ac300fc779d5aed8bd47608ed27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d529349b626af2c0c4fc3acbc3dd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c596172963edaa478ebe9cb32c037139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b8f9371f1fb1f5b631b3b81dba248140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9515d2e6f582ec2a3d3fd543219577141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca8fb136ec063c92a803f70f05b875142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c228e1945fb31a34440b2713b5435b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfb6be33d176caa2c0e8195e407d55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45f4a35a309f7c3153d98027eff91b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f438a663ddb8a28e5712422a79574146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb37d18186b629b57eeb91e7fa3d021147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eec1522e0c646d7141b9b9ce266a86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c9b4f7ab6ed10696e592da14ed1a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b946a48114f1dc967afecb6415d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce48a62704167f7131423eab17c92aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c2a6cb97889cdb16989e3a98d646c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9b3af22d99616ff99a1f5577aca3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f75cf2ce8f2a7e2fe68d0c111c58f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25d67c5e095574a0de642c6584d726155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d7cc5ce1a31c96e8f41e40b2144cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f708fe405e76ca9e8c69edc1de5a11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb38fab88bf04d73e19ce6d17ff63ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b88345a00babfa2b1d26f79da9b429159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de613cc349d54360b7eb1b3918e0f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f6b08baf69461c88e5f5d684d6ae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d788f4f00e47d25e7e86a06106783cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e8e10b105eea45fe287dbc91b62e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572c8ffae9b0d19d7728d72668ffa6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b1f010a8a3ff54fc24c20b0f7b4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e17a1893448c843241dd3cb293f7e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32449ef101ece6677eca5ffff640a9a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7744d5464177e293454d2a2064048168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d885bfe8194ab885c46ba89537598169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7bba098b7b2af3da79f87ed57da5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93022af70bb6d9588256c3e2c57c4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a55366b8f06a6ca4101e1a47ac9d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54404ba68e6e3c42ad7706e841c9a3c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f19627b5edf12c2de661ea2297362174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>