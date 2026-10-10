--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e77d49d08c8422a016be2678b25e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f28f71b54babeb14be3e5c5796b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442b8e9bf81f4272936c2165e8f453c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f837789c39e70fc705ea5a98ff13a164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20a1b879e8b229925e2234f9995d005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852336b76f98abe8e5e2c4b6fcf864e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50849f2c3bb55038518bc6795395a7537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5a95c113cd221f89ba65ded2cd9768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0a01d6764ee1876b83a5fa0d5f53f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109524404becd8fb6bc0889abea8a8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bf6ae820e1b81a3774ffcaf95ca8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec48ec5cc7344afd532e0a420fc9e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d798cee1a835f829f375dd8564bcac013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446c2efcacd4effe39467e2d2ee72f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b607a2a0e1e1660297e839a52d31f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3ae237a6137aa41d19ed3997978c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf695061a38d73f5b424b6f7ef88a7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85f70ff016cb19c36209b786bb98fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a3ce336d41fcc3ca04e44be63527119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d14290acec9ac1b5e6c6cd66f1bab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8a03a7bd483399d0ff6888d4b850921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea5b172fa6d650243ddc18b6ec0cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5acd555fe11ca6c4769cf3240cb4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c87c77f57b2058d53a80e227514824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df9596856f96710daf8899abf4262025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aef9371978e7a614bb90bd590e86d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a262dcb56d3c353f91f7a7b6cd4c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95e6d01a6fde76e679e609ca7d8ce828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8ec931264e38a5cd9412a2a177f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe83d5fedd6b9495b9f4acef2a0f51030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738db749b1beb4436315d58f583488e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6722b3f77425d9e23c7562fdfaa1b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc85ebfc7a0fa5435f4386ec4f9580233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daddf5f95324ef0b1d4ab338dd08f7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e54dae1296fcb20677e7009b45cfc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f25dfc06f5739d5784096ee9eee63b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933b4b8c41ac118070b7635164a48fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac39032fd01a05c2284f1ec7bb44938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed980f757d5c9920419604eb9fec7dea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c366798ba71272e6b91abf8afb864240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f86750b7316bb269323706612fbbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f06e8c6c6c9e21ec805f775f1d06442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2b060812f380d76b781292b4193a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a015a8e6fd6fdb24d0dd10c8841144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0ee82d9a3f5fee025c954c224ab5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29ece10bed7f075cc1014967e996546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13cb7980e5d6c1670927b74d85e3ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e83cad8a0ad34baef96c46232127d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871074963be24fed91892688209ccf9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143808ecad7e13ba9f67141e53eff350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf3dfac377653b0797b7c1963ef36851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80141b99ede1f6a7d2fd0baf6ec871f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec2e9a8dc62784fedb44ecc4cd55253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d45636a44cb1d4e5dd786ec1f4aed654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6ec1f8ce56ec6388999b9f00092255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df82cebd46d72167698207adbc7bd1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2263b6b77186b3409712171c4a0a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3023a39abbf0f0211570c8d8c4d2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd09aeb8b35ad43fded01e806c97c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca205723c54d804b96d6d8d20de38160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ea83cde4e8472843fb4540150da761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e2cd606ffd5071d84fdb0efa953362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e8bfe422241e64c58a1c7a91523c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4628574cbc1efc7469f9d858fe2e0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7ce3d2e8aebfc9eed08326da9f8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016f4af7d9c72a104487dccba5d05266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375358264e3adf82aa7d5b4b029301567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e6a1c074b494d38f9078798e4bd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb06f43c6496335fd3a77f355c003bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6f3ef2cf854cc7f095688944222270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad930627f2d5447629cc4627d2cd9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b83a0de1c47a0eba2b1f1a44dba1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b905d1d59a62a1d62a6be26c5e1bc6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1ca7a692dd46bea2899b8686ddbb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336674f341bbc706b371738560f271275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd1869ea1073ea97d5c2f318782db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127eb74ef7b073aa27783aff810112d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0db4eaf21bfa607d4a66ec6fd2e0dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4799935a55d603abaa6e6152fabd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d38c66875fb4447f20341189e8a6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3785b1e800fb5acc2fa9f4bc2a9ba2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cfec34de01ac0b3a1a5e97139524182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ed903669bb1e0e6142016c257f8bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0e008a1b190a409a9de1dce00b2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e1868872fafcd104c16eec13495ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395725b52d3b7a33041a5fcad17853ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925a3187940435975ea54f66f61a81d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da5ef9761cf73feb760bb38383a13e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e7967a0f47a4801d726662ab8cdb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e83959458ffbd9e8aaf99183bb104e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9b4a34d96a997b493c5c3f3b149491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d02b4b0a5e9c87123d33ed7f2cf9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e57a8aece0ac4b67333205a4811c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56498b865b2656fe243c8cb513424e3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8f381076985f0b450cb0322d5b03e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af519cd8da27b92c113f21a85ab84596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f761360ad5a5e79c43d8e196aca0e8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9b6012bd32f4386fc33d1947d68d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e89744e2995d53173ce6b753c688c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbe0dee3d06d037a3394252621e9a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d7eef1f0a76923f4b4e7481962b09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c36e619f7599d3e328a937cedcf4f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35267aede7b827c974fb0e50cbd8389e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0bab44730e15a52259e5762d17f28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb320e1cb0ed736a3d97c8e40b2a3adc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca9ce1fca79bae179be850d1e711f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f722f071b23d6291d5b3543d42e46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b19f4bc9ffffaf1fc17367cc0871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9538a758f360e5257846254bf3555f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c696e326584f54a3471728db5f7b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604abf3d4169a246af811d980bd61403111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0eaa588f5f3098eb68f948e15da98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477479315a5ca34d0daa6bea50cf8b9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4c206d4547a7909a20cd95f9d6e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46ca209e2c6c10d7ce6af76cc9807115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60cc570bd344b04271303428f5de4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1588d5fc6ac3c8c6b4332a5573787a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a8d10968d0569a905c033e5a6039118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc0fed1b6c3b70ec3e1f5ceccdad80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b1bd0da99b1be6e5c87629bbf3e55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e65edaaafa5c99a48b12f90991e08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48005f9618cfb4a41654674526ea2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe6054215f5707af59d2172e2e66a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a1591848b843cb4065bbf494ba0fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035067dfdef4cc907601d0504c0dd113125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ec86fb3bec6ff089f81f203415763126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d14b2d75af12608a956a91f205320127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9396beb0e45489df5d9fcbac92d6a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc21ea08213570739df7bfc241e46e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d063bcfb6db685ed23dc863caace130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab45c218e18bfbce8d6ee8e57e429b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a81051b20e2a2a92b164ecd8f10ad7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917852e07996bdbb6f47587405df9f7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7fd82683dd674767c3b102b2b89d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158373310b6889ced1703b26ab3894c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b5915764993361ee203030e0a5f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a0e0bddf67579f58a67609cfca92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ef8c455b16c4d2b90111d0add27ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ec224c52705c91090eb7fd0747c9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a658e485bf0453f1178e5f348515813140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3f4ade58f8a4864dcebb0f49d3ccb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0afaacc253cc8e186509d986733134142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af721e631c14b2856b3ef5c3e5892143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc410ca0bb944abd178a4e457e1564144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df95dc69948be0dccab462662c9ea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d827a03be1a20f52a6164eacd5f48cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf93d0780559895084ebf7cb475ef44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86798fff3b610967fdaf7319748e293148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9fd1edbb6d9d541e823914b494ed7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467d5f80a1b53851d36a5d2ed45e642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d9e86ba35a0581e356eb944cda1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cca7eb55bc08f2e3f1e912ace8c1c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b999a2a12b05d33573b5fb2624206153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa3f6df4232ad6158ffd30ec243727154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8210f2b4c87663d4d080e9afaf7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209785dcb746c2d79e64f76ba0f6852b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3ae0dbd11aa2a94c18deb3f3bbf94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acab77f48d65f375f8ee472e7d0f4f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4c0126cb6a74828bbb82e962996d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143cacc1f1c13832dcd8cd62a748b2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a546a8afe43bffcaf619d3e096740f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defc50e86cd70ca4348329ef36139e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678f3a6ca6d0fbd42c6f33d7e0597c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79db64bc80e485b26691c31ed594f0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b171c6eea9b4e870a03ba7de86bad1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac871849544fa63601905ba654d81e64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfbc43137d308af013e2c4fc5f603e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d31760ed2136c190db27405c850db0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8587a6503e46eccab21f14f2ffd384169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c16b115481ad5c99fb8744fe45db5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73b77c1bf7e9507fc50d30ec86627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be5637d8b98e35c8cddf0deb1cc156172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d519be4aa743cbaac50bd5259e454173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0ed8ef821a993cd94625cd846a412174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab495076f6e2d3363a575fe3a7521175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f4d552f3164c54cb32ff169d87f64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5cff5d2583bbd9e9ee3b931a2f8a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d932ba0c84094847068132526d83d3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7fc3045fb6eac5c29c09c1aa6e21e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81b350373d34552dba39123fa075be180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bd49255c44bb6a0909852308a676a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6db7e5616880bb444e867b08df60232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f897d864de13c8da0aa592194b2bf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e741aabea93ed15d1c61d066ce7cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcf9c4765a6c2e86e4b82d44fa81ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aad4a1eff308ee4534cab95d6b5ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc27726286fbb59b68f275042dc0377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95521a82e9e53a8b4c79057c843f35f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d0d027fb58b1b7ebb2c875d70f079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d12b52976d252b3a972452993b9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f77bc29a70600756063b0a24e0de011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a055f1a22fd002c0da9788af060fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a3cf24adb68addb9ec1bb6e1140b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4efb529f54019044a5affcf24386814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec192820cfaaa5347f3d800f816761a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6abcdcd7d55c6d0cbd2a83768394816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b38808da7f07f0d6e4f064e0116e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a59db7ba9536595cdd252a82e674818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8191af8b4cd3ec21de7092704f473019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94cca21c1a932501954fea377be74320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9935192abbdc7890f1454f02e374121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4340403c3c60d5cd69bcd11bb08e2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f3efc02533cb5886b24c5b2a8698223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973092af4869561a9edc467a6e967b7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f8d3d26fe3f2621b58b23e75bd8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ab67a7f945fa9df769089aed410ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158131b563485084f4c90d672a36ae227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1d339779d084780995b63e21ae3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5907f32abc75f1950c91ff0af347a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb31cbfad771c9498cea48a4b6b15930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d0e7ba6072104ec71ba828b6c10fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ec5a82822d177445c2eb08d00154b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe1517e97360352347152c9c8a661a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b40c7ace9cb38a9538f0cfee07c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da420f4bd8c98a8e704d52d82a28b0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ce3cfc9a47f7f3d4385d056a470c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04931c810fbedff6fbd7e82fbcbc63c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342410a44e29dfc84ed00ea2695c17e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5980ed2fbc4f8afa5d5b57be8bc6dc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a899475bb2b5ce92637ba52d67c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13c7fcf51da491e327b131002dcf4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0016593b623b00a67122456d9018f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505712118286c8c897b3589e7bb824643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538ab098e46a01e6a33b4f470f0ccb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c25c1ff4f7e343071b71fa65c333145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454210c84c241e895a61c2cbc8f36e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792582c6da14a87135ffec8768411f6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba20823af3476292d1b43b229619848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f63912b988eebae66e6f87149d267a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a132da6c331a9e04e76901e4de46450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e8a1b19761a0ee27c67f24f32f2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42146ece2f7a231cff9e16cee2d9e58e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba51fb7443b1858a5a1dbc4e299898953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0105c3748f8734e129926aac277f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d55b03be750e05cb72539922a3217955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74529806e4700d493a1badb8f522af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011270b9b788b7e192e3b2d4cae7920857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d32ac9562b7d447b0cae03b7e5c82758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c112780524b859d34725d6d76919259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522c381d8da0c92ae8fdfffd1df0a0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6828df3a67161b641fef8e2b63cc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686fd3c8677a9e2c9cbdd0deb5422862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370db7d480e91eda18dde50b92e8648a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6deaad46f9caf5dcd4d67027d8ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55d207cf4740838b5ea7fb9c1a00e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bfc5b045f984e6ea34e174d5fb39b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a50db1aee2b7e454ebfe4a3826cbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659986c8d59d4e796af2303e0082f7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc6deea6235e5ff84d0170e7b02f6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ccebfbdf4f8cb7dead25e0ba02c5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cea4a7f6fdf4e29d780ceb50d323f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66facd4fb8e9e8aa57cdf50418b5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcbac81e37e332be4846c764324fb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa934c7a0ef744a236ac175b81721a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d4897d5581ae54ebcc3386b2ad0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af38718e8cc3e971c3c9dee6af20bca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb9bc553b0968163a11cc411245c3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8699ea3710835d79be5d0680e928b5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb49c7583c3747fecaa29bb8c5cf21079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111b54d2d06b59307189248f18a26080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54fea74c9570aa64791d93ebf2db6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469579f5a74f70d1c15c162b2ac5a3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25071eb48d6ba4294d4808000d021bed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166f2a8ab07d4ef3d6bd69fc8bfa0d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfa653c9259cfed42126eed14d2b6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55c19f3d74ff690ded5e5c793d58fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779e386996ad3640b9e63407c9a087d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a53f07a2cc3c3093b42f0476d269488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501a2083e1d78dc270f458044884cf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c51f8ebc006022959b8bcb29464e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3f8e9d4d4631eea9f24a78753785591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0e0ba107d856e7d69eb56ddb8a5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f91c66cc930b6e3d0777261d2829193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96ddc3f3d21ba903d97247707d798294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a45d484c0cf28a979030c55cafa3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1372282dd9201997551993bcca03ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7051f5c48f857997d53a93ce952997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c1409940b80ca1f9926af86b9a8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb57b91ca5c3f92c429fc0967c014999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844238a763cc4d10af174be1ab138ca3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c329b2d8e7eec51a14d987af24b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6b924f55e8a3af299c42ed8137d85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1429306647b670816cef090102eed59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc874b95d0b73f60490ff780d16753d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda68149b6e19226a90776d4cfc42b9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b7299f0856b3b118521c5a75f0116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb114349a143e1e3a3df20549a4f80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e640b1e7b422680854dda63e6491df9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba6bae2ecd4700caba8e63d129d882109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c69b7aa03b1050447772beadf024110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37a63d5caea866618f8d91f5c596f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c4ba1bf580abd6cefe41bd6f8dcb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54a868a1969a1c600d2c60293b091113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac03ea9b04a377359483b194331501114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a50685a760f9a8a8682e4fcb428966115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba84fb2a9c290b18fc8aa3354a807b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f398c3d35bdaac80ed0eba34f6759117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e565abb8fcc99547894091098d46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0659fa35641df2d45ef02563b078d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d0d76590e7d8718332935ce52f28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8705222043eaed7342ecf5ea200c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612caa322ba0e9a3109bcd22d250ad3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8decc21f1641e48e514f68c756e20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f815063b1d2fec9a4ad9add626c72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5f9e98f9f2eb60b98c9e3fda7a197125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a233dc62f35f1fb54a498c8e57d07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5270628cba1eee6c7106e9c02b73d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0bacf17123f5682eb7c436f8fbad4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0f09bcd128c2c22e586d0eec4be08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca6ea74a6c3702324f8d9394591975130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35202f0f40abfd35a9f8bd8ac8ab4218131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b699845376793a175a3a08e4aff65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1c055798e781e90d36e49df928aee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae725b2cdc1c9ca14c96ad0dd0772359134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10cd23bc520dc9d1a584da4d721597135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae70b281fefb6843459199f28a8e03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd146e6265ba713fab8cdfc2fb2057137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3b534be3b63cef288cb1d5d7ea601138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8ba3f4d411586327d30a31a4ac89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305867f53f0faceed93d7c79b9fca8f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df407db93bc8caa8d6190f241002fda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b4806975cd2529eb7e0454a2a3e65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf29d4f82d948df268c293c14abeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af91160271857bb3ee217fa901e9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb305abc4a14b8f7e2e0e5cbed9e8713145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0f8f9eff8ab592d0c0f076b87c54f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e22c8692f7d53688879b76907ea25d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb767e8c87d1aca2e9a544fac15e14f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995ebc3390d9461c157de1f347bde6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530d2b40e133a48bf7ca090c089a47b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc3bfde8dbfb278098c7a99eb54b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d970af510d8525d8ca12d49595dbd6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08e9bfa915560202bc47b46ece70b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28534ff00d01c70736ec16300c7c28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc758dbb4fa8589cee018a7abb5836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e642ca6b4046ff8aed3036a7dcbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e576da1f7a4c2231661c9a9a889235157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc12bc4640749e1849c1f44104ba64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0796bc1a43b2ba58d6dc512f1221815159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e712dfd87b8800434b06f479f335a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b75bfdad289aa81053fd97afe05a4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297177f8deebed6d598a3de8bf06872b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094d041cfefefa9fa50940dcc2f164163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b6508797b71b9aad11e80ecc95211164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e73720c0e3f1b75e76a021af434d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306520a3c02c2280fea988327a36b456166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe663dcfb05c722c74b93aacf78a13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd972fd855225083dfe438a68a209d8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c39ae584e92a99826b2a2f13af6400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84794e23478f4635ee9401ba52eb88ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa2b182aa6eb2b948f8a62e548674171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e6ae0d4939174cdd0e3e4f51d9e8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a38071e8786ca90fe8e583caae77ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bd88daea9af7dc32d9abcef7f4aec174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>