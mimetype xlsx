--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4164268ff1086300640d29c189db0401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d655e464685cf4de4722688b747f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b6eca37ad144cb119f98c78d087e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845d1bdec6fb1ed38d7b63666c7024d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee9636783087aa0af1caa903623895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d2c2a8158a6d47fb1fdf0fc73a9b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c985bf0338db7a29b9843222f52117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c3f0e8835859c86eabde0897c35918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788d9a847b02e79edc505de8928a85f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b54df1ee52ef9a1d9dea38c1715f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952b25e5be8ba308b9d253a1965b83d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7565bbf9b8c73fafdaf4b57a371127312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dce7ed29c40d7bb38dce6458911e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ddad77a67e6d82e4c23b1b068c66e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1583bc6166a7fce62addd2c023d28b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f298dc9bd9c8acb0feacc0b05dafab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559b78e4bc1ecca4091ef15ecc1d6c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e51a6b8791df82b275f0f3d98fdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52638fbe094d158cbac4cb7c00a761b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5582c609665c4aeb82bef3447c4b8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236be53f325093f3e24402fc9f2665ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ff38828e34ce8fcfa1f75f681f4b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62a57bdb5617a0c9f21064298697a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99193fb1b076c6410cc63a70b454b8a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be231c30dbd49c71ba728d4dde0c57c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ebddd9ad0840dd204622b1c0a78b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64688e52fa4cef0c947d34736367f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ccda19d4b5db0724c4b2cc724ca628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c89882890272e78a9861b4a104d1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94e6d55713ffb525a490ed10b4d99630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2779401471284cd178851f35e7b5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030c2087460f2ed99aa1a70d713c88932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b96ee1ed0af022bef060782ff93433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fe7bfd0b55772f6446a0a38164b9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b60f9e7566aa9de96161543eb268da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f7b21e6b9b0724c4e81a9911ad9ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1972c9ff97cd226f7b889143e6878f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a5601c6b35bd33e9803252cb16eb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9590a8aad5d80aab5e559c0afc3b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59e45f7d0aa9657747a2bb6bd2200540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba01549b2daac9384e43c35efdabb6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2dcf828ce72bd4157fd039853a99542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8960a449de9a4a99aac005ececcda843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07f7a46296fd140629d185a56766fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f427bf3d92d94c8ffee67c67ca726145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d117dc06888105f0b27459c9be3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b12db67b25a39276c50eca4087a1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50f338e62a796d03c15c5aa3f69fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d138ff5220ec4a26d5da0a2703b3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65825fa9c389744815d8033886f6aff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd6d16b336c2af9183a5323688efdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c285020050ddc185b9cb922db64a6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c965a9745e60ed8d75c070a0cf69d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb48b0080366ad416f3b4aebdd11054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ffada2080531eaa96837f10d46e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f837f0b5288617d376461fc27c52856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ced17ee2e9b0fe3bd768ce98aa528b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642a3c551df28736564bbf60b31c68558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99c71e1a3c9942831d920808a0b10f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f54ac061b818b4729908aaaa7bbd1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48349fb42d1498e32a9aaa02b21f91d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615672ba791f553369cdb020b596c8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646651f8fe81ef42e888b5a77e12eb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b0a7db81237fdc2a5552f96fd13d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053111ebb7df8ea8cb97244355af47c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a41c192d96ea33181f2176ec9170c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611984dcb262d83d6414db167a6f40b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ae3d67817cb9f0a681a23a92d0db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d362433fdd958ab236a344671047a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47477d12f2117a668b436a3bd8e3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9c4918ffdd1384e573ea2c111b14571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e420fc2638c6b341ce5b3c95259172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4855f17c3c8f446de6a7d5752c2c0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abf9010dc3973c3b73580651080ae874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84f78aa4a2ebf444956a9858dcd4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe445e9f2eb845f316b8fb4490cc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f7038a088e3c64a3e217d5be75c6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6528a3bc26d082e2eb5445079638978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f08524f5623a86a3880cc5797c065a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afee8c06d9de05c42524e7008ef987380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f44d20bc25012852bdcf5b48817e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ead357932cee7b8d8e4821b381fa9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de876ba1973abcd3d9dd4fab3746b31b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0582ea4a04b4675b2c40af83bf1bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78249fd54fca3392508859014368385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c9c0bf49e5659c5868aa7b21f384686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ec2cf4be9e7e9961a131110f1839687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c08b81e09f6326669ac55425bb5ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68761fe0da465d1182c22e653601ff089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ee9b9dc429e8fc17ad259a67ab8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa18b9cc1a72b8c5cf6cc68e94430791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8520b4d9f5d865d2f0f55a93d052e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b434ffe9a083097b15730d54a8112e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a479a74f72bcb941a0614f71826e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8bff46ea883026dfd7644b145f62c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69524bfc5635da22d6b073226a09b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e031841a44492cfe12ba955c7bba8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d598c53c0e96f180141aad3479be09598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e1e63a494d713b795978aff0395ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5ea9687fe1efce229ed7c8af50c2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef32354253f733b9ce0eb5fe4d1dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193592905a8d13dbdf6a8e4cdb5485b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8b02a930de0f114682aa47cf04cb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85056f59dd81f8100b0b414f818f2e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bfcac1317cc9a39947b7101dba7dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed7fb8b0931973524f5f75fb706ee8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536ea761f6ce669ad3575662caad0f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76974ef611628e416e5209840c8e4f1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e69e0ae24779cc95128c735f266f2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba3c7546ba85bb7d5231bdeb325f9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ae2731634e9e86e224bc8c7276d53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb7a8533110b6eb69bc66585df3767112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7789054c3bde936c0fef9f432588f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798051fd9eb21f6445f045e95d00df3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6b9358c301025c75933e3172412c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205572d2fb79b142839c19e8a53b95b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cda21d3f25940b84b1d1a4826a4f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc125dfa3aa188498d0be02a3261a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523bebd7a979f47d4ffb20bd0dd8721119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d551cf7e0e784c81cb1f80956911b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944be65f2119eb7d1f937bbbb232ffc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce28257baa23266a9bc1b5cbdbd466122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc156b5c1e615b4b974f97d6cca04a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36bb7afdca01dd8b9201b2b4bc85d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8227677d6cce3a2476aad3a9114861125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a5e749807797add5e7b60797e48cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909a322c0a1a933a493b7f9d304add9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c6f43e56ec1eb933d165b112acd3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118348d475a2e7e485ba2c1309e7bbe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e6f34e752f284356a378c79c2906130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae383c2c91bdd14bc6efcbc2ecdf17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c02efbfb6db3d027c1abfd5c82c066132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd3b8b6b7bfcb42ecffca072c53de0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41453f1ec989acb3255e6a0f539001134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e812af9f4e49b8d5ef39dda692892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559894edb88147ed18c145c255d3d5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc02841b99346fff06a58483cee48c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3033fe963ad32ce5efe3f2f3525d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf6ef6aaf8ad8391e7daf8bad0c1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085cd7bfa4e751e03d1c1bb57ed84f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d38cd02b42917dd6a8c2d2eb36b8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786171a5a79d7d049cefdc75abdb00b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dd591e971e9571c5286153a368f93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c2ed7e762e3ab6e178b5aa8fe0bd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa591b1a051f3124780bded8e6f1de3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1efbf233105a12c57ceb68d56e63bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4e238305b4706ecdebb9c7ea68a67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c719d781634ccf56a213c03c4b8c0e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad861d374fb12f29c22d094b2bae6fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f778015ee35502608931f80114539150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e000b62206ec8234256e736f5be521151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe2aac3423a6b20e410c22251f457a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18d9ffb61ed8f6ddff75a21b3117cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d02cf1849493c3639808c9342a70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6a649241b8dcc7314ae9c7f10daa9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17021e74f7cbad2bf4bdd58af7175c73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796ec11056d8b3ef270f4ad22c7ad42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852aff26bdab157fa5c9bf23ea2bde8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1162b2bfaa38253c27fda9e4a3d232159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bcf03e2d71e9b0abc96e7d0636b4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dadb3abfd745f9f4f09d6a3cf887a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba590d44c40e867f4c2ced97f651ae94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455995ac0ea8615ed99088962b1bec6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75966cccea31ff1a2b6f225c09ba01bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5910b7f74cd5e912f232420ea1107165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44f30ecc1c2d639cef624e5d947ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e26f79240de10f46dd00011d3366167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09850d8608b3050c3c094f40bc6678d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79262e3ad86ab2c65ced9671682aa1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709926389cb2da49942d8feeaf9dfc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf56b18750ad09247aed8321eb59ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c9cdbd31ee9ff3991636ee7f8f0d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585ce35ea0ce951955319dc105988f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafebbded4354c8b11a31732aabc97b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509439028ec512155462be49406eca09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735ce301210f05868d5ee5b5a010d1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e6fe76645d0bacc68170927942be9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5545d2ce7acd9e76fd1c68b101a4d16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789bf36df7ad6bbb5381984cbeed587179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c5f22393dbae177806809b6372f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022a99b6ecc228be3f8eefc9d370f0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a744a20edfde5d0e36c25c654a1434182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00051fa89a9fa59d1ce9aa59597880091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ee6c358d4b71b0e4b2f15a20908f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c89b8c3e338c603673f47c721cc5403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4e1ca5604f772030c1a1f17904e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727af73fa2b1166dcb305d222f081f5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae68207ee7f9a565261c160402bedf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1551ea5634aa41d598a47640bfa6387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed705c17b116a13ab0b8bd5babedc0eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccfeb4a3bc3a11183ddf076b95ab09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1f474ae9532c37838ddd7d785b57f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641c70c9d8c8894cdfca0c7b4dd4f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04902696d8cf245e62085b2d005b15912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278084dcc92ccddecff23861e8a0e49c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0896d424b1a6a97d74c3cff1d60bdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6fbbda8b3d54fcca2db6a914dc55a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012f650db1f12e7b1ea414e26e27b8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53c0341bca4f92c26a0c1a59ac2faf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b80afe11fb2bcfeb74402745af9e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37a8a10d572e3650bc9901244b8c6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b8ad1cb664a8d8e640463fa6612cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6252af51d8d64c3205e0e3df2fe94821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e642573605a90d102c27dbb3106eaa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739c4a234879af323e6ed643188780c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73ff05ac0eaf1b2c38b0efee1fe44d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb57080d7857b858d7628088409e5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade2ad0db3d90638a3583053fa026726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fa56991dee657b2ad5e1a8fac339827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e9658e84550a64289afadfdb6b5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebb43f390d27647d2fa295c6567ef629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec50f37b01cd51d935d86eace2c4e9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6615fab895e72cf0c11cd492d89a0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1ad70535334afc5119f9e4bac15b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a4021e25dc205163527e9cded2e0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22f0c8f740832d7c1986c4134480e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366a2e7a8463455de4a79005b6073a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5fb1cde1c4ecd0440900be213539336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f1462ad0281fd0f11ec2897767af237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3e1c00e312d772c14e975be2c9d5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb8e75f546487951f709c448421e2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ef8e978d54c522b11b0495f64ac240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd24a79d650035c0c8bf6085757cb2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe822d272ed55e2a5a4ecde22f0d8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19829150bd74d189fe1eca962598d70143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f552bcb019837a5d58ecaee820b6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998beafc74a6c52c64e005156841fcc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a6372d2f865502b06b63a16dde85446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9488300474fbce51c2f5bbfb77318af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725ddbcbddd5b35232aad0fefb0e7c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81602e3134ae0469ffa11589cf3fedc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c998d2595cacbd84cceec5416b44ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e13704d4593a83242c66db023d1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884929f138f101ffd4c7033441e3789252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414dd7142e2d09a3e5ab6dda69d43d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67439118a08fce10b397a7c8eac90c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9804eb04aaa29f82386486409b470655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc05a9d8feff16f8b86bfa867a75d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470e9ca9a4be78f2770b14eaf2174c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e216b819248002d12230b06176f9b9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23acf365581060e1e7c62f6b8327ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f767105f2bf027989e0a2007ec4c2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b1c1ad76094f42aabc732e70b0db561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5eaeb89bb2243ab64f900eecb01262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531138a43173488e6b62665e43a9bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2ff77992b92bd1ea1da53159d3a5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e31417b50ebb93d90f0806e288c70b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aba6953fb219ca124da0bf5ac6d8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037366ef90cd2cb14cb69d18dcfb710267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0571d271657b20532d38ec67c5c5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c73ce8cd73d9a11b7903cdeefb58e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410bde417bb8d610a9e7f003949ba8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaacfdb5832c3240a594cbf269839b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be39afadf0a6b990625a44a86632f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86271e1d3e2f9213f99ea98efd62e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde5251c77ebe3065acf484cda054d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a54529ba1c5dfb9bbf97fe77afe62f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07241bde42beb81147ee9edfb08accbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b895a95fb2829d9b9e4e91ab8d2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d3032023ae2cdf5590722827f5f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd80ee8c535319eb4c933c6ee84da979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf887831512b84d2cf8ec233efd5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab04f3b280c1c9c560af59b660c93cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1783458b1e89245b26d50d543d19782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5e98e78a55b3d53eeb90e5ccda35583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5ed430a9fe5f809868a69258c8e0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb65a9fe2bbeb5d384539f3984e1c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41cf1d7ba9a36e8a6ac7f48ee004e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985685ba6ab43074a2efd2a0d8a3081787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc76f05a4be1a529bdebaa28683205a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9254592c08d89fd57315078a3314c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82bd029e86d9c5eda22142b1a4f4be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bda3a0ab7fb2a977fbd25a8b106c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3595ac8558130df951b71b31c1f4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e050db44088c36e90fa879986d3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d380c4f0acdde2e5652eaaa4b210af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373848f01df050492217b8d843bcfe6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb61e9bd09452e35471fd4eb59ba796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394d83f6bcd3ee285d7dbd614e59b2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2ff99a6f983cdac302573684d9e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f4811a72bfb22c424335921e8b9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2c8de025ca763556b5413a4fffb13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba12a2bfcf2ef3338d8739e3ff14cf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baade53693ea71126f7f9ceb787eff9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bbf41bce822c45d8b0aa48aac226c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40853d5924ead6382a880198cc4d4563104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36498067b402b77c98cdc50c4bca830105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dffd3d713d2fb9cc61ed9f72bea59a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cfb402b632a5fcf92d0ab618dc3d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d12e65a7072f459a2e1c3daa77e0d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c121fdd1c04bb0e47afdde3c83b8d48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b83a7fa5a1034d8dba584e56fb44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985639376809ce3363931f8c316e77d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec82909cc95f87f993ee3f02159b8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0288ad3fad0228fb8f1fa614e23e10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642d95e9018daac262bb9a5a40f3193114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848882d2454f3025d56e5bf3a5100fd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a267c27f5fab1f3d4f9a3a62da40b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917ecf5bada7971a30e137d618f29c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e65736a4e53da2c823b01dbc519c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35da31e900721ad7cf365407e4c870119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212637503e8e0992bbbbca811ca08c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63e66149ce189762c89dfc4776524f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e697a97cce0e3d3a795b3471cf1d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0f1c90c56bf73b55bc47594680dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0290d9af8f77c70293ec36b6ad681124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52384dffeee36014af775bd57a7c9382125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac713ac4d987045a8efdfc981550d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4013190efc6ab223cb681e6e978ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136cb8c926d60a67e823dc034441383128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069962530623f738bb61c2ec86325c15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b1fec3b1115bb1782f8d160e4237130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ccac4aa1e2438afa5587669e2461a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b17a8c6d7e73609bf4f48b3303265132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f405a1ed6da6ece3dbb9dba25958bf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c359b82922ad4d877cc2db6b76ea0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532d1faa2f6a702874a900772b5118135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a1d2ca3e74ae51f596ae6a05a837136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf9c621b39f4b7c67e4b0d3872e2e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cae48a9c14cee124d82612f3b79c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18097c6023fd6e95d7eb52ab96ae0a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e761567e8aa50e2f248e9be19eb6dac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5c6b4e4555df6af34773e8a8779f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b2debb09917431cfc0e5e8ef1436142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbf67fc87e8dbb477425ef7cf55e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22688d80600f569af646897b4c43b237144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdbd30800335a22acebfbd2fdcccf5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a225698cffae9ff59738039d4cc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eab29a6cfcf7de0032830d8004a6bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353cfa6c47f7e76b3df894d097df40e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffe6c007fcd4cd5dbac0599c229b0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114fc8f3740a453118dfe0812daa275150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084e3afaf1cc5830fa318bcd22bf27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940643eb624d03616e0378269161553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639420dfaf832a1884b2b16d0c7e52d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041b2d4273c5fa3fa7b6851152dc52a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1efc6a8dba44468e98d0ecdc1bee00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684a9b2ca4efb80c741f76caf07988d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e311fc0ce80425c1aff606b0ac6f2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200045f2eb9b0bc631db2c3f6a611177158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b31032a7f38d435796c58312b7d42e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee67724f210a555f8cb02a2868da0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be66e9de04cdc5eb4f7d20527ebd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65d80867a0641ed0006cfce64ef20a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a912caa283d64f3da3ec2b24158ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7087852bee23f0b0bac0b15cb4d6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eacd2c3f7a35e39c7a38227868334165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da614dbea184edd68b7ee50be97712166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7299ff70085a2e516152e723a015e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7694f9c9544967192de586dfbbf90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272865b41e099558209d22337e6ccbca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73297a242c47219409a36f80566bf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494d22302d6980c94eb275aa83ec782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6be6c05c772cfd6316cfb7cebc0af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17689f125380073e669aad261e42fd48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e35fd6dd646f56cf6ff4bd413430174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>