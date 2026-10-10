--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65811f574d555ea009f9d7d5fc20341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e98921bcaaa379ab315887185d42c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa29b39660b6bcd9e378afd778fb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c2f25ae14ab346536e0a95fc553434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce6d5123311ffef98aeab6f7e18e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ddae81627db8d0a6b1ba2c2be6766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bae62ea25c1a415091f47f63f26677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb11acee96f659320f9f9a7863e9818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713674aee8d62b4b62f79d0fdb98fc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e5d1baf7814b98a9f4d502672de610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6b8b923f6f767015b64cfa793cc9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0afe0b6d8a9a8de69e6656328c839012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b269e25bf7b0121261806a38046e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78369fbcddc5427eac525bf459a5b1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa843aaddc4fa03fcfcb7842b2d559d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eb0c5f65a6c533ce7e8d4b8af118116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ea772c3ffca685d6fcbebb16ab4eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd73df636c351804b37f2ac149a4fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d85b6c70d2883598d4ca53021ccd1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fa9d47380049d1c8d89439e83320020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdb294b32ddf4a09ed21bd2e1ec2b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000746c979a360966d870c3ad485bf1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78141873c0f124834039080bd995b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72630389e0644732ca0da142f067e33124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a591739effe184d73e817d1fd598725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b73fe55cfe20f7174bab69254c2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c69ec84fe37ddb2b28f752539bb9c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0968aa4cf0d61bc730c5922f42d2eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c8a1b7536b52a1300638518b4444929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477cbddbeda049f7025af9a1d33377f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fef2c15807cc5e94e4d31b3f434d1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e326e0f0f9ff67df6cecaacd68a9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee4dfdf9f3bbb2194af2db62850a8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6e1121981a0f95f749a36b808a3fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551f5df55498d849b8ee4c1b290ff3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e40f9b344fc7777aa0a99e93a0473536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7746d9523d0097423952f16a0154437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c4a78f7d23a5510d351ed01712e7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67515b2310fe8bf2fb3b45ef5fa2d8aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a77b2468e574d3da8f9d4c49d26f7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd734543c0150a6aa8507057619c6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1635ae7bac7c36d6d2742c1d84155942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c82203db8dc3b3f5afcf4a528be9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4026af73ee3a347ee33c338036a4e9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfae7ec26b3d7d93e9efb0584ac17245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e4c5e5d3f61ba753e9f65a118dc8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13e5099623b3779260a525b166b90747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951c88cf5077ac0ece2eb1ae0341cfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a5b560e895cda63334f80c7ba3af649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58646c65fe109245c83df2a4d14d2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184bdbb57dcec2a1a67a2e8b3bb597951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2449393a75198f322fe4ad8cda4bf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab16bf094bc58f0d125dee736a8d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7320b2d36f05bf1ca2c7db5b77cde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfc3d3cd5ffc85717baf707a5966c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec42346d5a53bae057ce5413d04ebc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6802b3d3f3b046db9d896f1df6b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb36fe8841e4f7468dd2a789dd4bf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c35191fb2baeccfe7b2769fe8b3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c8e7bf77738e5d412d069646cfb6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ead65bda0a3537d0b7d15f9fdaac8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f1c1630bc1d028e6f1f8f275ce1bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115e2f20de355308f87e08b04cd612263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab81827415a3dd5e85a210e19f577c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245467fcdabf8bd44bf880659a5cb42865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a0fd26003005a78c12191f000711866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e39b89b489495649558e9ffc0b7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda71c4129e109e4a9c052117b0e39a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137882532686904bb9f78b87d3b07cd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d9951ebad7afa286690eaa48834d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf5c9b9ec71ca1b6549cc893cff4d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03131384ebd7aee17cd0844c5c0fe9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c43978c385d714db33fd073f1ec9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cbad7adc83f724bd2f88a83202c8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb46515a8195767b717e3bee657434f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f82121c3fd51b5412ff5c3b26ebb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae940072e144be62ec7a169a891881df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cda53a523c2ea12f1296c9ba5d65678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4710f42fba8013d75a699fa215ce979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0db24fd06c563dede50e7c8a71f0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177367b5ac84a22cf075590c1c01473881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928624c4edb29e0bb07d2332c97f2aba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85927f2891826c34b78faf4a35dd6cb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81bd7867a2d9789ef83a9e0a018d6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa28609c6573a04c8eb6de41c9a88385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a34f8406d17a936389621e38b92186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc68d7875e554cb15f800ea41bf3e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26393cd4eb68ed539a3950ace861088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ec93446b025a56d1dd425b358591089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6efacf8873898a9a30328fb6c9c88a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093714883eb959d8b505e0332cd23e1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e33fc8a98403c8f9165f356c4069692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11608c43767cae00a6d978a18bbe19a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b511a343edd5228bf17657e00d40694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106decb9c615a1ab3cca6fb12700749695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315dc263d8d3ad318327700ed615ede96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c3e958786c26d6dcfe473694102eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55363746cc288399551874c05b3e2c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad52ee04c7ab6445e5b75c0bef7b9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ad30681b94ed810dd62db69f5f593100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b4c3c10dbbe845146c2f8dcd835d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a04d697fc9953e49cb6eef917a740102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44adca54dc622fd85116c1e0564c799103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f261c16653d3cf1e1dab60a1ce93af0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78859687cfb24dccafe117f7939fff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ed73c1d7bd233c05e5bd872748a97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ced4eb5fb31d47f06a6f8ae10d709107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1af15dcdb07d0d5e98a54f897b6cfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31aa1711052569bb5259c8b49c9b74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a91ae11e8062d575b2a723fb990f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bef9dc3437ced6d1f1ae74e496b81f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb58b014e074c550d6e820490763c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d917db1bea9505d9189fbfef6dff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87757a4746883c399d435ff54e5ac2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f4fcbd6d272fe0aca21ff83a596e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc82707311400bf0489df7291249afa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8f06f8286c30d98a5c0f223b47cda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45daf87bbd38779dab462f119a3b408118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b901a51a099e150bf984f3c6c757f06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c0adb153070fea4811e8614c55096120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ebdd74e06555f4ccd9f81989484a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b586dcdd508a1eccf7eb73250ac69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78f6e3d6d80b00c6a772ed134bfc36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc6f3414da1ab704f6013578acca6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c032377f53e4eaaff92ca2053a930125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b4db24bde9a91b6b174ee7ae2f72c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b027d8df67cacdd5a2bc8bb7e70b21c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822fa6167355d547ad11994564dfddc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c78ff443d29af831364e6ff2242657129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad7051a69ebbfa40d1c515bc5bc321130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628594dd586d159955d7671b559b39c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da8cb81097f59dbc77ac1eeccc02c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f4a55c07253f52fc07a2c99f961b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad756661a08245e9b659411bdd56c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1dac4aac9f4ab26925aa3091d9081135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32460d6fefb4936d794c80502b4c1242136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8f198c88493b387d34e7bbf5bf9bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d37166f9c40095f8da24a944be8a4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e69f3410981fbc0c8d8f3e0ba749139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141de1d2fb4582fafd2728dd0c167c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cec5539d1b263b0614a6ece8adaf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c07bf772cb55cc88058d2e9886049142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52134a9c0b30cf972dd785e04b07a8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593feaeb8298086c1ef445ce2bfbb3cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7419ae4b658b1ccbbfc72c2803e6c15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac1de35f53df9cc57bb25bfed6589146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0a10c407fcb1ed1cb70ede68f292e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c1e1162a464992e5082d8c2db41e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c1e223664509da2ff957d0c6917a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dc9878fc65b559d119dcf4ab7047d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4e36dee7ee6c24aeae44650da2a29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c037d1e84ab4c90e77d9b49827bc78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214c84e82361fdc910a0a7f0493133153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd2ac72a97892d29dd3c88662a99b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8cdd56f0ee84f6e4ec726effa008155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7d159a4e550cc36c13e764662ceb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d734af198f425039ccc4eb2de3d625e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349fe5d9fbbf0abb2cd972e49bfc3af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a304b444a65f104aeab6b4f181dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf0a97bbb5b7425806ddc8fbc95c35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcd77e3b616026e87643d44a42ee45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d56ce920016b45c97236b57762045162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ec15db57a622fe50a7f119d4a9dfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58956c6dbbc1ca9bf22550ea35a32978164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f4cb5098b0afda019bbbaad34a3d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81630947715f0ac2b0945857c9a722166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee157e0c00414ae7cc93e1311599d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61396561ec8adcb23df9ea1b87c3f5c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf362c8ee4ca392376c8fa63a4b1aed1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b580031ae79b804b5c81f1f6897f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21dbd03f91544b532c8e4e133084e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3eb4aea64d649a868e54a9693cb24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878a68e3152cd908fb75b008baa3043173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a80f2f660842b236a4d85b6a3e79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdba00f40055651e2901c05218662ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6d48acc5cb97601ba7a119ff0a691176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce3a9e8849261b88d5eb93b77536db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041364f96fb95606186a9e0be9ceac57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf82407119375500be1bdbc5637c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f39b5bd36f5510bf9c941ef8be267180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3218362f359cf0d146b87e1eabc40d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a492f797447aebfaaa2b8d5242cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6ed5b6155b52ef5dcd7b39f2bf7413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3024ff76c7fed94a5eb3b770f85b0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936a309d99dc7ddf083d7ef40a81e6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89de145b1ec4b41c7803ed72b96cba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b34afccdcc8e39eec4880f23602ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ccf830edefbf43dd1d3b0c3a09d5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33358c76b3de79d625a98e7c0320478e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e4dc14351cda925fd27677011569910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89400b449e470ad174bb71f465f11fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9d5765af8f0fca717717419d3c14512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202b14be4f595338d3c90819bd1a9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f84a7abe4a7b826e1fd11106d484914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431550a31e8b142eaffa0fa543e0aba915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cd2724cd909ff43e720c649f530b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2da9e9224f9997482afdd76a61294e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc99f71f33ebf49678d1ba4a2dcd8b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fafdd3b41c3c07e90309d42d341df919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3b1aa10c04af93a79d2c37896f67b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146119cf8bc32445c103eae0814fc0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f546c6b12af163085a2bf52fa939922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb580174fff83fca0ea674836374323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbabb727953fa3f362956b8c30b151324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f8cc2b63856b525b62c1e20bb76d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea95374a07e35265be7bd1a7f1b96a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ab52d57ea5afdc754e85e88daa3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af238e56ef1ad923554ee68f2fc0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b054121af0eb14a245592c5ca76219629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c6fffde88b7a7aa679a62797f6e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59747976b91680f0c667d735ba54de1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c58f545cbcaff72e4a83b738b6cee432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ce1c69fe6b96fdbc3e561c757ddb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241f5e3749d0b539ea669fb2224c78634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256ebe894aa36c6b7de1bb412baac035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e306c754d079d327573741ab7bf9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd170f8c315c0e10f827dc2eb37cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973626eed8cce2f02ca1ca4e022353838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5229299a11c9825454057f8647ee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c233d899130131424911eeee7f56440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7014876b2aaa640181a913bf8f8c61241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812d2810476aaff708da9d5c7452a8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85110526f79118f043a8c506c3ae54d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f44d5d46066c328b781bfe253416d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24efe809453d95bede12574dff2385445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f365dba395c6846c4abe7ae89d24c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a313386eb9529a7b886c734116b0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fd63b518dd84fdd2d263e5bcd55bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165ac1421f2fe4a75cfc56b50c28a6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552997cc71b158a0f117d5d89a8087ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e66146bd4e7e4b6c2f98055264cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd304a7489abe4bd3eae86517074eb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c650294efee4e30ea9e4d24b269da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5b00e70cb0d2a8aa2ac995fb3ee7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041436215df9457474e27ac98520a4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bc19e4a0792b6fe3175fdad1b8aec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20ded0b9f51c12a3d49fd4efcf0d0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae8e127ba673db9e63e9c03f54448458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94910490c4857b1140b032b8a3323b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ed509050c0009d7a7ae8e1b0f6f5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca8bdaecf5b5f12b00d57742bc8ae861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd956f615800fa438deec1f5ffb69362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccc99dd91e33c33720cfd709c31cef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf47254bac6e9875bbd9a5c858aa4fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650665cba32d414e73f84763585827065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94bdbc686234b19b948011f992fc1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e71a37efa1665b52f041ba5e74ef867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bc928636947da5990ecb96514425468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be953494ed58c3de1fe1de7e74cfc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57edb1200f0a79dff63b2fc6b5b2bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f937b44437c73c043fbbe090a2692c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2fe009de8c9cd80bd91051731344a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57adb4488aa7bc564d57e1d058369a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc971d7bb6e0c917904af28259e6908574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521feb0ef2ccc9f2b7948e46d46998975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d12bf57bf7698d324e33b2d7cccc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78357dcba71149351b4be97d2cd45ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3df51e6c026fac68f0bdb589e2218e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0d396e1f7911edf20ef0ead9e50079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dbbce27fe6a9c6b918f251368255280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a6d168113e437bbea17e4fc0fe24d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb663563e16ebd08550f85603653a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476460332ee3ce9b8a1892e782699f3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138fc5cb65c980248acfd45e34d201a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf4676d555066ef67653c85c54f22885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b42ebac737ef47e8d1b793db407d8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c079eecfbfaa8976b5ab3d9eca95fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc76f5429a6776d7912b86bdf5acfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff97883954912945e53d95d147b0d8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d33fafabeabc04c1e1e0dd0273820690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e65dae18b11cb7580ee08b609134e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c1cd7b85f355da374862bc3987d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd450e3c749c1ec7a91dcf8db20b5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44293b31510caf6cf6aac4553711340094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e4f4cbb52e59b3a7ea10380f6fa0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ef14c8980a57f5b22b27f39d5402596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d23764a23f9c7bd500b7f6e8c2fc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523b685ff7b516bf58463f93465f40d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6699a1f005e621b5d4e47fd7e9e07e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcf28833b17ff67874bb3d8e9d1d5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa07aeb58bfd9cb518c477c9af416101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b2389e4ef42156fcce28a332c5b0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c6b63280f53987ef2d8709b5f43fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190cd9ba122b5e5982078a72887a35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778caa0e33300888c8dfa3327d01f085105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776146db9fcd182e6d3f698447af279106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60381321b8d1cec5b08cb53bfff9ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8196e16c8eb873f1e1dc01fd2e09924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bc7c4d62c716b76497e6edca9c99c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed9a5c5be85f95cd59f7e29ea62431110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc89ac301c6192be611b6bd58b86415111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c81d6256ab7e5457398fbbfed19e28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98411488757673d5c20c44edf17d5f2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cc20161bcbb4f1c467d073161591f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9b15c6d15e9666a2229b9ac095e91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db62249183d1feaf9186e6ccb88e2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45724ad7ab2e8b5493e9bd965d175ed3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ffd0eded8b44458fe6925d9a7033c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3c3b31d9a8865e2d62127bec96cd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89526ecb82795977acbc7c8b88213b9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b373691c4543575cd71ddc821a4d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c43d25c7d3953c7f6d0d64a3c89af4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f8eaeb5cda6a5f215b35b297edba5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052a979a472e7ac69e12f547cf6d46c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29bb76642d8874438033d20368cf65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8716577cbd94907d58da09bdf9587126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e82657e4fabda18953d955819025a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b04fb38238c404aa8c38debe9c0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2af794cdabe3cb4fe0d1e394cad7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c801b48da107e25bb9d6f885d41570130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b7c8b12f5d016dde1601b617af848131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dde62e5774e8ccbd3e800b857f99f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d516bed70320e4fb10f20a353d36c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d73b8b63dd87d09aab7a2683d9104a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec038cb911a3537dd4f917a384d236135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70db7f63953ad068ccfab6d8785564e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf3275ca77e2ca5f4cd0424d5f9325137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788d79c0ea4542fa41485c7efb5da57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd5a25625a7d3cbad27898717db6fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273100480784c80681c1006340dadcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf50ad43c10f7bce16c86162478ba0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236c9f7fbb3bc47c3807951073d501f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa9837f53bb013bca27776fcded6cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6322a03686a24c7942865e30f121aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880dc320c31a27a954efa32ec09957b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c59476b053ab51d49aec9cdd5bc20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e08ae30448dcf7c16d19fa2360c3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb29476b3fe88c1f696f41f16ae8d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a577596cffb2d397d4b963f29938149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e3eed4409d122a9f6ed18ea608992150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58be27deee678e93823f46527706b57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91013fa658531b4486f5493493cad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647b67958ed7f9ca14b509e57d8d8ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215cb478b396e3ec7849bc930e8137c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1ae2958bccd729d53a16774ff828155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5447e1d8e16f8d75987a1f767d9fe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c9bafe8a3e8d312390a1e8f5a7e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b30af21d0d009d2f570107626a62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec913b0193b57c5381d0ba44241526159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575dc1f8e0615b277df65548442c45a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e95f9ff2bbcd7428130a197c84872161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72039f7c6e766b41412d4738d03019e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76923fe6dd29e9aef64365dbb835ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063adc2198f7bc4b79d59cd7c26a310164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872906ea42cef0d474f9a81326b704b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46e6d2fc1387766f31696fa271c27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfda727f2d29c44243728758e61d5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a9efd8955eb02f13c37e7971e32a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12b5ea312307e9a652f07205f4ed61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9254a34931556f9b6838a8e189103170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5317ed0fb1e8c2d8f2b923c7ef7316171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c01f78f40171c90d198c25b413e0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d6c5417d76244fd5fea191b21d90c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb2e79f205a7e4ae80344886451493174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>