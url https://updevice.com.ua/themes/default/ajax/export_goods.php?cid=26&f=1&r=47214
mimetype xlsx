--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cfdefbbed888fb7fe22483d1ddbb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409493fc7e312adf70cd01fe9691c2492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a10a13cda0963de4367f11f78f9adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a89bd32c0e9492163129ea7937ba994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163301c66fc305b24330254ffdcd5ae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6a676897a4f8d6bbf115b9e1b69f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351ef4e30afc3ec64aa6ef635d4e24a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c57fea5ae042e7b862319d9bb7eeff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae39750cb955c1de3d3f7abd00a8d7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ad9f6f6c2dfd2c53c8e35afc8bf2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6311081ca7fc73627e665f44e403e2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb63426018534e2fe3518f0f3e4d66712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67263d9a22de869dc31e605c1a90c6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c0e8375fa34bf84a5631baff186f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dd27904969b593c822e2f3fe03f0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579a408c41e5fbc129a8023ee9c73716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0c1ba1b7a60dd5d5ab712b36ecd0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f6265d1862c5f734ca29f9c199be518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68632cfd576d198bcf5e8fe257e9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b84888946bbcd854f72b2672cbcee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03326e0e4cdad22214ea83ca66bb00321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19167da13a8eff5d7d34160806dbf18022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb2ff4f44a6ac9b47ca9ab1106036923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5cc7dede48a92597f7fbe993ad1ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c6f513c95ab2e130514f6c51a9e4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1216702a82741745b298d18ee4932a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd38fee0d520328373cdd4259cf8d4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3925880ba04964fbdbbbececf36f3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34dd057e6fb5d7192e50ba70be527329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1399f78228b313d04c8b75f92e79b0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b338a56d7aa026300814efc09d4c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f389182004d78234d420341091a4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f6eaa141c7cc7be4928446a9bb2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60505062078161d25a6788ad7a10009f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aefa266edac72e69d0be62a4caf7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e859e060af445c3f19bb7621164d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad180c536388ccc3add8446ba9ad4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf503db5bf125f1ee7f5bb5fd5311138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccfbd1b8de54efd9e0f06ed0f59c2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81f18baa6a460202c8bb3fa11c219340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3393e8a0c9d515c5b684f7c7371841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0baab3212155436b58f73feaaf984242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96508a9a0bdfdbcbe298074b6e6b656943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e17171db93c175f30c2b06767723544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f486e4e78388ab0faaad07de6132245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf896d6c0c151a7a98b5286f18889046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2329c17c7a5a8c0f01b9f4fa9054847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc895e77421a0bfaa98e5e369879848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796acb9fa71923f7e97ce3c4778a00949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c62179433f6dc054be237388daeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d14e62109472d02f9572a8c99633351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8715364e28c6344cea8812c3c3d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabee04fd3b68074ceeaf0008d614a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67377e27e23c4daed74a8b9ce7bbf6ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929738b15ae4a28ed8d2e10eaf3be155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f92d487167aaca787c6cbe2ed0d59556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565d6a19a486d034b9508d838a4e93a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eb1ab24c4fa016bb23770c744fed658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350be6d6c4379531c823e5325d90f3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d68c8fdf268c79fc828f152286561f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5875822fd7fd4177e6367e23dbb716361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839ff9cce60196f57e71c6f4de384c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b325ae7d4d202b7565285c40bd78f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2ea6d4292faea146dff9068d8f0c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9904a6c8a58c32ef4ee5261d58e6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6d7e16894fe9b4f7c81721dbb69ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650236f0cf22f49651f409ad7dd903067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304e2342a03d8d976b20b3368671e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d9af40f57648d1a8ca7716a6d366f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a49b3d6ac13a3f786540ea4efca74070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faaaea2645d8869412156458744c5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba615dfb7512f81f639bbcc0b08ffa7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc8f4636ee5490cbd9fa4e8be889c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9351b4a46f915497eed677825719974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb940613b522f78517314dd631c9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa33385aca9b4e181ded932ddc3c7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ccd6d243e327dcfbe4a3fd8bec5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e919860e8340be6395c16204763ffb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398b825081b32362ad5eeaf5f2cfed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6520baed0ee1631d0f1434920c6320f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4004d8eef0eded9227ff616a09c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661f6aa3cfd4b9d7fca6b49e9a6d4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7121766b7ef661172ee9af1330c30383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f280fc9f419ff87d5ef5d498578684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f9e143bad538fe2c4aa634831c3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c79a0534b6081ab0e5421429d66b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564efd02521b53a565928e2943725787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fced28bcd82a2cfbf8dc9b6025923288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c2672e5045f065207af9c50450fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b38067faa90d8ff88cedc94142e52c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810203b84d89638884b912b496ecef691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2303f2709040805a9b891710cb6e3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc759089877f82ce8b099a7e4b10bba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e1a4c1cb8d1a755ea4231a51563a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471559ee1014e12280f53609118cfde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820a555f5006ba7ed2ebf68ed6ee1ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47388346887bd9f23840536542be9fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c2d19815b2ce092bf7d6f3833a2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8625dcfd131a2eecf89f1d45e33036b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecaebb9a0d9cdce612e712ac4cd0a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c934d3ce55f65ce017af77ef354c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e270a1d47aa0df2b80394427f102127102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1cf7157523fabff861dd9bd0431c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c6f8585e1d39bce8b4df978e8f98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71bc96427905b9802461e18f9e7364105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f437262cecb166529a2c9723d286d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeff6ccd8ce84dc2b39f37b8723fc6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792bb86ff116b962592ba9c8e586165108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfca0fe36d91e870f8fca868cc233a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d4cbc76b424d24986e4d1b0641c62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53288f81bd75385151927c72dd46d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441577cf2230aeea203c16890caa5b4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683a66841753ca67da3cf00b5e5d4b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee907db4610c6887cc774c3389a8a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7304542729a66a82d1275212c58c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf2bc9ff806913009554d1ca628f2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d84a44c88014a3c5c3506d39001f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b239c39bbad614e65f6215b37a52155118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570c6ed29606dc0587673e695ae5735119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794c7a64e969f731d7c3bcb8f64b4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78f75322dbd08600ad5f8947754ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae4547206563037f037e632d32f6c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475057c332b0b7c0326e1c78a908c45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2dd850757e229ab87ff78700a05d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167445618cba390b7c51e0984db6dd83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdab48bdaad4543b11cf4283b8768c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2fbbb3a84391c145ffbcf338d6e8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34149b23d4cbd0c587416d2edc90c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635fab58143ad664a4287021928d8e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7effd53077ad3404441427ccfcd84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08b1a0db4de072e1e8b8dae197894a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc169cbe5256d2e62de0a2879fdad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800e294db9d115a7608d883977f9bd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fda61200168bcb810104d0755cbb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7190ea284c8e56c49b4d74c71e1d2d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2511a5b79862baae8120dacd4403696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094ef8ec519fc1071c909adf7e8e9e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9114de1926328997483c1f2171ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbfea0a4e3e0a977efb53ecad9df70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e5f4ac64e9fd69a27bdc6e0efba3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b40a3427d4312fb63005855147d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5566dfd0424673e60d378fd21d7486142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b215561fe9872d0a5474bb0f55c54f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501ce8d817f237e9987ed45aabc7fe0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6a7d40aac0d7b7be8e641a6044224145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f01064be4fee9bd25d072d314197c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c974463efa369c40362e33e76e4c03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53450c86e760e72fa9d480b36ddd051a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54f2d5c493561cea16619aec33f957149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491aad3d2a9a0a2cdd76cb08a1ddcd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a52a1a0b68ca77b510204d9945894151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf274bf1c89d316611ad2b0932ff44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8164cd749530cffd4fb27f15d3a050f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db945c52e0e935dd5aafe62db5508dbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4078151142244fd435c51a5a3b08747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d58dfcb4e150e72b9d00732fdd83a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a77e4cba4ac1fd700483847ad9ef57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482a33883269594e1dd4716a05fde3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6c3f010fb58d45d31e221f6e343a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded747fef3435f0ccecbfeb5515f397160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bab8cd7412719ac3dbf96711931c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617469b74ca0bc8355f3429c77c8b17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bbe7de59fcb5b66ecdb3614e8abda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b101864b5d48ddebf5403cfaf813164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b67e2fe8f96755f0132a740ad0a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f3730caa861dea911efcd6c22640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0991f867da5746d28cc50dad59f751167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a668d2e5aad5ae8d7d7db3f6af64c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77523d858ea9d6c392df86671dda299169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d9507ccb9b140ec5194fc4ac75e34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409047f3b2d50dd8d019270f0e2129d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48263af8c61e3d7524c0d31ef20f5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535067b9ac05a2dc2dbe948498f81865173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee055e5a72d59aad4d55bd78ed9f537174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae72d5e89805dc2ea6d175f877f015175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a6f24454f0613af9a3e9632c180ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d22f2c665dfb49f3a51adb0536a59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a803a00177ccfa8716a29da467fec19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01271ebb710dd44838a9b68de99557eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b76a14ee86e52972d82cd07c7a9f1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3327e5113443cfb7ec72cf96ceff721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d0a6ea5e3880de0c177af1c55e9192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47130714f9d7b4bc1a95214a0da9c98e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01826f29445a4778ac60ec22eba3a2e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c61b9d2f804ce5fd6b1004de3e71515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e30fd2bd9f804fb94154391b5baf416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefcff148a2e14200e3ec932b89b8ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c11443af2d15e821c11581393de7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df096110e90faaaaabc272c3885bce79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249755f565faca21d56faabbf0e22cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc095469929e6c1c5adfee4ea56ce911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cebf84cecc0b701b5ffb3d7ca8ad412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fdd471e835dbeb3020227561890c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd003361d717c0315a74d43359b93a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737b30217877d2ef6793a4156b939fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896077a432454798ec167591654c47d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004bca7bb24583e8eaabf6e31c1797717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89563a157e5f43b8734f114da510bfa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d9818f6b83a7cafcf59b8630541e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c76cc9894337a189c8841b8217822720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a17156254e981538551226903720b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab034d2b61ccf11f531f1eb8fc1b90122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa2c88459d6879e662d252cd39459c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760a75ead35141fd040768ec9f40b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac03df436ee7804979088b197ffd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efd38f3f2cadf57f1c63ea823d9bf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182715dccea69302f30b108ae8005c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef52051198b5f1285dfe824f01151328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a77220ac90da9663df2abd3c1274129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4472dc6558ac84ea4de38057a82c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d4d155aa4872b4191b6071204a31831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cbf4eb354c66659a26c14d84f670632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909515856f09959eb65c1544f47f6d4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3abd6b50578be5ebba8563dbb2a61934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dd9007e47e08ec88378a5e605a1e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f53e0150788c6222b8d9925e01d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515871ded26d28810b7597641b516fd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88635dfc00ea542a47dfea8bac6806bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ab694240c9d37b526f091e8a70fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e187ae04e3a0ce1a0cd1f4139181f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58047baf5d8623eb27f8ec777f9ce941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932525d20d7c2f1d431bb90935abeac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9edc4afd48991e3586d4f228ae5ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabeec8bb3b9a57592dee1592d1797444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700dd8b6bf93b6054a4fca524d5903345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c555016d0acd99f942bb28eab00b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22e557ddaa07ec402222737499783147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60cca993b6d56d3357ab6257cbd9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c047535f58b86d614a9b6c17860db2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f52ec2b02a37715744581ff8ebc9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abc58e34b617cec117417333fc708051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308605477fde0534dc85be32dcb01652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea443f53c4171822079b29e147fcde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549e78af9527fb28cf84adf79364f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb4ffaaa6c8f4c1202043e68a5ceb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f381e1df5b0580eb724a93f1059ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b925746150e015ea2aef75667ce9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aff7c6c364ecd743fbbfeed2b005c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3df8ae9e2623150b9af849fbaabe759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7c853c2ea3a8f06f0138ed941fa5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c04e79c456a2feb6f91c4ed7ea864861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851e21163898b27a6156d18932644e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7fc485cff762896553839c067af9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e98427cc5cc30e4b6824f7d4b1cb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243ba4435e4d1ab9014c574f43deefb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90bd97f5442728d6ac05768c36eb6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7258c7436bb4320937f5844c24e630c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ee7394905351390cff7ec4492a3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e304df42e573aa43e9f6e31c4ccc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55957469a8193ef8e461140ffb07648670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf13a3fe73b6f1bd4c4bc1ea093b8ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba082abe32eda4826ce23517a56185372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f8d14731eb9e043e471fa6503a1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75665a63a4175f7ab50db1594f6d46eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd540f79e38e9bc6245a6facb1dacf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17371251046ac44e9c7d5a5424aeb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0036ab63431779444d9d582d57c8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615d871d8e129a8aee0ef0c66d14b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c9c3748468c79912e418ff554dfa479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7296ffd2342e659cfabd9d56a4518a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc0295f3122f14856269fe622ccfc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02300dbf582d9ae70408d986e90f3de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cf8ab870811d66474104e97224f1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d1c789d6510b5d0de9089df04179a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda347dc2ca3cfcba75ec4708ac66a9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189bd8006fffeae767546460c36e47286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc313cd5dc85c4e7cb385f2bde9948187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925efc54d53f6884e49739fac620608f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0e3a20df657da7fa8d9d9bae9bf1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a7c74cc37b30c2800771a2ee15fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e67aa520be3b28521ba342800e4bee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54802dfa5765904251b6355c802b409e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51821990039ee8f06787013a9834f4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e51fda0ba19d2bcc4415b89c809f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f79db9def913c8228a736902616695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5abb0643941d7ad9066d09df484b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4657dd2d4b7a099dd8818aa2aa0ff8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5369eb47e9f5100289e120a257df5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff089cf17e63d4915ffcd8d9bd306b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345a6e07bfa78b43549157e5152d4b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac30a173bd1098709bea6479dbf53e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcee0b65be5df56a01af456a4b9cdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f4470baa756e4a661c357c26e5aaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7909b63215c4879614833c7b8029e3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1adda949173a381a1c1182fe25a978105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d47a4723f2f8de12dc2006764cea31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b96ee2086177a1dcc0d6ab94a075cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e3214f3370c7bf4ecc05aa311305c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e6639c7154f70334418cc7b220b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8814a49da808a86ba3aae8dfcd41d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df30d0481307ba58986441b2733f34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b76161fa16b0db4f0bff69ea26585112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b08dc2d9945a10f2815aa84b2cac6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341343944906d850e46ddf3cc4ccadc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20a5e01371462783411ea5e339cf0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce861a14bf8fada6ecfb7fab001134c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669a2a425faf6a90ba5ea8eb35520d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad325a9aa3b10b045c40b688e8d1992d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedcefb60c1fdd4c709ad5b9e2a0b33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6519e988556131dc581b62dd5e0b6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d5739aeeaf064c04b2de098b1ae00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a1d15b96ea137fa095401874dad0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65fcaec610674629a8dd90180c18e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093cda2bc6527ff5c0c916e47fb4956124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568987bdaf086948c824daa6216cbbf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172c6c72d9a1e2b40164cfbf5c0acad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a0d9a1ff12037e7c91f0aa9d2192127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d6560d9e5d040e5b97b4c8f5ab5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718b29aa76e44006b9a92a2519b6e3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a07ddc5cbb881c487f71196896d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f946096c0d3b75ba1e70d4aaaec6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cba3500fc241628bb76824fad9df68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa3047aa7045b097f6aa3f8defe56b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47993c1c613438ce42d66cab7e180e1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77636f9d250ef9a3c62924a9b98b9904135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bafbabec2906ec00743cf9cb0df031136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752dccbec88018993e5d77ca1637e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481060684429f3592825227c95b8a0ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c0063ec21e00e4aeee0f9e933986a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250412aebd1aa4b7e176b4165566a54a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b0c7c4e62dd4f364443e465b41f3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1742efea71770d96d54c40005d710142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af5c525a2bcb737da49bd2015b9df0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d7aa2f2b71ce5f54cdf6e7a3054ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9feecdfb85a4d25517487dece2d82a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b0e175fb81716ff8dcadc1f449dd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5adab2c0dd3447d34774728047fc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d954b631a60b01606716d0ff74e110148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff667c8501bcc64173304b24fda4babb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d32c761e8aa52783cc98195f24553e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db34c68f530f09290f982cf0afcf5e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2efd03cb6f136ca431b62e56f17e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb69aedb7fb471c138462aafdb3f2df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0bd1b1aec44a6073277f06d67a6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3cec8a45e2d8e865f79627b8d48f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee4c18617d2e9a5e76cf8d675549d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6528cf774698c55400df314c5d13fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c354143c80c73999e58ca4d6c2e52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ed2c96384fb9b3b26480473b5bb88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1ef6eab38f4ff28555af137ee2b0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17a7e3673a2d15ab63cdf228ec7a83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd83928d48196c6d0ada26290c2e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658d34f7868d789f84bb1cbe7e857e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ceb898c55faee8cd792af242aca34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abc3b58e19cd5665bed98ed49d642b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d10cc8ed34e845688581f8d7227f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3536c14f58768834571e9685e4d728167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af7204957630d23eecfb6b68d9cebc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11308c7672268cbf121042f5fbe2e960169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581158a3ae723b40102cf0896e9edf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198a9712b68bc8b4c2b024eab6392a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49159264d55711a79adcf256114fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dbf0c0ae9ee7a37bc0370c89f0024173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512083b4e76aa4b68b8f3b9a9d2f5ca0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>