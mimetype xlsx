--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b8207cc5a1d5abb0cb1d70a287aa61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ddd65927391b1f7ad2ab0201ae8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65f40f6f489e9d8e3da4b1e58aa603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde93b1ea8b755f93ea0c5c516ba2e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d35a956504ae9d0fd6930821de4f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe541c33646682e6d51a02b4eed4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac50f1b83d1d85fde83c2f189367497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559117ca1d95493c35790f01501cd0968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e820dad93400fd4626a011cbff4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468172e6d5208f1a0b86e1d9551b346810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd4b75502782e6940714fd26605d4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483558989aa7f3c6beecf4d649860f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3105d1ea38f605275f31d4b348083a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b7b26a04136f2fe32d67cdea0d5fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475efd7183ee305f7a8473ce9429a30b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd585234e7e303f8e015965ef97b2d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364b8e63b3f51534d22a820b02e23817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f889aa168bc27f3f3431d88ed377aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d5ee1a4bfbe5764dee94eeabdc4e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad203b04a991eb9113d1abb030804720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f66bd8acf6f064c2852ca8c10cdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da346bfd93e199991a77f01543511e3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce3253097de2bb7ea3feebec9b6fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8781c1ba69ecdef603de51c383b21c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57143e17e4f59157ba9cc168b9a9ad9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba9e9bf46ac064639925a80f9bba6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c55b194fd38d9d0c57e209cbf8b7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727819dc4ad24e7a6d673dd63a02d8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8988020d87e187eaf2835581aaf74829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b4581d8c2df4d1d33e086f0c2f0fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb75e7cfef85c0ebf9f9c879fbe51d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660bb6df334fa63955d1e01a87a0f8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9a84061fb8a9c8a9813786c1f12eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084332713a2d60691005a6b0db1fe51f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861137b50f21353425bc4e0c25590d8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac43d43c0bdc60289edb27afa7714a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a9838315f34da3f9b5ff5a5f3df337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015272eed5d86ec94e1b3f85d2b353e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935fdbbaf29409d39a6b3394773a3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9aa47c7f9129fd047453f68a4f45040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e56ecf790639132d9657d180f3dc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b588b74ba96c733972af1cb52ee1c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18598c7b73ee8fd10ecc26e65dc6e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8448cee04d11c2e874476f16bc825044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72f737d4acfcbb5bf67b0a403339c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87aff0adf2a2f4d2a21b18397981a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2160ab6991550ced6512e7de1c718ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8824bd0d8ed3c4dbce66fc645fc9a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987d98268f7f22f95d98bbeffade70049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cabd61b196a92674785cf38a3805650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54598fa91105149f273ed49932d5ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc063856943b343215a868f8b73c6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99009e9d96fd2c5f2008da90fb7dd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad03013186521f9ac7bc1a91829562454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef957d72840ca9cae405273ddea116655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75bc188eafa7ad061876e2752fdab756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0856bac2d7f3ae5eb00d67988d37157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee316817ebedf99e5d7b8de7aacfba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc82714f16077639986a74c7d75135259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82749bc0258afef8a9338eee8d06d0d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b56045bd789f49a37e76f77451a20b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f460d65f14ab1935b57f8deb8566062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613aeda84b7944ce2b4d93a0545243b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab5324a54da56cfa4e8bca41d1448364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211306a151abad59926fd4b48ab7df865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0646daaba22f2ed2be1a52e11309a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55238602a46d886989575c59cb90049b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a57cf3d459dc5c71e93ca7793b1bc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd987ba0ce2c0ec9bfcbeeb5b5dbfd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79892ad2d7205c5a0c6d75ba3109d22570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf853bb8e4cf90bd8b851eea944c7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ba386b611c6b2dfc785fbe9576dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e32b6d3f1a0ce7f1f3cae173d6e1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01192d695ad261997b3046f4f0064d8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a74dcbf890b35e07138dc7883559775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c92639febb4c12515993f47e921776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d075a5553889b32c1f57aca6f4664d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d108c209d1b3506d64f0687ab19f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9368f0d43b9fe4c8d7fdc0e2830cc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a551cbd708290fe97b8997c8ae04b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299b0abccf61a0177cadb7fef92fbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a49db14cd510d7387a58b6379ffa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0bb0c7a76e7e4b6a040840aa56af883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83aa9282324796b55177fc87f297a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d55c5864b8fcb2d9af89772a3e6c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5c203d850f558793b609a2ccab98786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a573c5ba95814a808d6d5b6e30c23587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285def41473cf7ddfead8592b8bb31b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461622c0ef152c3c37dfe7ac6c41d4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c92f3d25bbcef08527260b6d0aeac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1734e445ce8c6e2a27d6ad3b7f15691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0538f5e0586ea744902a84727f2a7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591c67f3a1f34091a4334e16b9b70693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725359413dfac2546dc15a0adad15af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb31109d08a7ff43f6939b2ec5559995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7466e87b8b2cd2c909e0be9b87b9b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed78cc0155586c5ca255bf2a304caa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f026634d4c2dc37277e699ede3df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1778a675d3172641316de65dae68a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83ff8b7de37139ff420fe9b514f456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5ee094d64473853da6a7a4c0c469c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d81a5f3055ea530ccf3ca19e86b3ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb11d2c1a0a0b7aad77f44dc17960c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5219adb5bb3b0acdca118aeda1f69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c7e6fbc59d676d9531c2f6ce3d35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625b945f35981211e0c6441a4e2ceac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c35cc9ab7dc10c030628446befcee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb19831983f9f8eb7a198e99d29e6b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e790e34bdf07a6800c0ee7463267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4a1eb784456f6019108f857eea341110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c0c2046bfbf2812cccd8754daf0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235e1573aaad965471bcf803cfb344d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb16b224e9845eb4ebc3d7a8a40f3a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2551360bcba37f033d13f3f97de80f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66426d4b31920cde6c508c2a4f93d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca11dcc4d7b5b75da8dc837466b9db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c640c69cda6df5e3fb35749b7a73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea93797f2bf979373c1d9ec2a2d26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e1890007db1d442f46e1e518ede13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5edb355b6d2c8a84f69e7617b17259120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eb9c1ef3b60de9cf3fb997f57468f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a83bbc099a02cbe702fcd9952703c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eb34796ce1999bb6e26c1e47f315e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83e330c6e3d21666a64c045ebb40e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106c0d8c974d3f90bbae6608b0e489125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4a4de73eb94e7f8e4a1bc21f7e08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9813b2386eaffed0ab3e2aa4218525127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb573533b286637484e24520a82d142128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bc9c98266dbf87b176c8c6ad32034129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf869557139adff124127cbd963999130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ccce076fa23e6630f7e9f57c68553131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabddbbad3e77da43cce36f4bdafcf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f968b2ae16f138d7351aa0ca5395da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f88e7312ab4464eae1a4325de13e9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bd72769db8d08a8df12deb36a40fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69832d88df41510f15c5d19937b28b42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9b1bb7bed273cbf0ec8a2a72ec9c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e45560ca97d12a5f0d6d70a4dcebfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98459ddcd16d0c5a0ea8bac6577dc608139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3d6358d77a433f55cc47906381db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90463965a940b57cdd67052a6dc600eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845f54edf8a770f2465e22d81e9e759142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab75b603c8f311f093e094277732c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5183ed7801f800c6c9d6c4ae8025228144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab11db748e10dd59ec516f6e190c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55884cdbe8be658a3cd7fbe3426e5910146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ff852bec9c9d64cbd3e7ddb3fa193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c571d81da6b51ddae5571a158532148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d67b93473c7c36a016c4dad8478722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc264a824af8ffb1bedd0d8e2493ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4641edd3d002d042cd61060d721497151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a48acd3ebe0614f9be09b48cafb7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aa6cadb1c99d0d36ba58079533c7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0fafba57f92f62899e8f6767a6859154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47f58d48b875176c691464be8a2b25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f2d9b6c8af7e39586619650715ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5060de0578172a1103b95d9e9a9a2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c4232f864576ee35d0a2a1b591cc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47c4be3854bcfef687731a87e5fca7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c08ea602da957b3a320dcaa35051b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0695cacde864b5d57a470e1ebc519161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c23c29a82ab475b928fdc53cf33b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811de5145772e019c591c4f9901e4b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce0705276b8c30a6e0fcaebd904dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13746912ba32ec88600edfb8a6d9d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f2f67a03862bf77085ff8a678dda6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a40ae317346102f285c97141ffda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937ced1b2515ebef02c29cfbd49cb90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944a276e98ae5183e6aa17bb8a7e78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e124f11afab508ed6011c13a49e894170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc960d5416895bd91155cdb00d2fcd15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c0a20c193d4db3e660273a6d4138172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b3962742a8559eb97a5d9b09c6b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d76e6e39f394a488847fabee714b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad32f7c48d30a724e5dc81cf55fd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd270a3365fad7606ed22fbfd72f0369176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426ea1aca287bc789f7981fe7e53729177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b370646d61df755b7efffea06ce71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9902080ca8aaaa2f5cbc7a3b713bef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed1141164196fe8a463f7b1655a1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816ebc66162360c783ca7df2357f18f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be69ebfb51bccb58edcea95c43b5ad182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a906b6e40c688582379c72a9d6e6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd3e53a6cb069983fe48433590b21d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364e598381983ee2f48b9cc4d3fe3ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bcb072e4e301f76dfe954a88eafa44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354a3191b4bb63f108f59f72cba22c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e4b14b7a0055589a07a76682abdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce56ae149306623c28aab02f8ba074c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87514337f8af98a3533e68c5e6c6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d69fabb00b3a07c8ba87570338f8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b704f8b049dfda09ab54fc577bdf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ab69fbe889096f27d864f69e202611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007a3db127aa7496b9618d0d7e1926f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff5573fe527b9b3c305939d29d7da313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cde96c128f1952ffac23f3a871686814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521488dedc6347dbc823e4d2c288ab0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67ce55c20114aac98cbb03dfbb309e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336457335129c8e715e8272f3dc9ead17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258abbda9d5a89257a33cadac14fc4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d6911342616198842953d5375567019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb35a8ee72d2785016b7add9bb159620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8aca230b0d703dbc74f7cdfed09d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f53de1b8edd43ce19bb0e158d584c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ffd01952db97e8e85fa4b06cd86cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d579e68150d8956aa89039871a0b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749f08cd58ee91dda818a748f3bae7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f39030c6d243b6856d93aee997cd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f6064578782452f15de57432404927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf38a08754bc91bf3736eb73fdc12b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bac985038593517fd564def628967a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201e7590521edbdd70c8c1d60a802d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872011fd5e506544bc4f2abf89c01cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0b0c8e040683c36c0814ecf6517d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac698ace92d67b78e5f97e9b79c1560133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e20140ffb0ab635b9587fbada391734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb8e5be43aaf4067f0af26defa76f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b15f2e32b3fc2449943f8d714c62e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86131cd8ffb5b94aa284f1d3c52e6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c875cefe0e6ad1edca5fed29c7f0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e3061ff3d491651987157d417e3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a61c805998b8dafa0cd2aa310cba1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5cd04441065fc6c3258a7821f95b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17882ac798e1b27e3eb8ae3cba9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99303072f23618d3b51747f7688c2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a4baaaaf09cabd5d5b85e3751c9e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b69ca6d09632cd0da2d28d29139c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963142ad3778c6058027bbf695c6f8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df764851512b557fc748fde3e11b90947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b0f6e8581c58d06b8aa2fc89e9dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07313f29593a444b0bdc19cfe7c394749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b60ab30fef5c021ae1e7cdc69fde450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ce6d7cbc4c1ca725013a03d8c53a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d9cf415dbf35615dc31e9f9c59a6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56979e094731a63a1f67a16969da473453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082a0836285257fc0ec9c6c6ebdcdd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cecec7f36b29d1378d47426168b37655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c1ffec19932711e0f46feebd9243956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db6915cc07295916c33bbe370cae257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68334a9a1d039871363e63ba70d922a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e9c26c70db5921bb16fa25cfc3c6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c6f3d5eb0649aac4bf0b09a57ca0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df9d3eff653381c836a07f1ae041761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147c0cad56ac7036c87169eff2fef8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ffacec162236e34e8d592fe5629aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b2478459f76e3091abba07054848b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d22918ccfc185a903b5e61c3c3dd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde2b442628f356ed6abc30431142ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbb27fa5337fb3e1a5c083174c3bda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d86c1357b0ad4a0e8837042aa0e59768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f353756555b2613ac1cdaae1e3a59e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c76895c3fca5d87d9a6aec754988f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fedc92dc4b37589b130120fc174ed271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87197cd9d4258ad63289deed81cef8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acced313f674d306bbf42715df443c7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e75006a8b20728bccd8e13a6fbcb7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2245bb6ad411f605e61155c12991bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271c4c135ac42d0d6ce2bb223d3fc7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aa7732c1d6e24fd7789f1ccb0d8b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622b7f19d2ab3b342ccbb841f3ac8b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f831d3f6b7da9e65f5bc0067afbf5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4e19a2412f14778aba05361d524780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493d4732dd839b44d0081bbca9b181581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df87871e2b73902e14598f6bd1972282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bec126342956eb1ac9f1b4d98cd46e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e710b60640d44a40676fb7a8ae99db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba0e015c9dd329e9bf2a7de8052de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00399aa2d31d011cf405d04747008b6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f2dfbcadd4f044efd384b68f495e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef890169219af8ac590a3ec78ee3f5a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16db5e6537763f19a65f2a8448b43789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c3bb5f2873a159eac693659ad389190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894707ebb5bb75eef23066a0364a98091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e03afa94f09865b3f5861f35cd3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c275ae3d7aa10cafc55481cd8586793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968200383e9f9e9637910bb18e67e27994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a598512189c5ddefe6f462bc537569395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85509059804b866ddf9a2059b0023e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878faa599cdd0c814772644f6617f52a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ece107913f70cd0f93d24384d6465998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee05d508526b7018cadcf7ffdd431c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89508e8d2944289c89eca80e4c4f1075100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a937d0387ef3349ead82866eaea8a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e36931b3455c473fea7cac70e64b76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6101ca966baa7c43ce4b9b2154126103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be11cad63a83e3dbed8ed7c89972fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c35b1ecf7eb3fff413ada82e1519d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaed61efd9d9bf999e2e56ccc68865106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0a648a9ac98e61f4c04c40ee071c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2b2ddbabcc759ca3ac392e3eb71ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9579c535ab6e1d71a2138c6f57b22f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467416aed4b754555c41f0a2400fe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdedf28a9042a0bd125a1b14d6ccfca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a797e4b3466d64df515e047bc7b35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c039d93226e92e1143681481f7db05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2e87ab078c45ec0cdcc385c9b8246114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf19cc1e238732e8fc435b91ca1d6a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc215d1080a80490eb69d8ee3cfe8c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793529261115bdd0f0eca6d8940a992117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c458108a51eb21ee566b6ba0531bdf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0541658737fef0a7a1bfb89dd0494119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c3b3debb4b6865ae1a168f91688cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17578ebad506e4871827e6bc9a75752b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51034ea081d301e3b371e6a32a51767122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f965fc60c6e86485b00c60fb639363123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03579bd385910901bcf043fd644a6ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8bff278a2fecc076b9e198b10e517125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ec42c87df1bba52dcfa5bb59feabe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851c863bbba504b959f82b7690fea94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5e3b5a76d906e8e1b92825a60613128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03ce75ecc14f753812a966da67946d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ece76ee6ed476862d7439ee46ee4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f408a965fcd96ec58400f368671f805131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9042be00ab86ab4862386408688eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308a25b0306688d8f262c6d780cc440133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53766f69c494354a55f5513e587b56f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e03ec096bda59efca15e76356291135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf74ace3dccd22567d5a7ad30377a7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20355fd59c7541243675cbfdf44d06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae668d3f205c4b2d26f289d09a8b3b69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff75795d165075fcb890dd587b981ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2902a1b7fd0791474bab56a28b2d68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b0e02c442dedce3b0e52b6f9c1c58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e920cce32448a19576654b3d626ccb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9f32b1863e3b1e3238e9d8c6323fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a701c36426d5f2dec3b7e8d7e14ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8a90c6c589dcb0ab96a3351fe98e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed6cfd780e472c716265ddb13dc5e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994c6420f4bbe29aa5153698e524c16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47561aabe09c0768e0f7e349e335f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b772667900ab98742c8f7df82fca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5c74b59d507c043c2fd3eca735225150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514785201a83dd141d5c6859d58d953151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbefd1d3310e0ffbcb85405ddf1a4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b748d28bc611365e2732f6917bbfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ce3dcdd2bc41397f7bbbc61ca9e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01385db107ea2e8689acc487ca7438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d53a820a89fe716b95a45de74341b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a3ac05d6a0dd9857f12465a11bacf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f033626da4fadb4f64370f2804ebb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b86be155d1ffa16801250c41a106159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e348c3cecebccfad88cc0b3a7149a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabafe40b7ebf0d9c79dd071c073e54e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d856666e3acafbe60bccc7c005b62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fadd2f5d480e4d1498fa660285631163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c721e5b29fa33b8db24718ceddc91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e72dbc596c227fa89233845dd344fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf8bd9bf28a699a6286900a4ee7faf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334b6f471fd6dc013388fcb9705778c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d82f3100c61586598ac11bf701b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a308a8105d17abc0fa9e6eda83bed9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6bb3fc8a6ca5fab936c9afa81394d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d70445e20ae0cbcc87db71ba7c4105171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc422892e015ecd194eb2829072959a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482f716fb971f224279dc8492daa59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814bec8fbe8416b5012820294043794174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ec3b73a562851bf42cf3e25ca0f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434daabe222c95595e3e77abe8175da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6522ebde77e0682c1a7615523d35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b4b8e29570befca7400bf937a982a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e6534a61dfab05e8a6e42e71a9788179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb2901e17d44c63bd3aabbe3952b6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6ba614cef5003e41d317edcf280c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e93eb07ce327374634af81b67a6de182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>