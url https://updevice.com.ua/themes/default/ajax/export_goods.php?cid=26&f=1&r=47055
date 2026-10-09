--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20f21dd9f7c89e8167eb5cd393c7db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59ba2e47575b954937e9691f387262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe3521e0cf92a685949cf79bccd6923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c861885eee7cc15ff064eed6f195c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cf27c40105e9925ad8b8a4da077715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf107b688e0e0c0beb630e3718bcafd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389610de0533fed6b7a4d4725ee5287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4204f643f73db3fba9d7272767ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d58009efb0dceaf3d74bc49f54b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90235a85022146787440ba8e525633fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693fb3c94273d5e2cb69af7da8985d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bcaedd06470b9cff3f0c2c0b048d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e0b7cee833eb5532d6dbf14c8493513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bdbc5527cd55b11ff71f46d350dac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e042ac5b5646a9d599eb2347d504b5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686911aa7cdd9687f8e085c53c675bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38d960753ab5d9c3339e3c0c40762817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5154dfb3d6f4b3063ea69b97f24318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46dbe3e20c80ee27db15b6744e146b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbee0e10b08229fa84e685051f93a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040f61e88e722adaeb9fe48e1c5becb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c23acf74beb547e928ec8ef08ae2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e084b208ac11fdafe60a2d3b9147c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ff1721d6ac5f2bf36a7c04348e4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acbb7f8ca99062dd381350fac5585425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd751cf7adabdd1027c3e83f330f86f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfb28a823234c07959c85abbe7d3c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5301d4217fd8bdbac4e43e22d852b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf4f6dd653f094bbed25915b6094f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa474191675788d3f9449ec659066530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e371af6ccb862f0e6cdc7dfc7053331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e87d2a59590f123c33d10cf25ec5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c90cee997a81973d2b44a23d907b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c9c287cb28e5a67a8ae0e8ab9ef6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acc3c9733af0c149b939108a58c2ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9160549275f5f19e31b26aeacd3c96936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b20cc3f496da2a93bf5c16a86e811837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a230b539a11ed200e8a312352bdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64cc301a728cf298626b7313a3fb4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f1acf491e14fca00738b51e38e0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35147b3fea1b96590e079ce356c8b34741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d0fd915ff7fc7c570a9b856b105042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b3193818a9d98bc0a3ec6d23d3bd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf1c7f7ce2317309cac4272f8eb2c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b927173bce46461963bc0e697ff6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f66f3013d22908285be12be1cc3b7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2ad1f05c0a6fd07251fbcecf728a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71208709602512392830d2a22138c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c9539e0e45e2a3d21138d6779e3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19c43b6d2fed9d794ad9d8b767f9bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2b2356a99470cf3b241e506a3e21651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62c8be5f6940d08715691763f8e37c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ad8b4503f3f639b03a722a0a362b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bfdd922f0ad8afd99ea2c5d4ff40e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791376213c28c73dbf00ffd74e9b199c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900a182186bbd8eae00fff4caba46ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8524508934a7387ca8db26be6fcf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7f4348293b33c22ac260ec12a0d7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d4ffd96288649fb5a3b213c33d69f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc19d14ba2f2f15723c668ef9cee860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aae18745aad264648e68b7f80525261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bd1bd5233dd2dd93ea2e3c295829d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17abb33a5c13b7e585a6b5f179658e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba2c7d6b5eda3fd86032d25ef128ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac239ce4f7c3d782ce10633469bc9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adbca1adb7498cf2d27d63c39ce24f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d79a738ed77a654499d877a6867f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518dcb3ba173d38f913efad0c14527c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086596d8a8578660ddab40b357c1b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2c282c7553d10a5fd204988f05c6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229c47fd0f4ce5dc2921fa7abc174571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfef50b11cfcb06f291c3757f3ecef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9976ba290609786fcb649de80744f3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee61c00dfa2fe1dc73c23ec9d1fd5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a40ac40f94216c2784542bf876cae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600caac75772feaf8c7b7f4caa6b877376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff2353b888fadb210b68b4ec2b68f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05885d9a411a2024346a5a5cb3d4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36939b189c99a303e9641967ebcea3d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1752a993eaeaa41c93c14fc4843b6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810570fabf339c08aaacc866b83d755681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe1cec431c93ea3946db83c883dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe02ce731741b8aa11eefebc224fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514e3303289eee3688f3bf121eba91c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a7f88067a659f1e22fcbcf0f9ec2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215d414fa84f8134a2901e12afa61386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62191c711bb8cbfdd55f53ffd500403687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f080553731545b4e2ee59657853b97c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6a8a22d83243ca84d3feaaf50af7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a50457b2ee7aea687ede9c86bd99a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90088ba8bc6dc228bd5a44639ea4f70e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3df719b5bdcaadb8f461e1572bf0c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9cb82f76762d9123467aefb4cfa1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c0f7e774f3d9acdc039f8ca70156f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02aa47b89f543ff2dc9cec4279f8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26f5265ce548b0951c2790c9a9a06e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e8e91c3f987cf2b8a55fb3d0435a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6a89c4bd95f255ff3aacc3b97e9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf793c3289caa1269771af7a8f0d1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c6da49d435af8138b9e51d498229100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2918014049e92cf5d76a28f2d4c58b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eed7f31feddd8b2b078ba1828cee3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b429157365b0600ae4af479834010103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddf8e1e7687098adbf009a94dd0325104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c916bb1da948df093b0c3d5bf66291105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a54634afdd165248cb5e3ff54eddf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f174d7926ffa68d7fef19f11aed9e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7abff42fd4775fda19ff91f3f323b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b446120b3deee190311e079f1cf74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2281aef076a77d0c4af5f29379293110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d2dae91d13a33ed177380be0b7f18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c5e213e255a89ac213d72141a084a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a0924ee4aa9fd16d7b970c47a1ecf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1498d8531cb93c5e0b102282220e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc76a14d4cd55b15cdff93565f7cc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561db41dfaddfbd2ec7dac129cbf0d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817365accaa41c24a97dc692bfc322fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa063b2fe3c42068aea97b37f50eeba3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add352edafef970013bd4cde04f9faef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1e764880dbe67104b65d2101c6289120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee90c7e6abcf251be53fb7c8b61ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c21dfb8fbfc0d4646b7cd6c769b4a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b488198160c1afe2cbaad20b39fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7425458230d7fb8e7139e553c6e6ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918e15c713767ca7044a8db8dc0b479125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4e2e9c44ad652f8fc2b02004145ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd265607373b3b36e6e05290de7fc5c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174730333f7780346e6246789bb6c05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65bf1e364e4d75c467ca8e138fdfda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c53ec7ee1d7d2da471c32ba796a37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd266091cd8c2e7acfc2780d952c2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85fd8b96f71c52218d67ae6db3c7c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21bab6c867edac58d0458d35e76de7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5286c19d8939c9bccdc630326d8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de3cc40ae42d1e3f9f764539fc2b4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2724cfe9933e3bb1ca5949a682934136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b407e1875a282e00e9ef4ab29962137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe13e6813fea1d21259df2c7b4329b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b999b46d767619217ca126456b5c4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e479bc9af52546f024ba968eee81bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d488139741514897c1844097c3444141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d728a8a80bca7d3c5b56784a14419c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be470f10d4ccd984ecfade2d40084f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9f6d3d951ccb19422842e2388c9ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b849c50d3b5f5789cec5880266e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bcbfc6175f9081dfa2a088f380b73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3d569874c24141dfc56900a2b7a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dae6e62b10f284744c71e693d2e66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc864b6711835fd80803aca1224d13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4752e51fafdd8f0c86b848cb4b5b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245f06c633c08717993d012fdd99ca1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1bcefb3e48215dafa2a2a8c777e5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857ddfd1bd81d5c6d2cde6f2884bb63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9e7cb129829fdb7ec6c333a8f9697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5eee020b9e54217bb0fc0c937c555155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065a101ff11dc8a1f4b922b88dddce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401526178ac5ef2984e932728a4cb7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e84ab955f2e106c758e0db7111ecc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b42726be3f15696471427f0592e7e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96d5903677c3b7302410e31a5210f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b8228a0bb4b3faaa21865d27fcb41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d1b38096b510183f48158cf2a0eee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92075b9d091445c8a6b3609269320b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54fd4881f7a57ea3dd1ad6568da99d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353faa4d4d083a4300c6e18b54c20de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab540e8cd6ac6c154bb327a6d9231166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d8056f1d73dd5ea1de17db767b8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ae9a22dcb67828a73cdcf7141fa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984b7436db6dd594bf8bd5f20853b1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab42d0cd488cb72111e100dca3b68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145107d60fc30554de4c1b3dc4a699d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b192a1ec2f460998429eeebcc056c7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73085c79fdb071f35e1b0e7582baa3fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac440ea6f35662b450cb8f14d1530a65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2a631134330036cece43ee10719a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9808622283b8d6bb62c4b2f71d9ba7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97d5ac6c29e5fb4a7720632775c849177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7502d76838e8e46047a00eea8fd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0697b6cade85d8aae62ffc46c030179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79a1651b760431f973f778fde187a3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25b14b1c5b963b0b685896412d5dd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e43bbab6e22ec9c55841e2f7725bc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12140de613296834e3a18a6b6eafe3993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91089d9baab2109e48ccfca853f3ea64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6045713dbc8b46058a3f00cd6a955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aec8bdee1deb4e1482f93067831ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d25b88b18071e62d225f6305ddde57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11198e747febe92599bbb6fd4b20db148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434991c3b1c475933e2c9b54514ada79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c90fbe718c9d95e2f02f20c18c9f6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b694cff210a1c7cedff4ec6546e61311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55967d0ee135e42b1f5d5f422116b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677bea7bccf85f79c5338baa5c7b83e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae9efd841f746d0c66612698aceae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df06487c663135421735f76bb9b296015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095712f2bba65bf0f0189f865dcc0d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c013ebbbcea2e3bf6385808a6b8a44417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af55eadf440cc8dc2ba86a6ab53a0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a0b6c8eb73b72c60d591910b7977519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11979808efb0a85f34894732f1993b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6875b68b30a3d7a49cfddc9938dd56a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadd9f168e2588e4eabaf759456f30822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab5e6f266778137312de6332de465923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5813d7d2bcdebd9bb100a687b6344db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aa8baf7f50f2f2817389034f0497e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d017886a14e04c6bb3421b4c0fd3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62a9b663f1f1f083d6c89d94748de027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ccfbf6d9e3f764c92f74d38ad757728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707408ced69240599dc72f8f599afe5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e0fe71ec1ade3ed780b94c4d47caf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e765cc7e669d284a90c0abee758431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d8e7fc15de5903f3ed17e187ba78a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab2c6f89ca6c23d9b31faf1ee5b0fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001ce02115815daa44312995038225534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16437405ae3fd2f9078ef98812f3ff2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0bf1b1e10b8c6ffd515bbff960cc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3c43c37a030620437988079f359537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b90e200d63614c6f00b3e75a502a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d6bba167277f87fd37e3e3ee647639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19619b095c4e7c7066a87a74756a6d4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4194940a2a8b70829330265c19ad941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9530be711ea2a943188d0e7e1531342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d58ecc59a793130161fde09b14542943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b1f404e97cecf7ae0e74554ff754c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaf66a08648216ad925289da77df9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa456b382b891f6dd00924f03941f33546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f23e1159f140e621f2a8a04ca0c70e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da23400723d2730907ae9fccbff5db548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce26888140eef99c148b15f68409849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71087f1843a29993c3aae6192c0d20be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6a8aa641f4de44e524ddb097419b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9503881fd598ea8e10f6a5392cca2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19034b1e4a4580b8788b1ef8a9226f8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc247360dde8517b0bde4a7d23ce535354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05b9d794281e570562b63ec5924c5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411a252ebd3c2ae1e084d6c152512056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570eaf16614213854c81fec364d1bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f529b24c379741c7b068dc7111ec81e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3ffd8b9299f66201556bc24ee299e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ec5391c90b75c068079af3ad53e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c454ec78eb23485cfc77cd03a6071bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a6bdb3d40a0853851cbc396f44b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986145f684e8a12e0b3cfcbff59046863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2180a47c4bc1567abaf9df14b372bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba5a90a62721da8de0a4cc1ab73b0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ab0cabe9bb9484ef0fe746b48f2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5320adaed290e78a9531e4d5b031367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7b800b835a3fd6f1ffe92cd9f73b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a06e1073ba151941571b01e58ad9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0d3da3414e93b80ef718197f7358770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7e3a3fcf1fc2789ad011ce1a33b6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46602529fbaac8c211d1c360141b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada537d15ee9eac51a5af246a3dee0ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4770f9299b8a4586e32ddfde0eb22e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2bacd705cd5c9c18c3773a7851ce275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d3fe28b0a88e772546dfd5effd35276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735979c37c0b4dbbfcedd6837f5225077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142fc57dcf6a688e00ffb82412b851478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b43d42add6ae6fa8bd6fec623c5ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990fae59dd135a5ce22747b7cea64b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bae32767d3e2193442241ec52eb2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3334335f3cc21d3ba0b5a857a123a1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b021e3adde84d6471a7887bf9d24383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705db6d0e48574968e428fdc6e9e946484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca154b483e25a21a05ffff9ad75a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847595718ea975860c76ee143a3b33886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03194876fffaa9a73dbcec58ddec720587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239a201e9423f5d484ae4b55abce78e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aa72ce5306d5a96d2acf24631c8e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7c683e80e2fd8bb88d23a90c5ed6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1163f765817626ce909d6c4b8ccb6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9076c3e3a2de557a39b96be819de892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915728fd6a1f75256ec721d1f3f08ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5569314e3577df220db100193ca3a6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed37b866fc047728ca4d410bb4002495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019e380e3f70c95fa2977f0ba8b7fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596505f290fa766e0f7a582791b15d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817fcc333a9867ddce8ae95fa0cbe5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889d1077da1de70a78898ef182eeac599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94dd7717aff1b5f2651f334fdc38f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d11357e599f7f2cb090a89cf63f2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45cc56a7942407bf949d74d5136fdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e48a40347b6e9c1448f21c69bb8b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a6fb2c8dfe9129ea46fbe2108a9c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b0c7e8f66c70a10db9663ca57bce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b261b3d30ccb0eaf2018314cb06d86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53b0f2726f9f7ea867ef2f11386b3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67984d0f30b58ddc6177e01483317c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1f676086846ca4b6078aede4d3f56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7084bbd1fdb9e9d39854244a6a4ace110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f9a8fb1b93983bacad10dc19011b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c7c1bd320d34f80d6bbeaaf5bf3f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81a2c7f6101713b958d651f946b8c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe791f99cd1cd459351f07ac164a703114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad7e2cb6444e42f63e0bab0c0220ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c6540504ff9471a2a565d18e45304116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760b50d9947aeea0271337dd82171fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730a263960cc94524779a48cc89a4ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f4c7aef480428534345e8ce53aeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0716412f8a470d4eb104d8c6e306fb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968506bd4173f90c3994aad86700b93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a8b15e8eab0797708a329f192cd9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3dc6edde7bf32d4c93776daf7524a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0f527610b3b328d0f69c9954582dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e85ac9e33d85a0533c4ceebe4cd34f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a45f348b3902e9955713cc061b41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac597aa2b5af2939a5a2d70889fb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca47862fc8645dd21902380c7b310c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b0d0f1e789ede21edb0affd944b76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba1003f76cfbba8539ad2a907d283b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4617c68a04521cc9baeb2bf5b9ab4fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf22edfe234c0690d5b64578804ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b60678072598c946b80d60d71cbdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e52cd701d27ef5d9dc682d45855ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f553cd59abc48b33fe0835f840ad00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebafc877b1ee3753f33bcd669cc4c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06180f7c3c3829ab634d2b826895cef6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f3a608b2e504101abc6fc50c1c21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130930f979e13b8f455b35d918e1e8b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7c640b820cf556d03aa821930b66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a591a6cc2d093d03db476ad3f66fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bee754cd0e6472bb7f70a1c59fc57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409a397b76fdbe8ef2dd50fb1dbfeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e1485a64b4a2b11b229c1bacf09e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec65a67216c7354ee1bd79aa12f8a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6543e42503fbecdbd7dc659ddedd876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b66468c14c48d1208e9d7c2225ba6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f16ba4df2ce3ef04f395279e75f6d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ff205a3156d469c1377c942fbc166149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11becd88c34066ee604e433c3492ab8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c39a87ab7b322c8b5630b649bb3b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af286797b14fe06ec4e168b622bf103152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd48e85ce0e93e6c3bb500133050cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed457344668ff3422461ab5e72d15e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db76e0952bba5d42cd967883db31d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb66f3aa31e7061213564e0ffa2e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6ee8d5f5ad503363b6968bc128eb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9c73b87c1bd3769f1cb9649c2034f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb37dbbf204379c50bb6fb54a7b1e59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81d45951d2376b96b19db5810f3976160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0756780388d13f9db844951601f288161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0915a3942afd0a63730bf65460739162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0f98bbe1b0344db550da387298366163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc31aeb0a37905f0a962f0d8d80d7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe884189aeee9941a95835881c700a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75697052d5d5f2ccacadc7fa0ad0f14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bf5ce8f51527a1e14353a2f9cb561167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404ba6ff6c9f84fef84e7a71222e96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dbd9b7829c5301694ded940ce33ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837d6d850b6f62eadc6b68970bc8ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c865bd6b764875dff41ed99239b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a030084c6baa08a14e9e5ccf09d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e273da5d3cbc90d2648d0aa0c77208b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b68be4964ba268da68799f2d5c85f1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>