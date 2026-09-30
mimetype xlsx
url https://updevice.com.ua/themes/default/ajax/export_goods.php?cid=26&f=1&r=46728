--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -176,53 +176,50 @@
     <t>000000911</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>000000930</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Platinum RC-044m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
   </si>
@@ -799,51 +796,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7c9fb0476140bd00185da1f746011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a4c2b14198ce887274d4034380512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d4ed997ccfafbb70f6561c2dbc2db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883bb97c30e8a84e5fa9196f963ae804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a0d738dec45c02764d74beac998865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c0e45409f573ee3c50e9a2fd27d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b675720f30ad300bdcd5dac8a624c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8739c67a106a31c67abd4a8b9e39eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86d5be64aa8334045594d0fb62de09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a71e5b64e0319a01314f4ab26b9cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3132f6aea9ec520c8faa688105ec311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267de4b0c9929895ec7a7bfb1b98e2e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985151ab368a0cee1c35d3238a7edce813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ed9295287c40cfa2c20f1914014814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4316238935de4a6f98027fb4d8114715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e464eeb27b7828928e8d2546be4f53f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa395cfdbb9f6d5244c54e6371aae8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd86df44527c610ea0c6baaa0a41a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f35e9e9380e3c539fc966cbf95a4f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a00bc99b7c68217c47c3658e7caa120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca4023d5458ec0a6a9ad4ef6a2f18a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d386abd43cf77b0015ed7195afd3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276434ee5ee9b54f4cfa7dcf0f6685da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58a0fc5f9fb1483fcb8473167e8c9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc0bd90017b43ed39763ad7a0a1f7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793daa55bc8db9b0398e3f998c0f32d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338963751b27cc2f245f30389877846827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e5f00282aee10e4642aefd7fa78b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15669e6cd37568cd518a6cfc8a3cccef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a6ad3d031f5ce3dec4e18a9dd6b4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d13eb160738cf6a37ec4af8cb8fef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83208e37cb15d8a139db200d47fec8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887881db0b10ffa5b10ac446fc9f6b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b3cbde39e564c3728314b41dbdf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a43bff934090c9218f856c6ef9dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c8aef9db8194b3a88daf606d8b52836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2e48b033ff0034d4d1b5f5f41782837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3473339cbd230b053b0edf7139d2c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302dc23c80083cf065af3f1f43b09ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e907a80fb1f9201c1681f9825c63840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a55b46af7583f292577123a44e3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd40b0e036c55da50f39cbd3de43c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff55823367f197f7e9d9f461d9d5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf34b974417005e7d087d713bdf8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190cafc96952a5caf65f73ea1bf074045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18305f4fbb0ffc836895ae3340f48be646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ffcfac08361efccbf89c130e1da647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bc567fd9800536d129b986943ee5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c847500a6683f40514e2e6d00f5213849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8a1c4ce04fe75c690e363e1810e9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a1c04d26d69e1ca2b849595a85f1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa54b6966f69fdc71f7f1faaf47d65c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bcd72b43e4d76fce02f284dbafbed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed41607329bf027fba379a55f4be4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee06e4033c5f695f9fd252fa46c8f0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd15ad332e789c0b7d9831ca1c65e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b8a398ae87906fc30ce92f4e387c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d0a8746b763354c2a0d8418199c7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244345d6506ad543ee2972fe84fd2d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f7c1e53fb91242fecbd3310b77ee660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eebcf5f85ea2dc7c8c987ea4203b9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f1a093961e71c3c2d2e95a9ec705f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b822f03f68aa5ea7866439592d05e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c800561e07c7dfadfab8dd4e5f4a46464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84250a8aeb6ceeb9d6061d2380b9efbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540690998d82acca63544b60c958be366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925387d68afc2bfcffc7b469d82c93b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797916e637f9e6745a747b2d82023fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c879155164364c170a01fa1b647fce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a0fa8047fa8e580c61dc7b7186e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa166dc92488f712f0a7ecdc0c77d4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d864ae6428936588dc3c56230b6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304da98c6ce429dc7110f7c8826e881973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b80a9eaea111061ff694b382c9f14374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e577027d1c9e5721a2a2bc138b3cbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53666328a0e564670eb9a3c491b6c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4227c6d52e73facd9a25db5a3d52f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13284fba69faaed58f3f9bd04d3ce5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d61e6e273370c2728fb91cce15b7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce32f213a7b59dc98ea24da76f626e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b970d3fa1885303a739d019707cc6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2b14f5b4af26aa3c6e00bc8f9025f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01ab5749ee75e6f9799ade2638ec2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4654d605ae1c72f097c4f0da1688d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a54e559958ef3ed50118f27725d2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f984225e77264c5f274ae066e587cd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d9b6cc1859b3cd911559313a1012387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4fad67e77382a5b7fbe2156be0ad088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea6df09ff903f085f3535349a5bf6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23363a3f23e998674c4e4291e61a2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb36b284a417eadf33fe650fcb2f80691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438816c64b18c28d5d6afce268d9e31092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f74d47d699f072d363bd0787b70ddd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1ed9224a46461ce2815a2b996c23694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c4765d03c96693f4f12bdc381ed3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e645348800953eb2f14468171df896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987d467791459f9116b94e4490754b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b214fea7d35c3823948c9066533f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900372a6b3f73473b857cb3d511a2acd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b565acec5aa85c72a5c4286dfd20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d559792b869f476683f42576e2042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a486e8d93fc1d89e2b742f362d98f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d454451a65623e74e9dfbeada0134103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8480bb7679f14333150f7540b90760104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f211175a1d13cbed9fecd770dffdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932de7277d9f94826004c566f600d17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fda8e7cb868ef9b2c660d817e7428107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd24cc7768e9f1252d8bfcba30ada0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb7056c693e04e9906dc0a59a6335f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79c51cbeb019ba53053d31d6b96b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ebf3009401146686cfcf671588e2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f84297272575308df3ad422d6f5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a915f6e1b5c3b293db453a0b3024113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b0620f21caae7d87c5d4210af18a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e12547ac3dd6f6f1f3127027fa87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05635e4a35e7ee350066fe2cd86de3d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed86484f1e07c102ed3f05239020be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5a0d7e77155e3f143c304c7e2332118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579ef39838b259e3638b043f4d8792119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11738c6b06ed47dcc681431fcb0d09f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979f4c81a4bc5a46948d6f2211bab3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07484c7d383380e3445da83d51c40c81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6e0919af92275b2642240dced6d2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3223245a1674e8885d20c8da4c36f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928953f728201baea3d190774cb99d3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b7eef7e58acce322642320cfb69d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a85524f89fc6936c9d2b270c73de12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69f0d4c1e81676698f21167aec5fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e7da8e9a4d07c86c0f4dbf40872b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8b4afbac0f691e85e137d6d6e27f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba57f2dfa0e5e6cb8edd701fbf2b45f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07811e08d4e85b04a69fa0c076c71b7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e4b986ce92bb080e177e77ca2576f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e814dc12e18c7a5ed5fa6c7639487134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9048765b54554464ac8e06d247d23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa4404f2b4939a80bafea8c3fa6a22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1af6f65d324645422a5d1d76fdac37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316fd1032d01af6006f78968104a009138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72482dbc38bd2dc21fa63ab5b49182bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a63f909f89f75dc4b2b7cc394fda2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705bce01a701ad459989da29779d6d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b480cc7c681a03ac0544e3bc18a7b3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db77804be457f37f4d2574713b983143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2395578d20864addd857e87f0509a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148804365ff8a3565a9d5efaceb93a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782caba67198072a7e9e8846c9cdc60e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4222ce8d5daa63a19abde8bb5cb94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36c0234ae4ebba085e9424fbc42617148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79964a71e8b98fb4dbf90294598d65e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7791f8dadfb32b70d9d1931a4b71e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a53fc3b8646b6d0e8b3303b34fe28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0af14c8b605f5fefa3a0e1ff7ffc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211c66ce265dd571c665c1c09e5c0f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4220d54eb5b1972c268cc47843c36f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c090073887c204843a608db1a9f4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffdb294bbed279e48673ccd2343993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c491f83d6d51617005a2c7c3798a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593038125b731909e410a5293b7826158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b0c1be099228c8049446e6e66e64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b0b4747e7115f6c37d32720ee72dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042edbb6399c30c51df7152cad89510161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd558b51b81bd4588fced6c1695d22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfad3ac1f6fead4ec9b8be9ebb1df2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d543d200b38a41146812cdd654e20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85e8b7ac58c5c6c29ba3d1b100aa31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413844745dfe3eaedcafc9c6562bf4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb78c51a7ca529d3b10ebf9bcc2c659167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd939ccef11ff2d4341b0f03a6951e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424563d5db0acfa38c5da074a4f39ffe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45f4965f836af97e52b0f9d2ef9a6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd009de9d664157989fa06879e7a1f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019987c1f81791ef122a680eabe89b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf73b056e13f689ff6ed39e7586d24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c787f8789e412a3d5c0dbb6463d64f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a289d92f333d7b1bd7e4ade7a38e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e0ace344dd248be9a5ef8dd418243176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dabf74be46ce75bd783cd4814596ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c4a9cace32d55933d1313bd327537178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e53653e247522ad8d2328b92e905c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a34201732999d1afbc8ea2cbde2472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ae6533db3c142788251782d2d2383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b631b84b5104d9fde16281fa37bc0bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ed29ba8bc2406a40f729ab239f835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a132c93efa939f1a8c167ca2c30a8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f004c41c7e2cee58aa98508d91fa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334383bb751e3bb9100697be0dfe3608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a184376bfed3f385321e3390a2bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a29b0ce9817f7f4ef4cbdecec15910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf771938cb473698b9a74a8399d758811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a4fca583222687a4fefa6975f901f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f655f148896d666bec43b4fc83396d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701dc5e2ba846f85aa09bdf2a44c4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db5121efd94c61178ab5915be2ee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f681d9efba96e605e3776aa6a2dbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549542ff78419fe39d13c62e0661ba6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd45a7ab8b6f327f6ad0b2a58a9677618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45bb247dd528720cf52a11d85bebd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602bf4c536f30c941d9aab5d5828f5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edada01df0a0552d8c52e4c125d69721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b2ea8b8eeaa8eeb2f48e2eaa7125c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c27dfaeab737ab6ed6534f0ca1250a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9b24af964922388eec1f0d46e57024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52366c0e3df31413d7f2884f03e21825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa19ae09eb97169990519006d815bfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063138b80f58f27870ccf254c9e1ae3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75344266d7748023df4d694f126daebe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae238ba683845c44dc68736255ca0ff029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad21f16cff6798d31a5080faea007130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b310ed3911314991c8a950db6a78d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8f325c4a8471c21f35e873b6bd9a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d25e8bab4262634ab23b84fa6fbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d819663c3f5920e7b4a820b5b873134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c72277cd055b3f982c5cbf1eea1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3acd7e73ded5c86629a311d283df736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a495f7b6a4c41e3445a18dc4f8c9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec78a2714b22c6f14ab9b72db6300c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c0e033a91996535b969fa03200b5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b966d348be6c3ca9397058c229fb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a120dd7f2dd51c14f83d79a4841c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967720befa297682d07fb8186d86b4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71abbbfcbf8d922ab947e6f8a6ea4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd871925d24c34997f0d54fbbc37f8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cee88f570d91cfbe3f1a90debdcfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db6473aacecd92faef2a45428e612b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c41324bf1cc1ef44cbfef2bd7df3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a699d74cdabbcaa9d38cfaea6472b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7bf3da393eb8f91b16746fe8b0daf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff6971b2df0f821b6d025f875766750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a7363fe3aa0942bd5cc218131344951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf17682fc2c830793905c2198ffac552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321338ac38407d5979963b543ae4764953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2522c832c7f0e1f97a0249875dde054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f5e61a15fa0856794e504ff7038b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72232df36177d4cc7bb9bec31caed19956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c3b03ee0fcd98fbd26ca5f712b3f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a356877789bf308f689ec458940958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bec85d03d3538edcdd57d1716512559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd83b912ba0165a865ea6a1be9320c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f8f774cee771bdeeb128e588609461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1a1dc8624a29241944ac1dc695e6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada20c55c26724b65ccbacb17a2bea7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c55b63c7befd21ce1251fb3bd7c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c38ab00fb0d7de430c48fb79fa953565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5104cc7c3f87f8a0c07fff1698da9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96624f39b3f50bed65d949fbfc82fdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174d93e49559749cf9179ae77f1351068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e32c63f9bb9492aeb7f0e82181c59669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d9fe74e775bb0cfb90ad55622cd6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aa80f0534b7ec59c2e35a3d08a05871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae07aba4eaa179cf98b30e8bddebc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7a5153ac3650365c3c711f5d0021773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3efa65a81fa2ec6689c542628659f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621390c0c8737e7dbaaae3ecdd04b9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fdf7a1ad829d648aa3e8dc1cad98376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb942121777d57ecd62753b89b7c637e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c37039a7cd4437cf8edc631ee43e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b45be7dbae5076cffcbfa675da844f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec1c39773404b6f22949c83e1299380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb7666c6e325ef5aafc360ce4650b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dc6ccf595bd3d1add0c59b297209982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6367581269fd796e89415bf201f0bb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7811cfc0b6cfad2c853565f1fd396e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1534355952cd302cb52a4b968623c8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dcff64684e79099632aa43333430786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989965138a105c688ab8b3aab612e24e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251d8a3805a442f387c59f29edbb69788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f6a3d60d0df4c74e398e96d58b38389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2129e5852acae4a52d3897c1d414090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122374173775a2b5bc77eef03e8afbdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6154f2ad15cafa7d7272b125e8a2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064af3d61dfb527f49fcf0734dd0eaf893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b790376eedd6a1633a86040eec900094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb622a60847fed41128ae51cb74046695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ad0b0f2f74f9c1d425e519413be1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be973ab2ee1ea0b952a30264c6fbdf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edb228681e8bf3966d67cc5e9eaa6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb259394e3fad79c40edaefdfb727a8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36934de4c23d7cf80620147e16089792100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7304d03e314da3a7c1d63b63a6a805c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af513ac69f048093bd8e8882435ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be1d940854898b82528b3b5e62edc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb52cfc13be729d738dccf3c0f47530104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c6d1d3958a5e3c40507a92475ad6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a22f4462acbe067ebaec6eb4bc6a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adaa05c3c56cb10334d476fb8b173d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeae4f46f76bbcf1954c49b5953517108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86397b0e8d5c9c84cc30e9082a9955bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49b5e4c851dae61eab5f4deec4ed8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e80cd9e4979d608ca95b7ebd1aa3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10dc208c0a605a07e908c2941b6486112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e8ea0a6b9bdbf0ba504a8ae0f5201113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defb3e3185cc77ab6ff52ce819a0e87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745fd49a5c32fb54af6f258af2e1407115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96337883275a5059ba70a87fbcaa7c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab13c1f5abcc5ce6cd63f11d81228f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07e566c67c9eea857e16a926ee3458118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625ccf265588ff89d4615a2675f12af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa157fc3a2a1767bbb661369c2bd692120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f651e2e4461164afadc9ef8f21df3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3797c2e500ce063c73610b7db28b2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e91cac50a6fe1e131ab3e60bd1adcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2645cb1b79e7dd4861354c051946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c952bfa1237fc1a57d218bf7cdee6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b00927f372337e00789e9025dcff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c22a9a7073f8159ae8e5cadbd25a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c078cea7233fd7f2c1b8762878553128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66db2b2542e81005bcd95f2c65eb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078634a5196896356df27b8d6aefd6f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb844ab88a0270066c8345d55ecd884131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9138f031cb80385398db77680a31b30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21c2d1a2bc327fcc3f0c7681baff0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae677aaf334921bd438ed300626e42af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6b0a296fee6aad484d8465a5edd31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a9bddcba391c34c805b123ffdc38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26745dd553e829933d29fb21a84b185d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34c2d8e3b189e06210ce9d3dd9972138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e7566f0ade2c35812ef5a38b5a4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed91591e9208b5778d89ea9c0e763c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87884b6b93a03f2524014903eada7dae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca219950896b55d28c1635781e37f011142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74da59ff93861b053d9660e8a72398143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d9c3870546289200409f4a9f852b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd718c0b3c39efba27f86522b6a0486145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35cede8d05ff3b3e7579b89797b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567ef636a220a68c24a5e67dae2aeba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9c6430170a2c7186e08f6d41c3724148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d45ad100ef1417ee67dc8f0b275a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cc95188ccab730d7eb17743d263db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeedc99b34e5235eb87c22f923361fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b27da740bc6b0162ad3fe84fad7ef4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622a4a90365b6b752d2238eee38edc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c84e62688e34d0338399eff8cc844a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e01221a2ff5ebd89211496bf83e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b644685341d34b5d5751769d3017dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cf1560770131144c61e504bd57103157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83849ac11a2d86c256e2f70a677b9b15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8be43a92d660fc3e0415ea7c01a8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4cd050013df74b7ab6673d19cec5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a5e5e2ce9d6ec3b92148788315345161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df65baa5df27424bc255e5b7c9efb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5426f5cf5bf8ed51abdf79af5bb6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38675e7a859edf4507aead6a7e655af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d4fc26a80bef4402f99c81a4be51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5736641c74947ae74124a50000fc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932398654afc383f7c4d4bac43f60bc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b3881f2cc14b75f02b1ee3e07cb64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364800fc970867514bb1fe99b5c2157169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b0a57d2e2d8870c45608426c77851170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc8a9fd13a624fbbed2a55ff9836ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a4069dc5acbddb71d256b77584c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb63a1eeabcd197025f3d52820eef4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b521cad4c593c716c43c7d5994292174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d56decb22e8d123cd740843c69f243175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6604628db20b0e0335a9a11ad058a176.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6071,110 +6068,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6441,51 +6378,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J90"/>
+  <dimension ref="A1:J89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -6892,1869 +6829,1844 @@
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I18" s="0">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>15443</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I19" s="0">
         <v>0.33</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15446</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15446</v>
+        <v>15521</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="I21" s="0">
-        <v>0.8</v>
+        <v>0.97</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="I22" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="I23" s="0">
         <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>15535</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="I24" s="0">
         <v>1.99</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="E26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I26" s="0">
         <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>15851</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I27" s="0">
         <v>2.2</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15904</v>
+        <v>15906</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I29" s="0">
         <v>0.33</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15906</v>
+        <v>15008</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.44</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15008</v>
+        <v>16061</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="I31" s="0">
-        <v>3.44</v>
+        <v>3.47</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16061</v>
+        <v>16084</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.47</v>
+        <v>2.44</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="E34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
         <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>16107</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
         <v>2</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16089</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>0.52</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16092</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I39" s="0">
         <v>0.87</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16133</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>1.51</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16133</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I41" s="0">
-        <v>1.51</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>16214</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="I42" s="0">
         <v>4.84</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16278</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>1.98</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16278</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="I44" s="0">
-        <v>1.98</v>
+        <v>3.28</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>16426</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="0" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="0">
         <v>3.28</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16504</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>2.07</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16504</v>
+        <v>16640</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>2.07</v>
+        <v>0.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16640</v>
+        <v>16641</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>0.88</v>
+        <v>1.25</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16641</v>
+        <v>16642</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16702</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>1.65</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16724</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>0.83</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16737</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16762</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>2.03</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16768</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16799</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.34</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>16809</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
         <v>1.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>16871</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
         <v>1.16</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>16879</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
         <v>0.96</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>16923</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
         <v>0.83</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>16932</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
         <v>0.47</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16938</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>179</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.97</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16938</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16954</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="E68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
         <v>0.92</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16975</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.38</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16975</v>
+        <v>16979</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16979</v>
+        <v>19033</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.52</v>
+        <v>1.27</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19033</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>1.27</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>19156</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="E73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" s="0" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
         <v>1.31</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19212</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.46</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19212</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>19230</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
         <v>0.75</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19231</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>206</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>1.23</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19231</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>1.23</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>19246</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
         <v>0.71</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19265</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19265</v>
+        <v>19271</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I81" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.46</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19271</v>
+        <v>19344</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>16</v>
+        <v>221</v>
       </c>
       <c r="I82" s="0">
-        <v>0.46</v>
+        <v>16.48</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19344</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>97</v>
+        <v>225</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>16.48</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>19351</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="E84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84" s="0" t="s">
-        <v>226</v>
+        <v>72</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.77</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19363</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.46</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19363</v>
+        <v>19368</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19368</v>
+        <v>19386</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.37</v>
+        <v>1.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19386</v>
+        <v>19389</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>1.52</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19389</v>
+        <v>19479</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>240</v>
-[...11 lines deleted...]
-      <c r="E90" s="0" t="s">
         <v>242</v>
-      </c>
-[...10 lines deleted...]
-        <v>243</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>