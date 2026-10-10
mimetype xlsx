--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752d312d812cea96929196ca081e68d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095f532fbf00b91bd1ac871881291572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b006ba794dfc6b7e570dd0ce1d543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70127edaa49ed6a7e4a7887276b10e6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e00e8e24677e8090807b47a7ecdeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d84acaa747aac32a1ad289f421f8366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e38073e20f10affa4c1c0fac49bc6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324af27114db1e7200590f1554f05b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cca6bbdd09f14fa42b4a79f817fec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f0cbcd7aceecd78210bb3cdd6da610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c8178866035f52b4eeebc4fb82fdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbdb3ba4863954c21f5ea240d2829412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d18eb937aa7f3e37acefd61dc19b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c5a6c65c2050f59cc2caa9246b0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ab9fef0c918fdbbe771bb27615c8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd56f59684142b36ab40a37c039e3bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a9a5fcd91b447d1d2622e5b5eb41017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd558b8b84a4b3ed6a1d02504140f56918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb441ff59898fb11f56df710ab7a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d31f99fd0f9606b22f65b1f30bbc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ecbb105e55c488088e8f6a8fc3b7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff22989ac0bcc9929eca18ce588ae322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc38e6ebaffe5a0e2a596b29a1715b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7bbad57c7a30bb95b3efc0f934d1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d29297c995d83fbe594f18c4b79e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e9449840de81106081c18abafd8ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de63574894be5d89d4e8bd9741944027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983d4a76ad435fbd1f519dc2608fa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba70c159549c99e7977b7a03ae7f2c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966b2773e482789b5afd9ef19961df530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89fb5ec8b96afb46d72ca6d9ab9e6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab35c2de49993bffc138ef7ee22541832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026fd7a8dd344f1efc61b4d84b4941133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425171541a86a09a9259bbaddba9d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddece4bbfe8adaddd25926ec358c01a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca74877291409a78c2deec86b3c8de436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f90061477d8d6a8c993f0a07159a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a1755de457b8733196c134ef2f1b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c26ee0d973ac99ece280511960ae739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06741124664ca7b1985d6f79e5de4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9a95a21aa20625c7592ec732bcea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d47a09b5950a3b7ea7ce1ed19bab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a41ea3242a3b6d67c5e83a5314a4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3a7241f1cbc9c5d1451023bc0f2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6379dafdd34c8ef359a5eac103f4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f93a136ed0b50da2ffeb9160023a3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fe2c0c9d0fb9ebb062fd4066acdd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5528b03a7da972c43efdf1d79f6ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d37664789a08c7a1c7af8c870e62b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe98969fa7407cfe8a4d00d1b26ad550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adbebf8ff1a4817c06ea02efecb90e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e67da2026b3b490bd84c60c7fa42252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35cabc2227e9a80be4ea8a0a9e50e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d163e43225399e560433034972af4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c525f8f7f14fcb2e865b6c9a9f2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a64bb6f1196d8ba344a55268eb9d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730642cc9a81f2e00bcb12d6b1953657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32bc2e60d620fe89f196a537b2d5ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81abe2361004ac320f9850bc24263959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fa17a75b73ceb7a8d7fe058ceca3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8c60831f22dba0652da3b8876ad061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0ac3136f797b015247ebcfdfff3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66a04d0c144db5b03c0cab253d96f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b9deecf7ddb92c5da1064a49bc25a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abd757e627441f0d2601cc8407d28e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ec936dda4bb66020bf788816ee25766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb206fc09d07389c7e1907f450f2eec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c34ccff51fd5256dc2d8417b45f62968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b5658fc5f66a22bf2ea4444905e3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e76f47a79f933f7696b69f76bdb1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c4ac4574038602dc207fbdd8e495d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e04eefac64dde2994a28aafa7094f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c9312e9cb86526a15fcbd209dbee673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db00138e4d2607edd30d842cb0f070274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34760328c21a1dcd395a2b568a2c4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498a8fcbc4c1841a91bd5377b06f05776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f9bd50beabeec6a93b44a0767be6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0706c01bce540b7486785bbcdf9e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f4b3b13409603b9c1f2520dc7f7fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb573f02aee802153c4688693ac5f0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82971ef0f8614b23865b4dd59daf52c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2440db90d6faec08d7c7131cd082a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276c5a6fec4951ad0e780c86702a3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3150729c71f6bed5c7f657c13144c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb6483d9655ae71ad6c966c346a7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06d15860b974c16787e583ef3fcdec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2097a0d53d6db977e1893d81b9addb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55f61bffe6be092d02c0a97305fec388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bad4f2ac9bb15531e0e961fb5fe43c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8956e8505bad592b4a7390690d86c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed9d7a9a5a91a8f9dcde55ca17ff7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd85af37c419375672aaf734ba107c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7881aeb403b59388d6f08bdd28d7fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235995495742c5e85dd114fc22d04c7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde13fe2ce80afaff8ee4ed3bac852b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdc84fd1b086011f3634e83c65afc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a4e841105604e2ade643db99f708d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3affe2e665bb203dcce158e4a53432698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509a586a04b97ddfe37113c98cf91ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9854b879bd8625125d1fffcb07e11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63dc132231a78be68b05071c693598101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c6ceeea7a091c0dd7481b0b7c6f0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6d9364b08af922f3c1c4fc045a5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10151b762f5b9922df15d23749e0250b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e882733669fddaa435a82588b57c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f880cadf42db8f1d3ea3a91f43ba94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65e71d1e8693b65b6be883b813876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa735c131cf1bb952ad3d8f2d1105bfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d6fc695a756cc712af3ca9039a1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ace322d43df177bbd7092b8fa6202110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f171f0e381ed6daf9620108094e2d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e301d8e7a77da6215c953cc2738e4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80e7fb5e048a58fa16cf89e74b1cba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d50494b271a3f0ec21fcc0ecafbeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f7121b8fa8784ca93c4e3cf345caf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcfacf37462ea7f6d10d877561945e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647fd7ef77c45e10815cfe76a2e714a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e50ded07436c1cfc91e5ef0574b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a27a9304f7f0cb59558226c5ca011119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51257a3d84b6c964f3ab4c0b278688da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8e199c917c6bf3914b519bb71cb91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429a17b148330d7d1dc302da94737a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba3202e0d05fe5331fd6ddac0be8a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ad38fa077a788a8ccef079300fe38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c35e0759411daaf177a34499f138dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc8da59fe322d6fc24a80bff612e06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8f97717bff3ddeb0c5f17b52e645e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3555168dbd06bb079d4582768fed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1854f268f652dfe39222503b6aeec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3770046a40d2b05eeef993d4c874c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c038d9726768c63ce011fec7326fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc1d2280d2f9c58e6c17c0b8ce36ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9507793b2be67e9efe0daf8a6464fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ca8638fac0b6b24d61ce1cc87509b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cd547e11d40aa42c0899c7e683e2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac776c69343d510da8aa61b2ee058958136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31afa710f88df0c2a771c432fbd2d8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c30193505abb87dd90f5edbee99b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045cfaf89ae67b301ff58570848a129139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65be5633adc7d8c33787312e4cc6a6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d7c7e991551e54c6d3f32367f6f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0db0f0225bf5ed7f866caa5928dd77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed7a45f436130da8481a1ce37c0ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792519bcb14ded2bb989392d84b8ab03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007afc4c7a531d5f3911c739f13c9c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bd3663116ae1e2dd548af61fb6947146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224b81b436541c9b25fb0a3c178d3c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa3e79c25192c16fa9caf837b8233148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b90fc0b92bbad19f35f8138ec5d500149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee24f92b7cee93fe2719d1bddc3fe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe055d1e42e2d6f54c6e2066f17887151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbe3f3e8a156dfac13e0a48801ce5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c8184f6dbfef101d035b37ebfdf38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62caa854ae6808bd5fd646f6525bbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1808a97ef1f95535d4ea2efe31331a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806917f5d641601c4a4d3e70bf85a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec4c887f58356dfc6ce621e941d04f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6991be301225a4ca9112450dda2ce57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0ffc699587fcdb2e1e133695b4578159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3255606bfc4d06912d2835edc762c9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8062418aab5fb8200b0f448b2c6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac66f8ce85e5c6a1b31c7620e65f0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e9aa479a5dbfc43afa8113085f3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b35657b1fd07a195c56af3aa2d403164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e853d1eddebc22e77fa1e67d12a8b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bad30d7cb1c93d8a47a7f0b3f95da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5488bfef142a8a4443991fa78540868167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823697da09ff96ecd89e91452ab14f6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea63b67f08d60e8f736696af2c20ffd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aabd433a3fbf0b972ff6e319408cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b0a629af31b8ff4c81613ad7ca89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b81c62394704f0624a50a0980e5c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0250b8024ea5d759a36894b24fcca88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af34239c2c87e2bfe2f84b806a5069174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525073b46617f6ae8af115ac8df5909175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a12ae1c2fbaf5426d9120a207b1e5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86f571e58602b71fe413d9a5b0398b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa701b67f88f64406f5b05b34c996178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664a8a03100b76f8132bd4adcdd00a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57659412b9b47e6f36773cd2883da4d3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cbb6a4b11bb3129abac15939af59b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d22b9560e02f56696b1bc9643dd7be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02c8a6aedfe3e1fd509bc4450790893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e6db05be2c3ac9fb41f0f28119a1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416914bbee922bfbb1c4b8afbaa4dcb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5643dffe15dcb30775a31752e5bf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2cf1c2554e773d17dd488bc7ddfc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f57b6d44dc86d38935be82d50b7d6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d481cbba1c05342a968619aa256b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb0004356a557fc70c58074ff3a8c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b3856f7ebc14b7e5fc3e67c106e5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668b6048173f459b164677d24a550be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d9253445048dbad74dc33b658a13313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87927c0c85315a585d2e56c328b93014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0e9d5ed21579da5c165c06285010615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de9a56c1d93be6029d05d46e295bd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274487933d57a8ae36fbdd4d5d5aa5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d611631e7e02e3f8ce796a1bc751fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac98efbb59658130007fe7d115917019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc94bd9dc7b8fb9578ed74cdce6f1dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ab834e8cdb4fdaa4694a219acf24b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c43e93e2017d9038a2904866f19f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78f5bd0cf4d6c0abdd43cb4ac7decb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce8689b1f231ab59db678c2bf2cb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17bd4c8a1499e5b018d979e6d38b0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c4480719815a8e053e182502727d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301b48821de12cf4dabf31bace9104027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f81d588d1682269f03b5abcd81f7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77428937032d046415fa1712c72066029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129d4ce0739f44bc9f4fae9a09762730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e4785ecceb5f5b7b0d9563eeec77e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cb65873032b58415726f3ae22975a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1259ac4ac7359969fb68742c16a0b6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166989f706ff3c49885155f728cce51434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb98a38a2bc1f1ea3d0e174b5e061d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d18aac8b75fd198cf38f1c4ef7647636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38afe318989da0baa9b33151c20f6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a640f6af1d0e3c16efeab8d5ac53e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775755feb53bc82a8df97b43a76e02239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ece07a66cd97347c0bf972139e0f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01980df5c8e08998d6dffa90a644e5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342cd2b90754cab3d83871eaaefdba142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c933ff67394c77c81df29dbaeafe6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691542807a56592ce62642bfddb71f5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aecad29c1f3c224bffdcd7a72f55645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa87d028da5ac1ac453c71bac9a579f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce4b8504c177730f6b5cdd8738d88247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0c4b09d87e96407684bd6c7bc0ddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54412a2cba91befaafdac5946b96a93949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6d7b00fcf11365096a148b8f4671150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a507323b36b87868cb1df9364e3f1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c8138958e803c3f4e11eec9aab77952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7149517a5a3bd165270fd81473a0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277db7ed722dd82eb4d4450306699bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99209614c164a39225b35b8c2a4eba0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486bd518dd186b88fd17f3c7345cc4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb432edb748cc8c1a160dd5adfc691757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089816dcce4e1ddf97f84cc229cd7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f3b9e9f7916bd1a96b0099d313e0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0897bedeeac50564a5cc76187b1873e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b328d26cdb14c4514352dc53c49cc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a50af63c27fb13ee09381892eded962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd436ae2f4e7fd2b1fde9a1755a57e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b5646ee8932d74eb0d17c2b8cd7dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413f40b7d8fe0974adf3677cb9284d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467ef3bcf878389d3e45029b0c1ee6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0d639da3988f49da5825ea4cad91d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153c07098a2c34d49bb71735395f4a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84773a8eef7f46a53452578e34d3a89f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4b75adea41fcdc31b19c7cdaea2c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025bb47d93011e2c1b7f0fff599e0fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299952494d57716d38b265d84d6d904172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d29803683a1b64d0d2e37d9d86118773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac422cc16b80e75544a2a29a2e1da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ccd9e1499a524a46b1a84f66a73c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f13a7a3c8ef612f2ca6d4bc280894676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89608cc5223ca1fbc743ed9ec58622c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a0940667bbb2bf6baa8e9b40ce9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f885c0b00c07e9108fa263b2d8b0ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dff6d107e4b8bd3682bb7d0cd5e96780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0a23e8987794a24528056ec2052cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d3affe6e65a11e76a726a950978182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbe9fc1add2d46717beb9b8f1d0c7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edb1cf25e6adcdcc7109d14d8a92b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4a30f13bd16eb9bc6db92edbae10185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e601795d6e551e6bd55039459b844686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063de03e4254821e9cf07772ed4d4af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cce348b19e69133adacf433b3a55b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae219079d2f7ac176e0bdec27db3a7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c8adfcbcc9bd97572a68311ab149f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f366f029eedbb7c98bfc40e76a53091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb16d456dc35695002db1850aed4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf261ac0cbefd4a12db6b480ecd4986093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff5e252248ffb19177a5cb6fb7f9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7039298c9d3db3d7baec79e4ff4d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc4b687d948922d8b809e13fccc87396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e349d86edf73ca88dd9e2516572f9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6052c2290ecf8fa18f97da1b3214998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260fe09ca3d3ad365d3bdefb7380a0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40a61f50015cb5157d36ea5fefafb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3d9d0eb06ab2783a031417a5fb47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982bfe89ab1be09a31479cebf5305a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a10314a38995c8ef190df02ec8de8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b964e18771dd833984326d1b1777e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf06c38299888900bed5aede216b341105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474855ba88fc39753099b615483f5f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a0b9796d677551f7935761087e1f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2a5551e8a8de4a9e4d0a283ff98d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce924b3f3a054314953605a4689ebb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852fe91a234685ae97f62afe66b6de4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c702a7b61404c4760059e21e9e832d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85277603af67e3cb00cac6718b262a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6632ab034c6b9d4af81535f3d95c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f701e6c30232bcfdcf264b916daf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca87ed0d75fdbe631fec5e9492e624115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c68e7939f7c062b49d28894ca13c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158bd798c7f4a4b1912cb4edd9844dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1319a6759b92eeab632b749d11e7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f3a1490a700d53827a23ef870809119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10cd5a99932fa596c81a5da4bfd250120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf6fdca04211cd55a9038deba4f246121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084014c400324463793b3f93bb7fffc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb736e25dc014ee8dbf68c273ec4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0cc16504806e1d5db2499b4c7cf4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bacc00424273201936e28ad82d338125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876098b14be424302d30003589ee16f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a62f80f31a579f9750e6c93d4a8336127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c874b1af98d34bf0827a5b089534128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae37794be596bdaa5f3cc1cb42c228129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfdf0278ae527e9a3ebf1809241d55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416a70aeb23358d7b25f10b82072d77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655bce75b8f45033401d185d8bd41b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0cac3e243a433a8a9d30cff1a7d59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb159c6d043ba077b876a1adb715c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608d28f7f012aac0e10e4da6ed151f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865a518e13b239dd4c0cc43987f4008136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9a352e195fa759211e6e334944876137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4658f0314a3b07bd0ee0af6ac285138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74bdc71ed310629691bbcaf44806a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48446c2e8447b5b5a7ee5f15f577b33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090cf3e4f6e6622a763aa64d093b06b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa229d733f2061965e22b8c0af9f089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31b250fa31ad3691c17465760a0ecc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919f050593230ff74d3d2756da65da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732a17f48d68dbafd8611dc878d38ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8f218ac8e2f153b709e12904bf4db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444d55cddb1d2ef1113604e5384b8be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7ca8055e59c8d5e44ace52a51686c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2977595d19974cc416832fb9b99807e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36c398a48958c86fc15dfacd4c1b27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865ce1587cc282e7f2e039558f06f12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df1c0336258254948d449f7e38262d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a09424ce48ccd9c7ace195c852b47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27657003ab8bd744289705d12760f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb0d75feb15b4f0a3092157f1b627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a108ebd2713ac6069df902bf624e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbf467b5dc385707046e191b7a7b25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e02840888ca53438325bad5273958158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e47db7bbf9a2156c93a6c6aa7b7bb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a00058ba6f78bf11f5e7776fb4d7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec14ad98f317428989485e26d6c09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f0fbf9fd601be3ab97f6e991cf29e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6028214eb071312830f921afc2648163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672ebd7e299af141170a63bbe4a28bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c0eb55d3ce64c81fc19fff544e11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa41946dc10d467f219920509a8314166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18520ebd1e5aff07bf945b50adbeebaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712eff9bc218323e4d8bfe4ec6e6603168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022de4900e547e7a691e14c5d77d4d9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e129d2f7aa36aa2d2e818bef2dabcc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444708303729b1f0d43ae0297084032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593873a4fc091b10643af102c6ae12a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5241906d556732c1d14f3e0341957ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd60b0bc5517118b33d94fd292493f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>