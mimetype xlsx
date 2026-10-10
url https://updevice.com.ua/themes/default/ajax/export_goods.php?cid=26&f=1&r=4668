--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d3aedd8347563db7e34a98ecb8ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be748af2abd71cf9566cfc3076165f312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75209b3197b0b6939bf5da0926b74673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e61236b27882e100a79adba6cab2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb77bd9b81e74f33ca4223718e8964c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717307c958085367bbccbd085439b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aabc9de7a40ef694965a06628ea2627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21d704b0b0f8878c525e1c5f2edb868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c862fb7925e27940f7f56b13dfff469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ce9bc477521156818d97e4344e5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a14f953c08f9794c452209b00327b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9175609d6d3c892ff59375b157276f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bf49009bb8b46b3aa210956063ab913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04909a0b163163b5c032bdc6f6ff83a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f3f60c24bd88c9f4dcf72751b9fad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f79b7a21f790e066ed4cb9b52826516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c791175a7b6e636d2ed43a15d6f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ecc9064fe810fbeecc45d82f4397218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf841a1f16dbb52d7e960e58f6015719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a747edbf90655b36b96eccb4b43847f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ee404b06971cadf554f7c0c69a9a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830538c12ff673618d4131fb2e09d59f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef27abb504f7d47ea1b3df31dc664823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e14ce329f162cd5fe4c53de488926b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda85c23df7815ee72fb7ec8ff998625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efd3e49a3fc43934a97dfa47c53c4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695ae47d4bc35713f65e58d175ab7aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3017d4f781b38c1838f6e762783feeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0572ef0864eb55e7b2ea34fecb3ba129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d9e9929c5f8711c948c619ccb6eec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255b8bb6671a98dc711772021bc50331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e39e9e73b49c22694ab821c8febc3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bcdcdb64e7fbdd62264f0e54005b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6558d5ac4dda06e57a2658cd9d3f65634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edcf057b60bb1a3d1dc1a3caef038235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4f4bb7a0692357c4d2ff0344b720636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5211a2dee03978592fcc25d0dd7f1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd5666b1729b206f47bdaf21de4f3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fe6c3a0dd9124745c5f2c13d7d2e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ae198b89281658ed780a2abb2cea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7c234ab8e7a4d5851791ce78160441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feadb6bcd031317c61d5597546ecd5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2b46e5b527ddd07be61b13b8739aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de3b9ca0627d8f801f4a07feae98f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cbea0e1494ff992bd9f761e2b3c8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b8f5b6c7b928b5a9480435a5d90346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b833a61a38ecc8116084113b92b2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cdb751acdb9513f3de02765b04d2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e15d984dfbaddb4dd5a741b8533a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d6d0b9689e1ea5769895f710ef1ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e60ddb686220c1df763106bf1f34751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c0968b10e2a3614c82699754cc6fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dba14e273a0485418d1c6200ec43b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2711acc1ff6931cd99bbdc69fdea7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca8ad5402ff4cac81cab17ca02d49855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb7dfaf74e927464ff7faa99cddedb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11ca6409f7365d375d5612660ec95957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be4ed86abd733af4dcd3986321852458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7ce3fc23ffd66c38612b68756ecfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9444a9a96d1a0bb97835a3cdf87e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f71776a0dd0a4b14659e95800de1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f2cf28028a3ea4b26a5804590c6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd8b8cfac3ce65b85764b280c39a1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e07a8a5013ad9b2cbc94d49a170f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b259102005ec79ad1f8f962850f08e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce615e67662f9dfe8ca46e13efef9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef27b53c5f8e6106f4b3f5ad468bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fb050c4ee48cc7a9a38b9dde36df968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2f81596fd69aa323ea16fbb8542e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03888195dc5581eddce3dbbb1a9bac0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5964c2636a1f30c8012629459040b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f796c019a2bb365d0457bb2cc1881a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca6bbff870c13b3065fbfb4ba9431573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f725d5350888ad3fe9cdb8fc878cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abe25048907c955122af4b70e0896075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd192029f16e5ce11944b2ecd769676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b482b47ebbd16dfacdd74e9189dc93d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9caf125b594067c5d7e0b6908768f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c330cf254b261dee65dd19df6cba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b92199bb9b17a0dbcb2ec8d8e570c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140234261426562004cffa05eb4a40f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4afbfa583eb2e770de23e09a8a370b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f068001a75a880ebf35e84a44d3b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcef948d4b952591b5de5f11b8937ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9a249791eb294610b185f5267cba185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab5970ca1f68ce71e98ff96005545e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912717ae794b33126029e68f27f92d4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a5d88a578a1abbb60696e33fb49cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e3fb15780c1755b17235a3f60c6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea3e15a55d5abe4a572f72604933d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b20aad819502e2f1484c372b8e50c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d003471a2a015f20ae71477ac6d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a334d35fc0110d28e0ee2f7fd29ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a25e8bfc6d8e45fa4a3fd62fbf88894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06a4cd44ef043c6b625ff0a93a067795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43b8c9e262b0938f75320793a9670496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0b5957349e6a99e7aa45656f8887c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765c2fe237a0124cb74bb76d0f4c62398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff0cd7fccddb175185a7e261e8748899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ed2ab7e6f99a1206526f561e19067100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9b9f5b7274b01a683ec882514c62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7b55e851c5b62818949d69b9f3742102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904496b0fd0624c052e6a64be44d6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31ce7738d75b1394ad64b8a918ea7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08e32a8af597f09761902d95d7a246105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136f564398ac62b5825a60c9b59fc39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab08d7948d76d1198a026a117ab3e80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d839535a55ea184d0223dee76fc81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ee8852d066d745fbf5c1cfa547b1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92f684886e3e218fedf2c2bf3acc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312f6abb5862c595f3b8ffbb0ab65c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c153566d79aae2e9e87932c7fa33f3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913a41bf9a234729d774b6632666f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aa9c9fda5dce0db01ef444e728da3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c82fb7c7a2ecfdd10096fd19ad322115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f7afff1ae2594c57e9990c639bf57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22246af8c1951e10271d60b92919b39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd918da3427b07314bdc365f0f30b153118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c92c9624eda406f80304604fc7f58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cc2a3add99425fa4e6b7a0287fed4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7f405bbcbd11638ff8326efb499da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4b93468cfca61b1ea4c7b1141b401122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ca27631f22dd869a3a970ed85407c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c3f419ed632283fca596d0e36e7c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e835ab431d8f1b4f65a076c3f8543f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f38bf8966c3201351db52362e48e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a57e56faff15467488078473a15aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e99cae37a824cd7e9afecca33ae93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02889205e3a681ee8c081b495082ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333b785c81a548dd700ab9e410e3445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18719e8b3f52e0138cec13b0f16a3a16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18516d7bd2456e84ea0851d3996bf2de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c659cb768a953dd3911fec5cfc33f31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e3b22c7a0e0fcf324177cb840c44e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26cf5b749deb0175c06bfdf96c9301135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15fe70a71e5f48a3eb170e580dbf3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fa657c3a0ea38e9af042a847eaf64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86cade322513bf658e817f3ec85e6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ae511aa2ccdb3cf9e5f9f1e98849139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6138d2321b22577a12f8325d57e313d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0aceed0628c26f04f856b2129a410141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00364c1379e926fa2ef909b979bf5d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56f5448e32b787b52bdf135c2dde9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2093353dde37092d3b0ca23feb992144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac5321f552680c001af697bcb7ae96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6b00cb8146543b565fe657bafff9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043a784edab1165e2a187474c2f10a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac02cb4a3e680594f55f54c6c9bf6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c6d255839d4a864710bf0d39bdb74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cdbe95c2ec1e4c1f1e054d852b0b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3ff5663e696b8de73b875b0daa0fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7ff00bdb6533a80649a4d469ed63d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3d9ce3f859bc033e2c78535ce1194153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e8e98f64b12611d5cd02c141e3d5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77379f46094c7b9a3956732ea54d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895d3549c72f303654cc09080c56c9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e849eee5f596af22e1b3f7d105c2cd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673341a3cd6a6f81861f2003b5ba7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa5ca63fb2a49abd7e1e80d156ef27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810859d6249681ab1dc8f81c75a362c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f52d0e673df27acd795e7af7db8e1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ff1eeb506688e33d55d15d776a57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c504afe20e2ab63abd716b796a0388163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eda1e760bd918aca5077fd0e151869164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444b59673401e6b0494e06cedaf44f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f40cc4222dca9de8c3ab082847e832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6df512cd68d9a1659c27b61c68919167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7be3fdd47b1948b78460282e418b68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55feb199d84f16a3f5bb36c48e5a967169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a08e028692b12d3e33371d4d422906170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c61ba363994c7d23595eb5d0d0b632171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bb0d5b8ec8843f66e57ede80fff88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0db82b3ce69edc19ac1c4a85d222cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35432920f75c09a2c022b123505980174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a52965509db10b5a11d38b1fd1f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4daed87091f787662cb3d9731dd6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6022cb3bb4acede71df6c26ea156a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98bf9bef7ae07ef7847011efaece8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e986f81bb9e79e0d06d0480f322368179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a91565b8c22a3e49c5e05a0f02f8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a06d3ab77f38c99695627ba03db411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f545bcceee1406797026a6a602339742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f58fbdb1403cf3b91506bda9d96983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a5b2a4759d66711ce4fe8356e64324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eac4e0383c5c2dfa46747d2fe046b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135ee59c5f0c69168aed2bb83db30d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c477f9ef2a2f6cc1cfa1bde0700c717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc86fa8b8be496efdb3daaf93f3248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801c5e6ceba612b763ff20e5789828b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f625814aa46fa24e3901c193c982f6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c695f0d2b62b57aa3c88d88190dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ca4caffefe093a1bcc22e2b9d1c1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42043531b37f707a475c5f3ad12a434613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f06aca5f680decd96556a29a04b5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e6402100a5e9b6b1006f52dcd311115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac232a195e14f266e59c42e9da45516616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22140a05206da9cf33eee06cfa53bd8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b28c827944150bfb04c80ee1ac9ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e96527e17dbaa6ca036b28fab490919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac973fc9a6624b3abace2d4ddd18e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ec172b22935a6818ee3c89a1525f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd080eca95726c1d60a07d9917436522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e4937a500a8ca4e5069622a15fb1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dfd536368400cd963eec48c327e8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad3b0d88d1c898beaf0de733763eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350e00446a2e6fbc6c3d07f489f77126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b7105a1b4d05208de2a1f9da5ceda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff8fc6b01d99462c24aa49c596b63628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449bd12b01681010e815d9fae62a74e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cdf5d2a0da9f6fa21ab30800e238230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d8a571284e63050d99c9ccdd0ca431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4eb3083fefaa019066ddcea25e5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413db52aaf781eab51f0697a750f8b6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87030284db5d7be88d3952e492168b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c4b0383dcc1e6fa6ae808911fcd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4c10d195228cb1ede40c9dc947d7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab2685a8287b5f359620f73ecddde037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87dfa012450454a24d592a363be05f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d21b6a4e8afa74b79aae2f0d180339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf61809dcca17a7c656339cb5cbd8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd2dc9a2e050736c574b530da00b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d6b16a1798f4b2e1a73f1fc878b6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76de4fe2813655d71eb0b11a19ade443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c2fdbb2116f0770f31ed7115150e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8be2778111d1d88babfeb9d80845a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2027cdab2ea2e047f32eca303b9b18346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c39a1c7b8bf182f3df842740478d5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356d28b74f9ad10824b824b695c3c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768c16367a72aef291bcba443b3635e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7fb09d8966fa9ae0f6edaf95cd9ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82462a132010a519ae866760da57d65351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4a3fd823643ecdf0c425fe7f8bdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f5901412d18662a2aa74a1e578ffa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b895f76be0199cff12529a01021bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335a97b59e2149b5a284021e2ee5ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b20dee21ed9f26aec310a2046b1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44771fd6a1f4206f907bf3f434318ae257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898556c4b0ebde9341ffe60ee4b4b5a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b527efb82562868b4d02c13bc6ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f64bc20e0a8a1df4b42b8ea4e90d2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d71ad4bfdc3c140f029540bd5da0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb26395b137849f02d9d5027d02fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cccfbb3273c9b135bd9cb60e4bd4d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d6e11870178680f756c6d1f5c61eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abf5d8cbb9b3a5785298e84117178865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbf6aa54d65b444e5788f6a2f4937a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7ac290113e6ed1f38d4742bba847f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f08fa421d6bf7574fc308fab4bd81d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ab1d30f2103a99b180914253a265869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a683af3f23d7a4602246af0722b3e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547950ab9ef665a91ed38796206fba2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78debe3b7882b699d7b9ecbda8bf48bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7866edba6d07d2c7f7f996515b27f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1234cbcf3b6fa3bb5999efd3026b3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8258fc24ec1642e522d5221df7e5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc5b43bb1910967202b53c1e4ba73476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee155fbfa58f6e08f9f7432920fd5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e80ecc802122790da200b05a891b2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba754efe7d4129cbca5229fdcc88779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831c3c21fd5b7cfe82e3ede7e85551e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db250b3281a0030f2fdb5514d845b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22149e798fb6fda616ce3be3651b0b7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfcfdf9fbf8859b6c6e8b4f6c5c9c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046028206f1573a67b90ed6795630bf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab4631d6ea1b3a385f988c1f647d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f05819fd20514ed5b25854a8b2293086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67023c397f949bc6ac81e415c2082287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe865de7959d9dc394122bef52a42c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3769b04b9eab075065d904cce5751d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb26be41a206c7f5347e60adcdbf5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c8e85f7734f0383d7414ad019d23891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4714c2344acba5e132d4046b87dce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a942c063e27629613846cc7ae9f54893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18dc5f180efcb358decb75c4544c0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaffd36029f1ceb69351ac957ad051f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d49a45c7423aa9a8a76651ce25b6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc2ebf93c3810f22eecd884bc8b1e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231519b54be34155bde89eca81c470198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fee22ef76e8a3ed2ed1aacff092c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef3d5ab0d9c7e82508dfa103c7668100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f7b7a80bf1b75b39745c49ed3b352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22474406868bb464a701584aeeb7d413102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce637ff6d2dbfd7bca686498cb61e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000c7540a6e17a3498e7ec0b570bb30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e5a2a6382759c68eb696b7e1bba2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac858a44c9df589ca4739add5224c52d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed7fb861d3bce659f17a27772cbbab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a75ff67467e755c08f4080e4ba570108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bca197e0c292bff8ea158742b6daf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c86e2910229eb3094aae69f75dba38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482be4d08c931ad8db97097638f92b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f77def29f8d378575ab3098c7d5ac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5af38f3328d143a3f025803ff12a69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619c5a4dc60bd6ea4203cef853ab0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911e969192e2398090db62434e6337b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d4f8d579470360f64f2503220d2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffde6dc21b41771d7fae28d80f68ae6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67618966c9ec22bde7b0892d164a9dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e815878bbf7f36f9fe0d6948e581119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd987753b035aabb008ae6bbbf2800b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbeb05438fa4fec7d917a40386e8fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf3ace8b3099d72501e3c8d99acf5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298462e0bd8c0589030806bc1bd2c5c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1e19cee8c0e1f6c2b5cb8368570b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801e71841d2d178c51e3df84c12d62d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1aabec0c6369b6525054ecd08a1a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a882bd0c99a0db9cd2ffc0b3f44341127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa126f753a53d87559174f128a5d635128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3f75d42793a05a2182298c49669cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daade6841aedfdbe76d0ed6c00a60d3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f7784f25b8e4bb5d650a7c25c91f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5270105872b5b9ad07b3c1adbe79d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcb53976375f9b1b70220df1a8a9ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13240da46828a5cab83d765983150613134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f394d8e0488e7b035e1556f54751d58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d976f08e3f53627023cf80e55a154136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065e790e8c1377459c21d92cc6c575137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796f0bd8840811c605766ff6959e29d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e71a6b075df4cba96d6ec91258e60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680f1428046d02da75be41b7110fa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1225ae9d6ce7bebe93f834266468c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c908507bf1511e81ec08554c675ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6631e59c55fc54b7ba52865d15a77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39347b29770d31df7ee26652a031fa19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb1552492311ae45278355413d216a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898d6094e46e2100b7bf38025d947e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48fb0098e083320b3622961716ee9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d55a33ff05616901c525a549b4e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f509b95265016d968eb1b0ee76de68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a95f89ec88f74188576e1c553cbf42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba9150ad5c8999ded444c498f770ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a81f68623d3e5705eb36c5d4af3dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51766bc616f0da8ffdec9634220942cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9bb969091f2dee4f7ad28c76ebb68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a180b75dcc17f9e114971922be6707b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887e72801f49c6d6199d7468776bb96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d70e00c3a2c4a1194a2da013daf97a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5729aee5eb38b63cfcaba81fdaeb99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc46318e00dcbb53f445bdd7f63944a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa09c07be5914f6295833574aa5a43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e8b32f7365c8d309b860717b4f635161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6b6a977bf8b1eef9f8af73d1340c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41b59dc4bce52667b062370c77009d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e9f86ea542d57bc403a1ac500339164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d40bec645c9e2dde25ed4d08aff6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fce309ba9160c0f799f861f5bc420166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1a0c038fd2ed4f7f47b323496ab53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a305cf3e70247133be1e4bb4b38d5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4dcbd3c655aa735d1baa03143a92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd7db0e0dcc324be4d83af2976478a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e188148d4ce01786261e355292285171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbfff9981933eb5d2cf2725835b38b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d2e15b1c90f680f20b347566f415a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ae13ab9d4c9e0ffc3ec7446134935174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>