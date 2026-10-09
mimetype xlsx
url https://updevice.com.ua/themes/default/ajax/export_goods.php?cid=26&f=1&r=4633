--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce917959c1f2e4c95d5fad74dfa5f5861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05e297ffec697fa780f0b8603c75e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c6fa168de8c0cfdccc9f4a5753ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9aa811f544c34a5c18c26fe140ec74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7321f2df8803266595a0dfb118e9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786715650e58954b2fa9d070e5b4d88a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e388daf750f2aefd44a7f3154be347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12883e08447614ad579b3f57b52d698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ff7ee232494a2ebb0d1ca38b502d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbdc360f0edce5690b523e1661aadf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf96a843430424223641eb75f9f5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647432832a1e9507e8510f6001603d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d17b074fe875dac5446113ad5678ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b3475266ff4c14d5e55ee1d8f482114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf362693d93a2bd680ea64f60b82d5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce79a3a1b9855ba4f79b756b131b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e655c41c4db13663ab6b39a0ff61a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746f8bbc0b1803201c4f1bb10b5ebc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584f1bfb89503ece61c9fcf4bcd2fec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622c7635d4a57b68216d6fc3ecee3b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46b8f30f223dd4bd82317a0b7f193621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794496cc32c141ba1ae1454c66ef7e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce825865d3f33614d0dcd7bd93321223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ed554b2a3a01ee3d16ee1f0882e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6a8f6b92a97a224a148e5d374eb5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec90a1c6bced1082e5fc671d4eb93826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de01a44926a5aa0bc05ce9eb4c4461e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d318a602d23d9d62cdcb8377ab52ca528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8987b167620daa1aec09fec9c8b0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4dd6baf6e401f249f11c5e12227c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e465a0dd45ee6dddaaf489b9f2f8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ea1901ff8023f35a99f0f08e810a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f47bc68168eff2fa2ac261141f97033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12507622a524f8e3489f7c70831ab734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95231d55de0f0438f72e21c94052a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4aeee7674e47e6c65bb22411cdaaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43cc426d5dc21ba365d17543c0353b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afb001223fe80933783f54a813d19c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b7f53b4734152d810eb9fbaeabf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ae4568accac3d3d93fdc4bfbea28640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd96fc9428d034d46ec966fc3dfa10241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903f1668bcd64e8e879dd2f631cf8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e93eafd4d81594b19b4419c4e28c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042f8e15ed1fd16141b71ef836f8e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752b50f786abdeaabce6bcf86fa00a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be6c4ea65876c7c17bec24f57a577546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de097739f91f4185e2f6f41b02dc448047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c2eeaa5c3d1216af02a662015bceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece69c1743d3b462217d3865f2a7f8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe16bfa7034d4714be65fa1f9232eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777ccb2dfc92ca9e8f0e77369d0d40a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b837bc00dbc0d4fbabf8f0ee5ff3eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c332dbff770aa39dc5ed5d0c81097e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491cf5a0e097620f1c4ecc34ffeea0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f29fc2ff59f6232342aa8f558f361255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b62e4526e681dfa26f2300976905d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969366daef09bd9defbb773d8fd84957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc2cceed47aa6d268019da089f061f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ce277848df62895935f910c6a6a9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17441a2c387a18b472e606befc5d9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88da231628ee4761ffa05aefa9a72361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f6a9931149eb7cf392dcb4336d39862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0206cf45ca63081e84b9ca33acf8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e628c5a9c78ebebeddfbc2f116c57164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c15e09b7b2bae21f51301342d79d7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646c80734361e2cc4172bb95aabb44666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1d3888d89841b5cb26c9b5dbc18df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50690e0fef046d113be3a0f97ecfc79a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe154bf5d74873285f684361213764869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc52d183f6dd2e97568447b779a68070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ea93ea83a25b01515ed89a5c4e0f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ff84e4adbeea42087d08b16d459ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd683a7b2dfa39a94345b43e8a4d952a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ae06b80e4f9204477b8499c9af92a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bf0c3fa6df4134e444327164a6ca375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d63c639b05660447e8138700c1a0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd8e8c21450df1eeddd6f960e9a9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4da3399b5909ca51653bb046dbf5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762aadc93466310b12c1f3cbc61c22479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb775eeb7155841f9d3b39add854ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e355cae5c122872f512db76e9c5e0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1acda71b38a1109747ef1e58c885f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04614a05d1360180398a26605b49ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c8a6edde03dbc8e4acf593a1242b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58a7e7b0defc901d9e3650db4ec91185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6480b2f6a875c8330cf5c44ab3c214486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec269d21f93b82e953d768de63a4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5db443000135eae17bb9a632529fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b913d5d067eb1770c5ff8f018b45189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cb1110797853947389075f0b6bdec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321e0f61d808c65bfed39d48fdb029a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec534cb55c25d56c823f642a78392792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da44188a4c82ffe0e816d3e70df4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b8d6e21e6fa70d4d597ed632ebad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788fb0e11b05efa64db689ebc5e368895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323fab6db9cfc56b3affc8178ade48596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e7b372fbb6d272abb00cbc6fc2f2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc16ee54e12ee4feb5d244c147995598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114cc264d5462fb44ab1d4a4f865b0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d9f50b2929604396ee6a2f2c1334c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8798ed3b8a2db2944c4be5f7520549101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d93bf712c889d20b17c7f3f46396c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5613b893caa3bf9da6e324d3fa9af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbb9b05e81b3e80d16e12c7d3c722d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cba77269836890c3d0b6cb97d2e93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6c86b2b097f21a1139e08072995c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5e6c3c891c85b42d497c39ab551ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6828fe536eacde2dcd7397d620aba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde487b17968b32dc0962c16349b2b72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2bb85aaa2c28e01a9d090ba80f59d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f930a446cc61a037cf4821c1b23b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e160bf6b12b0b105a36964c6d0c73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f445a249d69709f8d90973047a46d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146652d8b1c19cf7a4d0ed1940f1b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47abe28e50035d3a8fb5880f25f2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55cea6721d059b12f3a1fabb55cdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb9a7a0e0a4fa55b6e967d356057a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54358b2b172d76e63e5b0f4b4c949cb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c23a470f8b7ae835496df1a5e8bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff2badd84d217ad5dcd9eee1bb8a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82095cdb4222aeeee364b33fac91da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1189e449f9094194d221f9dd7d55e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d6debc3cbbb74607620aa19eaa1e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c66734cb69da62e32e2b148e4766124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda3cd1f368d1980752f678497b8231125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba55e437eeb963d555e83c2bf284c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8bdd83e10c72bda363e2533ceae53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c770d632dba7911d3dd0ad605fcf2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3d3d6be7236fe341c33dfe7748aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bcf11c6eed717362b986c3268612a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6283fda0c433ab553a800a416e46a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bd596e0e2f9f31fb502c9bc043776132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb58a6ae8c7f0104f717e6e4f3d43b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b5a6123040e0df71f1371272ba23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2292a325a38617265a7708b2c489c83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d07fc7e353aef10f592816cd24413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e486c008aff7b7d76f34ad36205ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47d10930220b3ffbf78cd03d52b1b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc16fee6552bb4e97879a24bad49b3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8b4bbb85b85cec0b3b65dcd9facc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96ff30bee58646793d001e446fac27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67badeff9a4c158c9d1e47bcf6857a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0d511200d3df858ac498e1ef5439f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689331d7c545e5265b34e66b0012d58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e7f23cddca347574a818413ffbf31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e6ad8e2a64f92c03559350bbde0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3080b356d45c63ea1e752af0a627730147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6200c72621b1cda487007fc0ab4265148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7927077cd133e401615a53f0a64c81d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4877538a1bd241629c1ef280f2f534150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005447da17a9b5fa4118f230afaa2c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4cd168081528d6075f4e91728ffad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7412cb896eb5d24e643869b8e0b7c1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21562d8f222921d8fd9ee4ccd61bd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919160a4a194339956e2f2dbd450c5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aba6b778c8f07402743d325d4b3b75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4726d52fb7bf90df5045869048e4810157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e64d6dab5f06a520efd19a69f9a06c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6343549d28f6becf0391942e726074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7920a91f3fa6c61127a8fea34e1750c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1b536e6e88d48413a1ddd0156a08b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015b4319d5efeca9ebf00ca5f84f642162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502160748153008ba796cf468777428163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6615109f51b3b896b7247846dfba55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0b02e5c526ae345b0d5aebcd1c257165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ddecda89493aa6daa404ca5df6299166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4bc651d86b5331aa224c70e7164bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6c6f7d45fee951ce4e4ffb3ce88b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf7454333f6c06e2ca13fd8acc5683169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8a91702cf069ae820be4f35071a98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74d1d0d8ac759d0250e7766bf7bde8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8aa69b8b0850fc79af2cf39deb41b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29202c13b4e79ce0ea439fe86243bdee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7584ed9962033441fe247491c62f12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb69be2cbd5b62a3341882ac454c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cb6b6e3a6841490e792429b9c662d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca73d938a14aeef542a837500dec3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a38918cb40b91f4c0cabd774de8c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7ad87173240dc5ede7c5b618fbda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec65eae49995f1d4dbb901cd622ed5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ca4b490233037e9eea964af92982b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49337a9c3a505c2b902792769574ea512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ec7b7ec49ce8351d8ded8b76eb2443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce79c078d0412f5e902a35ba15231254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201249aa0a33fe4584f1ba3738570f965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e1a4c90be4cf2548ceca7ba5c03bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c93841cd9c16fddc5f24f7d4ee8347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43720cf80f8788d10051160184cbdb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a96f3d143778997ad9873e67bbc9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30b0070f0697655e01d573e49f169910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd0d2b298aa11df6356454012fa3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930030d9282688d41b02644001cf9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96729e4459b7c12eb3eb80a817b7b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bb555351859e526cd7cb68114ea7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eb61dbb85f2d5bd7787c8210909d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd68514383d65543f5ee6dc98b0d8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98180758360df354e33287c45e4d5c4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a970da9b03ee6fdbb6f71b807209f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0a59d15d12f04ede31d5a60a36ec619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ca68c4cb94fe948941ca9894b20da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6841d17aab8ecb5aedd69159cf48e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce381025b57682ff442bfaf76e3b0c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d4347cb431e184483003c30ad15eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dabd3b1463a7740fe140e801c0508724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61128d22c5dccf410387d81b9d1371da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd7d26c8838a7dad462369ac1ef0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9dd34bea60694eeac61f3018b87f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d12929138e8d6894fc972117ed711b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf86c9245c46b22f698e4c2585d34f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa30977e259e2612fdc8aa7e29c7b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd80e5f637d48acd3022726a78af8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12590d56bb04693ea0b485513f92b5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab61528d5d2cba490a137d9f436c5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6647f8b392363ab76d0aedd8823b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3bae8d29b79fe9dfb90145b9c045a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863ef8975f41f143146e20b98c1ba5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bea665549f6a86de94ef0781c1474437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b746ef771981e77ea1c236a222c2f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83cc0000a7036b76386f8b9cf14fad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2603647e68689875cf04a682dab040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab9bce5f50c183f99e093d605347941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8317f3a827afb70c1c2b15ebf98cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a7e24e5d64e54eba1b906d4d0d97f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2351b794fb7003073e26c160610ad2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b59301ce64fe1491a28a93e9593045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e23b7e9426b7f6e8eac4c97e640e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0237777ab4ac6e535102f48e2dcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39737ec4f8ff2f479287bddf27d6224a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb56b112b10e1c04371a0eed10f8b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bbc284ab8694823c5f6b30e6c627b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b342bf8b20792fcbd00f120c4029251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182c1805371b09b144f68526b0b5e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e29ad3b111296da61f2a909e5867bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d31d090a8199c5a5d15e04d812138054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c02576551ec5b7e20d3d4f8caf357555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f0ccf9a59e93945c043c2e17ec3a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2543483e1ec1275cfe6bdca86d55a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c92ac15bb1510b9dc0d0bb6fa685b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeb169989993210247b38a4e3073f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec20fda78c87131623ea73a5087f15d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7148cb64bf45aa170ec7111e48291e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a85d52d6fdec0e5197084184c79b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25246a749d89a4ed729cf3f022f5334d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faacf448252e3484164f939a3c8cee064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da742c303061c4322b092a0791b2fa0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af294a2afcfee2e7afec390bb4f75e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849a52a230a19e824bbef95d038be3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4d60c1bfa276aadff701bab521ad368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ef64bf520ed81f75e3c26cb2818bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863752963372d50d6bc2cd8573428fb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c32fcdbb56bc7764fb9cc42fceb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad4c7995e3a370d72387f6af3d4dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053270b5e73297127061116e76640bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a16676c98a7d5521c84e3bfceea54274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75207d9c3ab9565ae904aae00d8bb1fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1a4d5121351331a811e2d02b15f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a8e62f8ebf58ede7163da45c39f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee1a1cb6df91a4d21c6c28928d92c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c73c83df4a3d5353400249ad72c5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c068adec4cf244405139d42a2837a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b2af432d50c3dfc925cc90eab8d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c0114ac28080c0432663e23d7136982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd437208b11c3d222306f2e0dd7b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3b6bc8fb28e4902ae1819327643b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34842d48c5590ca1db3ccc71b35bae885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982eaa8be872bf5e636ccff0688aafe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3fc070fbe2974055735cad0ba0c7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a9c7663f3c22686bb34721b9f703d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c97d4b6b812264255d1a79ed364ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc780b8dac9f61f9c2ab15ba1f409390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882097a2d6543b642deda72e23f815591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddfda8c6787fd17267d01bd76c1b1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8e1f03c58f4bfa33ed291ebb701d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac40abff803cec34f86819942c71e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee285c837c24df648689ee563a71a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83eef33b1c2005a286fc2dc97b3e4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561c6c5ea619ec8092b11084b9f395b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e5022803af4c090997b95b5b3498c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81633984057e50cdb5e364f5503996c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429103b96e6a75f3ea2782afa016c6af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd988cdfef19135961caa0ab839f8167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a442001b255aa5be36d5050fd781c01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ec637420ed02fc444a56ad25b5c6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f0296dc124d7c2e131b3d8fee2f87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef2b206994c5463762c788a034a98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d576a03d820d9ec9d2f0ebbc8a6deb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7d1ac643d94937c33fcc5665c1009107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca154ee9add9360e94541cf90368bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958986c1f1e2e909ca01f8ce48323ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b429d569daadeb837e2989518069ebf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf4c7db5148af546f7d5506b41c42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dd95de25cc535b2fb6343eb51d20c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e61a08bfd40c140ebcacaab51c3c10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ca2107a67a63523743206a13fcd17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803ef12ce2711376f16d0cf18005510115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c460e7f6009b7ffee323a1c0fa5c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc53f0e467ff4cd7cd351e7b49960ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ea2d7875a787e7df31168a9292d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551e9218ab0df91fecf7ddffcc4ddfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcb30d79be5dcbd74bf801274a3a0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c6ad16c920ddb90fcef0db18cafe2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0037d0953400e762f7038df77049dff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec8f18fcb3450cbf50b76b3a654bc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775d3a227e3c55b8f1fb8cab4336e9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b6a0ee18a987ecced13736704b6a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab4c535a86e9d030c87014208eb2af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb1f011a1f1bf4d1bb2a7d40c4bf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc56b257d03cbc9a3ead14aba63a76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91048f6af68eeef4b923a44ba43369129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2176ce1b9f0d1cfd955cb419f95ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f1f7aa759b6a04072322b550b2c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f426d2b27fcc1fe4f57bf4042863132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c22ac7ca03c910f6a5823541c9910133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65390a88c7057650432c9c4cf67c54f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8b1fd26325b22dbf7fb9640ea573135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5d8e3e800fdf1cac2d9b2f1e6d0c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e401e94e1bb815546888a679bb8827137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98163d6537b5c3c7150830803de7d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e9665f2bc7c8636ad7463111232d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ff08713b08eebaa917c4391eaacd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e503db78cc0aed3d1e8c4a72152ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cce475d4f85a22a4b11d8194348ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906003ecfa4be9621757c2ddf70212d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f03f06551925be61adc8399bd131144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739cdd50d64e2769367e7d84d905b00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7667b8b9ecd39b5c219c8e95cd574aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9621569ad376efd7d08088d782b64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211905e28468c4259a89211bc1115746148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8793dfb838c88ce4dd094ad135f9489149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1ee1bbb33a5d6624d4b4d57a51cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc94df7150b50fa4866c0795e18f6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc1f52e180f1d039f74d7324602c99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a196f90913c76372bfc13452c221b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aff7ecab840af7c1d7b9c32143dc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced07fb56e9a3ceda5f5e720d971de17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f65c5c998638951d1cb44ab8bc197156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1228f7d5476b922824a847455b8fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88f5d84706fb677e550a88f9aa93a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf39fea2f86088fbe797b9078beec4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127681c8dd44c50be2a6c1fd880c691160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f494e5c1f82e4bc3e5ee255f8270a33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c351bc9f2f01af3c27f6a9c3b50b9ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870637d1ba71f240edcc6da2ba831ccc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9f2d46350d91f2479ec61866783f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f19d8ed3d7eebaac2d4f83e0d20e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656b63a314c6f3c0c54b4d8e670191166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c32e665fd3b599aa70481462ef18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165270c357692ddb7eb9db686619275168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c668ac5f79f8d57e7cf47da6d99190169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cee155572ecba0309f83fedf1e623170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c59bcc339ecb7ac3d24d287f6ef989171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f19604491c81ff302dee510ded1be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d79ec867a437183dbcefe804419627173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e054066e3b18e42fdb02c6523772a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>