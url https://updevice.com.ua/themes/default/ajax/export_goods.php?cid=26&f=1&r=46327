--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d4df025f6cebfc099539971f201c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f5c25cad8c15d3d139b5fd84c0802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7517b8091a1b7dfbacb1393d970653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9f168e8331cf99f3a77688d416ad84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd36b947c888b1989b86ee790b116c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c553ca44be4689e531864b16b5b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451a874f3814b2be79bb7439f16c16f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a9ca1aa2fbb08085ffa85f9f20e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17cb4045600d1c5282d52aadb29bc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b818da587ada162c3859f7f15edae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d8b0ad18468a0a0dd5e16759e5a6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f48c22b31b89f806a4ae6d6eb324512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26185c19bd3101fd3a3689357ef8175113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8221e8d34030e93da74de0f019a4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd890ad6ae91cff30cd1a33ea5a10cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd3c44f3706dde19cb89cd3873888716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb84893c1a3d3a479d3b015c5103917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc34dcaddf5aeaae51e1e67ed518c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472d24e2905edc0676e0a2882d5e5b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb74b804dcb64cd1b619cbcd23484420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30360c06d6ce13ae82006307086b2b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de88b618b9c429cd1a04684ff4266422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8640d2d0bb9c94e63226658d9eb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e506dce8302e205e51f1b9aa409ae2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac560d52ff7a0b66b0e30ac3637fe625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9218ccc596f6ee8f819a428b9ee346526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2ba4f64e78ec3405b3bda579b259427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2fa4ced22f5fde62b8c9fa62c7bfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f049ac16d18799e2512203245906dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3385020eb71c7586318b3a998372930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11d80efb18b63616a8733eb170e15431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8dc0e1926e0a7eaf2d21e15c67db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbef521c219bb00ea176c07233236133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f033b24147684040225a7d380f926134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c698e116eabdd547a8a984a124467d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ff20abf2bd50527f0dc57db0bc0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6fc7b3cc9ba239c81c8bda538f21437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2bcae42eb896dc6b92eaeb6fc7f0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e11b6c3a638de90175640524f115a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7275e44b2912bf7ea5bcd8f1623b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8bcf9f36816ee164f7d4d5ef9bbe941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294c5c9a74b159ff9dade95ca291df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059b52c71101a46e55ff3d760dcdb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785dc54eb2699dca6d9dcf106a049fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f5bf8c8d16fa8f3de4e2af19fade445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316932d9972f099078997297b77eaa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ec7f743268c31bc931ef7be99a5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880ad2f7d4547d88ae3b1c52e55e1fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf305ba696e8cb1ab8e7be21048a9b0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d92789bf8d61db23c11acc7d9f0a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674f026b42b22c20af9fa090bb3bfb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b7517a3d15844c16785d3bb56a6e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745b181c8fcb42ce5aa7bc771dbf6e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77facabb233f02726d7e006af1b7969054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad8b4275fb0831937a256316034e3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10797a18e1909f8addf40883ac9143856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c225e16ef583a8e6477bcb64439e4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874bee4a141d618400ed8b53dbaed1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd78ad50bab43fb10d18ca064793ddf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c095083f878efd91a930eb69159b21160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9c44f3be686d5ca40045805522c1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c64bcf9a3d42d924aae4e5da5ac26d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c8c2865e2f32f2da2292a3bb263f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aed3bbc4cd8b3d1f3f89e324234f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded86fbd8d2c9c2a862deb2cc64e3a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45653ba968569b0419fbd22280eeac366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d05e43f024b971dce2669739c3c4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e63453426b84eca3d2e8891a3328768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff373d092f4ce2e3eb7332aa4052d5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f450ccc050b8440e107d1158fed9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d86d541dbfca79239f34819fd4296371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239d0f5c7943d8956e16d7e6cfa67be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae7a2460a016d6f28e13b1b46ab13373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb1d1b1f0f221247a0365a41ec2f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3709dd87f74c5f80871147b99c6e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4163b8061bdf4c2e3fec3e514dcc3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1c9653a26caeb8eaa5e8e64e8080d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b32c795a7df8cfc148f98935c06d1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f169dc7dccc7b6c42b25251dba9d97379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff9db1b14ae4bf7d807f72b7a921280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea482277ca3441f412c574ddd6031a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84b25f3fb1b8bbb07c411540fe5a8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ff1775b65ca48139647ae6df2387683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1faabcbb14267381bd2cd5590355684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e6ae4c1e0072c16ceecef615ac8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f9e208a0d7c4cacedf65fa99ea4a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d149892a402bc226dd18e58d813aec387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426f7319a73f7ce056948258c9b46988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64462782c8dd6e4e17ac14eb276da61689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdeefe1f13fa02c8df665d927c349590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a25ff1bdb8e461a3b2037e0d39a6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252a8c3373204c3234253be617228492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7c6137e9b125d75348a605ab75c1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662873019285066e486383e0460373494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c346c5f363b3725cdb0ff3ad6907095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e626743a777e583f38f31cff8d29c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748cda0d5348f4a4e698ec52ef2fee997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ce8e0eb17b1d9f09f09cc3844f7b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34292eedb296f46a6ba299f913f39c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6db0d924aa5758e771a8c3d1571af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d74ff7664d0749a2a95d5acda53c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af35cd826aed38ff2cfdc22fc5373b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652ae1b73af51f4a6f691cbbd3ad6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471cfcb534a3b28517ef40a227ec1e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936b404ccf83df284a0108f0f161b06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80146e07d08235decabe433e2adfcfdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f9ab7fd57afbfc9bc3c4453344b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fbdb353eb08433c56c1ee8b2eea18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeb94772aa9d72867d2b0ed123d893109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3ac6557fcca4b7d797f32d9e0f3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d51706ef166b11fbdf0d12cbe51a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982d5aaa33411f009c0396d884dd62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b11a42b060f39a0530744384594e9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def447f8eb9f4c3ecacb81b9ebc5391c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e32a219148d79c39d95e659ad3589115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270df2048adcb32b48cd6d92289f85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71aa4ebd3d44a6dc5798fb761ef3ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a96d77f094f7c1ea1331d3d7e525b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f394a1ba34211dcc9438f4ec6db8a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747efdc451a2b5d8d7e605c3e9ebc628120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e908bff1ec30fa3c5f74262ca0c331121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b9bf4575572aa1ff78f9fed76f3f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b39a3dfceeadcc53f449ce4943118123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8769f616cd41de2d96a06e013fcc3b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeef473605c1a0d179c85b6208e75b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca81b27e7a82cd6abe29e9f390e44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331776237aee58b7a8fbad4810f64f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b265bdd53bf6bc8d3406325351055128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2a396b6fb9eb2c5f73d69c619110129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc3b574178ba4b34a2d25960c45527130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509babf602bb0c5a13c9093c908ed648131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919c05c94d3af29c8c601ffd3ef293b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2488a5161d3b7de356f240ea94b86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50421e509b34766baf0ef3bb44caa09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045bd30c7b5a96c5ed7f62059a5ef78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50864ea604e7bad582902e3a496fa3cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132210f92b53b2009c82541ebaf04a74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f4d6bfc6a582017995bb81e5138ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3114c7457f378ca822413ae24e2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9d444810e32cfb61dc7bd45c9196140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c263185cf05601a8a0cd4f30cc056141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf883dd884ded0bc54ec5065a39d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304770e5dc0f60677c3034c8d704b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da408681bb448eed439adad17e743e5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38163c9d5ff50761fbbce04f5671afd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebde06f4fa5b5559f1fb874d49a448146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15295c6604cbe36a9003c5a4e54419147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33ca3f54e5c77ed78e9e90f01733ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ced03b35d58b86a82a79724fd9030149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48125247d1b435d4897633ff65493e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac6388233cee252b7746b69134f19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205b898aff11c4cc6961dc21717c98e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f9a4085cae4407a95f85fe10c0af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2036d53a63ec598deae017187d7d9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b6ce51ce76d31a34aee86b7acdb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc0da2d70ed0a6c8f127279e534ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a119de780ff8eb29e939844facf6f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48217d09eeb80490327732af30823c99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648419d9177c4364cb6fb4598c7bf72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8569d60a9be20e754d9810e0ca20a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f500817b66fb8e7f4ee9aac4cfd2e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f474d9ecbae17b8e69be2dca502c67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7388de2c2da535ecc9056156619cdd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18db0f9fed686b969a22e4f850fb7bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf3942282b878e5f490a84709cb346165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87434bef80d8fe2edc22d0fa04518b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8a5135b7013064ce157720937b338167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9226d03cee02a7e489ba6607145dbc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92edd2ab7219e986c368c8042ba33f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb7e43b52474cf1daed9e17d65c8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522fdb571375137066140f6e0f6eeac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b01ea1087f0a5a42a53804b9249183172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb15c9236c2e3dddb2c37b46bce656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c92725ecf73977d01a1a9951445e2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a35207d59113e28614ab314cdf64d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ce655d14d5601851ba55962b97e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0874f2846a1dd844877f18198d3ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df25cdbf34f53752218374c5eb51b9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c796c015c836a9055029679023112179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf62dae7d9c4f5c870cf2052a79a5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2be48a6ae79c5c1b74e58df9657c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1ba133fe07438cc9acccb7ec2b27f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ce5ec4ed347e7563b05cc7f05e083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba8515abb9dddb53e658c6bc299b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c6d8aae3dddae2b16284093a798875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b255a61318122018835a4768b15216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db744af8e1fc9dd72305531bd0c38087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f381d4bd3e9a2bab0cb2ccaf0ca7da88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e840a800f99f1fe0a32434949a66f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86823e3f1a5861769e81c74cff4ec8da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d6d3dee7a26d51582e08b3cd986cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef138ea9fcdbc9f8ae34c2cffb2ed8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7683cab911ac3725f7d7a35da5209313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96cfa271e48a12f794499bc8dffaa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faa093d160b562bdff758ecc82b9f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe40b93ef486d24cceeca6bdb57d8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b92232d431a9dbc49445d7a51e34017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763be991521f59589e0fc5b55729006c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98633120dcef3d44968983d50926990319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6796541acda7b47ae25fff240397620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a43058fa264a354d212baa3b1cc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7646c11247f9d360b5f2bfe93481d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d6a1f4938428e85a70bb23fa4cb2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77652ae6720585bd84770a819c795f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4916c9214869187dbef07b32de8d6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033f92948b7cefe085b0cbe3a401cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ef3a5dacce7a2d878ee4c108df4c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23bf4cc26bcf92fea571738067143628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a62ea1fe1dfd96d8fbda88d59c6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ef8a46488c27a23448571c8b323d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448ad38fa107254986986f36d375d6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4812e519718d924d02bbddcf2991ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d3b50412c6a3a0ca66f1558cc10b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dc651fe49884a52a8e86a3d0c552834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37ec85cc89b43613188cae529c66dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0254427b43359b5f9294b757d70dcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec026ce1a01dda181c0269839070ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adb491a8362cf16203cf901652b94f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b161effb58f6fab2e64d52024b08c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7aa5399e3bd2ee8eeda169c20c1e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb681fcf7c542254ce3b62c52cd1c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59de748d6db8623063b6a171efaaf4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b538e2ba8bec96669a931823bbd8b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b2c860319d13a36d6a310468a44e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db030fde08d225a00a66ff24951124b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b69d76c651cce25dbade4c5632c8c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c5bb65320e39835502ab95168d9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea6173deb786a17d245519bd99db4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ea433e1afe3e539b3243daff2ada149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f2f710155dad3773b1cf3106372050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f52bde552b5e47b06fb510f8784d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d6e5a592f38a8138c3c76d54846b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dadf1c431d617a7afb85b96f9469653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1bbbdf3ba47a6d81b1658ebd871654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09faf202f22f6a50f6c79a9ecdcc92b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b7c8d693f87d5f7fdd7603776cc2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24794dcdef4019b369c63234943d08b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e90cf2da77fb09baf3a0cfc76c5bac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50d2095930c546b28ab9c630efa76259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f57b0781351e60f4ab5b6602b5fc6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bace381ebbf18df19f160f44b7b8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cfe5ca1f00bbe16009a714fe4923c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8810fa95f94133e2ea578f198acb9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f86460d10c3b1ea613ccacd17704e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcacd3ba013a70448c29c2a730bed165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb381b8b70d7bc26591f6bfb388d9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad3d4939f13a3a0f29ec3cefd2ad2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f187c908c873bbae0fe26e8be2f5d5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c56ce41a6aeda177972616267b8c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c785c7e6cadc6e397efd16ba985296c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88799f8963ce60850cddae398fad3a8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02e741b836ec50629765c194ff3b3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e49e1ee16904e9908ffe6155f703473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabfbca5e90c8bce6ce8b6fc8caa0ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a610344af2d2674ce39be023567ff475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb84c353fdf2fe1e91ea0b4b66cfc4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da6adc3cedeb72c91d87b04ceb81fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d99026493981f0b71ead2c0a1c1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66c48d120ba737e550e456add21d6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a43734146e773d58304298b612c3cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f714e5be1402fc952a307595192b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa2403406905fc6ebadc68bcecba882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c8d518284321797df0291c5615bd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07030ac2db50196e8ad62f45a075def484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8a4b33edd990b74dee2315beb099885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9a933b1cc0fbbde9280f45a92e1a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ba15b34e1e84c08552f90ce724a8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3ef9968a3e0be305997c188b547b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35ed1c975b809e15639eab00aee0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a67a4100759eefa83b38c1da0f99390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a5a1962f37125f4c1b41e10c1603e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153383bdfc1a577eea0faeba1491ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ce72f504b641cce1e3bc1bb241a8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73622b62aa9e31dc623f4b2e92163894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7a249ce9226330452ebf9dd4d36b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ceea0be4cd5bae6e8c4cc90fe29296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b475a080d7fc7c2146d928fbebbfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833f45a59ff3ab9e3cb4393b934404298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7916a2ccdd25df45d338513f3d07099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2707fdc1e6112ae9397126b4bc05f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff441c26a80005448b70b739759f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3058b7e239769f2716e7e20bb7d8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce79f94af3ffe50bc41c9234119a4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9af6b7e31475a8409fb11c9437e9c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340742c06d7a44fb7fb6223305a5e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a444a31de0b6c380caf85c2db27fb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422ea6d5a5f74cfc6accd613ee973ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aae58b0739bac276f6797e5b093d62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ee5cb473ae0185493a6c811fb826c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493f6016727a9dca40a104f3c0c8ac5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8239535485facf34056881057a96b21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d74d4c038f975a2c3060c90ddfdcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4cb5f667baa1a373f6757d6d00de0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33030235dcbb30b48ef4c472311946b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b9ea188123e2bbd6a643fb3a58bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca7caaf4c44141cb45873a3f0ba2fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30b282561e5016e5c924402d3c74a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2896c6c0472412a8088f2cf76b80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84903fc11a1494470f9cc4adac521136119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09dfa2f18a562f42c0e103bc0ab66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73c303e2936fcb02121015d24b3c3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb77e858cc8a25d0d8fc5c55104e1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c55c710dad0dee5774a3f32fddef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3afb08b8c27b7e980c11f7053af5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d3e74a0674e19bf8f10e2597d8255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537782257b41538755ca07152b12081126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb0f988c5299011f6404ebe749e5bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa508f890666f984cff91d45732215128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783adf77916dc942da4b65969ab553e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989e9408194473dfae801c109d41ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e98792d1b54bc36d3718a0bf5c9c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cbbfaba2d6fa641c6838171a51fa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff882da14005db47f290f654c248b7d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b169c5ab31608ba966f176c5664b85d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2121e3ffc4d9b6c4ea5c51a6072837135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51ee3c38c850deeaf2ede99f352a9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18842e5c44bc344bbf9b2108c6a8333b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b713689123cfdba85ff5182f5e9e8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc5a53cc5e9c608590ab0b436cd6e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5269715e19038a8db975c596b21ca68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63153e9e043c6790f7527de685fab02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d5121567d4b9e94dd02db9811141a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ff7711089ae2add2b9a0fefc437e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf5b54d80e0c8531287a637ba986fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad92c300043f632b396ce4b8a4a2b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a64345f6a94991c7196d1c4106cdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66651226195300d4ab92140b1d47229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175ceaa69ac0a8ed04a6e685d902e53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862529f353304c0eb05a50a98ed27807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68115177968e37159fd543d5e03a60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bdbb0c22588939f6f7b67082be118151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2807456b71dbc3ba2486e0025b1abf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64b5f1012319da85b2a1cb6ce2500d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323603baa835bea0794000f5d2b5d3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd359b9b15fa2099258c1a020c258a36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e22d5f2f29629832bc8ed31602732e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd39862fdf5de0533ac67d317374f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893887a01fc13418a88b32bf79e23ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978dd1cd18eb8d20166cb7ab4ddbfce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a95f5c82b1deb7b6c972fc6fd320160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b65873b256a1ba0cc368c8e63d1d30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a47e2927e61fae596425d4964983162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd28771325465c908dd4a7ddc494fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab29a7b88416de34c7d4afbe1bdc8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e7e39e19c3c3bb7832b05aa1602d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007ffaf048cea7342cc3301ceb8700c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22becd4db6a009c1415f9b5a5e311b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092cc5f04998b2c1576f89dfd2b293168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea2738ff0cf6631b770c3de20e64d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5fc44347e9ddfb00a23863ff495a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c986fe000b9d734d2247d4f1bb90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436dbf25125f55a23f5c4e0f895d1e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd03b6344c4f154bdd223185e793c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e9eac428e11d11d5d4dc01448450174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>