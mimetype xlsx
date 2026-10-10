--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb34b08e1b7edd5f913491156ad3631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042f5ff6c7d80126e859bd886656dec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1d24fdc8edcfec5290ccc1ec3dfdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f344e3fd2f02baa02912de02d9a41d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d9e6e7294a566877d3e0d15eac4c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602ac508e8631c1490520a2e883a63c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5d92ef572ca7ca9d83310e0ebeec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e4b83e655c7aff0da9d8734f30b7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533258315d1131db6066cf27819c0ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0579c6bd59a6099c70322fb9d8ca410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6021ed1fc75d87093af2a98e5929bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95832f4b2419b21ebaa782be334ace012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f80178dd60569f569c938e6235a4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bbb90401b422e50b1f0037b7a3eeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc56a9abe8ad1ca8e236cc7054a0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08570eff502afaa784eee1355a4ddd9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec00a53fcc85297f22efb56f862e4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4850bd0f0815f82ed508352463516418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc42acfe9dfa25eadc8652f66be29919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe78a4c4557995e13eaed1be297b0bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c0f62e97e4baceb319daba4975cd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716dbcc4fbe49e640f8612aaaf1a2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d158822957f7f01e365428a2271a01523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe2c7f253789d399c29c8782b2971624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac09f18989cf60703b944976e69a1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f1143e0a2bddab0d8085fa9dfb3aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136481d026d9b14a626064b57928491f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137743245260d64164b54e1d8e451fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e610fab6295bcb7cf621ea998c52029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61bcc6055a94863c679941b82394030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be699784aa712d5f3bc6fef541d3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54314beeb09230983ac233439009a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aaf28e541dee8902042318e5231cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c60afb0cb44a09847dca1bf4af444834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcf487d77ad15695592b4d60ea2c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce5eb9ac9a743f9d4320ba0ac31ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1170492ff023068d36a5fdd1f111e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ff95063d57c052404213dd65e48d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd7b7f6eadcd294b187ce3c80c6eda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd44192ce2250d7454235df4a1639440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b965246a73787b0e2596724c1de782d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b7ecfda3d72f2cd6fdf49ff6654542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4452e9c292d3fe3c1559d2bbbc7a1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f88db7cfa7beb439f94f7238569944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c568def2f3cd5f6fb87b801bd55645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763ff94f3cf6690456867bd8b41ec7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997d2797bb9f95e9c6c317303e751247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164228cb5f2f4a47e3f27583b1be36848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913f97cedc379877daee11ceb436bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bc1ac2f5f9d9c8c96a8a5b8e9265750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2850d4aa91b7b2f430096ce7cc8dfa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3dac60830e1ff5e1f48c5daa899fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85f4c6d1aff149973669446625671453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0289ddc2a40bd16d10729ba04491154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d771efaa214e73002f7124bd05e4d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b36ea97494f51ffb99c49997956f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1607203a2874ab2055279eddc1e136457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd72b7a30fd2d4ae9634f085d2350e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091be20546ed2a83a70ef6d23d1ec4aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59cf20efeba1b3783add94dc102ab060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e00969298f5c7a964f46636fa8c2f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836426dc213154baef5adeeb560bf46e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885076678e959aed5660a1a7d999668963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e87c7b226559bd65209ec13dd2b19364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b6a4ce09d546d7ecfe6517c164def65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32b5df51a32e42eda3f90145d1dab766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51d759d8f56b88c9881c64b4b5be3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd352d480f05bcbc2509ea965d1d30a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ae0dabb53acb317faaf36679ca8f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d536999c74884fb4600af7e6d58a2f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35576460bf2dc218f940e49a9d748f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021d885c5b1566c1a5d4eeedf54316d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd3d894992d518c36ee1b8aca7526d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c086099b6f584fa17cad102d49119974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5912009430ab820e928d02a085f8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b89cc1e76013cdb707f5225c096d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b350388b59ec4c78da4a2a1005b23c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dfb39e84bbe3892dde5337b35810678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca8666dd825e755e730b25b8bc27c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876ecc8bccf4f39ed9bcfdbbcb3ba3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc9e597dddc7cb630bdb185bcf059781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690ee93882fb922d604febd37e1bfdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6874526f61187f6a546ccb141bfd79f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a176fdf4cda0f60748737e6b7a669c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa006bdb7d1811720c8cbf942600585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230d74206bc7a082b66b8e461ab3cfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27df48e4626a677d1e71c0297483ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f78aeac1985e79710f95bca366fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdfa71ddc84b72a33235fc03a773c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381af0bd50984c3f09bfe753faa91bf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99ebd0ad0d797a6463889986f6d8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7e3bbd11bd5f7aebba9702483ff9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864457cdaec2e66677e9cca9332aaa293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab5ee7107efcc649ec90d33b9780994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89390257809971fc96f6de53eb230795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013aacf73184c8c65804a06ed64939496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11590abf6b5a7283387a8bf68956b7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f44ca9a56892c7abeb8bc96c0e9e1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcb49174f9e1e910c75f09d09802a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c64ecfd3033cd49ed44bdd39df7aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f77271dba90cf1bf091828fd7b084d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb23e3430292a25af9ac165b8c5c18c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5af9fe7f0b5f21fac38a7a1611901103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2978617558a1c1ac046e309ffde1e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7315a93ba0ccc2dabcc9410fb21d04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d410865391440b8e83fce57bfcccff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82094a62ca7d13ed79135c2fba913005107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fbec8bc2a6783d7218f5c69de265108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf58d5a64693e123de2b23e6cb226109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b92bf65ea5665445d588d45ec37a06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c072be382f8d50b171e412b26a6227e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb1ac6781504197f5ae8bd27c004a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d33bbcb38d3764b41fbc1d82feea1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a4d8e90ebfa631a1b5106982043ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22456624a6f1b7201acb31dd32aefd8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5420b78cc3c32540f811fc73f6f6ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee183235ed941263e9b9230298239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4fc18ab118962fd0763e639c89db0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafae4f9af55d9fda0602079348c627d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba8926cf36e29649e3e0224e064b94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4ff134963d19362b733f89995a4d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145ba4bdde25ced2abe3210514c27c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece108540e2733ee849f747d279dde0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6c7b5f44a2030a2ff0bc2b2659fa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886bd2d5ed4117bb6f82ae17bf800d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f6afcdf3478db53f2b8e5d8a95237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0454d764f09c314bade6bf24f05d80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e4ed7b3af613250e4b0304583b135128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab732326772b0f88cbb6b207a214337129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce40bd30b2794ed4a61570a73e748130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66088ad7dc2309c62c8e690f013acf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2061b99b054ace761c18a4ff423fdec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436650a9e26d012528c78dc35632a57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee12b83645d0c5a8b6cf6c414f457a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc04197f8343c24020dc8da168afe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54867d6f89222f1900bde6193fbaa8b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee9ba00a29f2df49109c2c0ee77b2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdfde73ed7c52686abb451c47e2460138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe2148e3bf020172575ea2af7abefe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c846be18bcc6ad1d4742533600d9e24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432790278d7d13c9beeaead38f2105141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b6d7e5e503af6e2ad23ee1b53b7c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2fb1b0ff01bb54f8f7584a6d8be78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ba1ee2cc5c4a19b696be0590946e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c12b3ad4a03a9378bc20ae9a29e1c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c727964e74f46b7ef1c8c3f255e3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a204bd8234d592e6615a9d675e70b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877635608ac30a667c5920763611d3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa4764f48b9fc0391e566f5b3bb5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f884e9175a2e6d755c17ac4076a15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e0f6cf684410e1f81cea4ece1118151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497cac777a0d5b491af2c57c9b768a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b952fb2ef422d4aaf33495b21d47d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255a66c93e175a5433da588cfccd4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f419b3147dc5745e4ba8e663efcbe5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf0db6b4ca02cc04d86386b6ed2b6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2438d19814f8ee410a65fa63b93de1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d19a7eaacb0d5800444639f4d140158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634de2306c6a868b6c509b4d754f4085159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443e4cffb75ddbfd4928c390bf1aaf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae4dd4b1b7cd05de46b490bea22ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a910f3bd22a97d90fbed5e36510fd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec35d14d0e5ea3bb3361c0dc69cc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99d54f64ad837943f6eca6bf8e67c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34295d36f95956ceaedfa6d4bd85d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea54bc2749e906a10b78170b8277f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a43d8ff1c6fbb10a4a0a22bceb1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7359f63c788ef2daf96f01e53e148168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad103d146c54d235e331bfbe701d69c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5a4425bb212a7e0b4dd7229ed28da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f986747c362908c44775b6f59af0c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300a4a97b4e567cc5ebc3a8f684f9a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dea782fb41c0c6166a556a9dd6963173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1022a423ac792700cafb25785cbcbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cbba198ced661ea33a7e9277f67f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc361001e77d3ddf1f4fb69cc8f82f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ce5b2355cdc0c972dca3feaab6ffb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30727107bd9af22e68ee803f107a1fea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5478cc21f837b8241265bc010b75a60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a62a0beed97d546ea012d93e830d1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe3f9c226940e2bbcb3a22f4fe4011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029b7882c319b7431f846a8aaa20ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c636fce4d339bdf7c77d3d8e229a4ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349732c39aac99da33b110392252fd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b120cf99f1d32a4c202912aac344a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42144838f0622a52310d6f4ae6d2bc226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4d5b8ffe3e3a5abb1fc9e76c6f0d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f51100083c7078e80795504bdc9788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cda874db29f05d684989423b8d6dd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deacccacf6ba3c0f73768b252bac56f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fa7f9506b74df08b200194d903f2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0baf54750cc4a283a9efa64bd0e40412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c6e8ef86661910bd8a4c59d89f9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e351617b8aef817efaf6b116fad11b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252606aec055663223693b81621221e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab27c48584a447884b78397fb248b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f097ea52c2379121f3f2e154937ab3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2a25eec39fa0ed6c37ca4781f177718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372900d1813cee634ad4b9b519134dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc12c194c4e66de7db8b8ad2c830cf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba8bb9b5f8f73eeca78d7d1e81246a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c4fede75099a46736d6ee1b454eb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e579bf755d9ef4359652a59fcbd0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176fc73cd69214d97178b2bb8f4cb1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbeace1ea14ca29c6e9d7f0b8bbf1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29085bc74ff6be6c80a53c73852e3a9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a45a699fa4932a457adfa256966bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc57b5e3015f65e9e5bdc2cbe7cc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af6ac674a79fb9a105942c791a163c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8c2cb01b18e53873e58697e6daaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9afe39e1c73721998d3ad8757d0e2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f5b9a909c0e03d50cb16330ca446632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56aad9ef31ed827743cef25c77e6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05857a25db4431ada939730f911a76e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c797b56b0564c369bf9c73a6f5a84a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6df32462549d95d270d420bb9388c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322bb783c909bfdc2bf4a1b19dcf1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5833813c0cedcb14fd66842fe7b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61bc3f89715178da6e7c63121987e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6ca33706f24288e10fe2f989bb31640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ecf77276fd36b1ec7cef104b679d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baaf8fe7a8b4745a4593a8c32ea05742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd3f79521374aa73b3962ecca1a5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d044f9c1e64c51c536adefcff012844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8e6d1a0d9679857d0dec89a60941245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71130d3c308bd6fdbe4196320ff0c7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578d8cf0bdfa714d4f1ebee5111954b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a39331d8c132b49217a2efae9e17448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5912303cb54bfc1701e9582c1f58549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a5a85f3cef2e9ebc2952772c69a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63aa5a162b5b2dbaba38ff332053f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad5961cb463cc7ed7fe58436d7575652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e156617822a0042f5dadd10c5c32853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60310ca5a23aee80965fd9b152608cde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57898d31e2e625a3929d449d140b21af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a584a63ad29124ebbcad10343c4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd2d9e487d995293c1ed4894220d5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cdf2ca62c00b4033bb3c95a4a65b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba1e630801afd82eed704a345ae7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd0e2e7cf205874fd0f6e120e0a7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509db3ffcfd0a9ea58e14caddef501a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f4850e527ba9fa54ae48013de94ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaa85d43974dc751d31237949328c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432128916483066f2143689a0fa299564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3f4977305a068e8d1ef0e8b31d2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286619c535b379c392a53652259416966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34880bf4f4794fb444895e8cac8c0f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa61ffd7375753a88ffa917feffdc6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b60839759f0b33b4553f10ef9bf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f388a33e3da3d00df2b36de75e9a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29e683914d1f7da47b4f2709f3040471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5bb34653633879b79d7c0a11c625072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200499e29d015c4c9e663079cdef944673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1235400915c66fc37145c5c105dafdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8b75eab682c1c6c72e04e26bf74c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef701a8dbbe931e578e405a870ca71b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57884cfa5b53c2d96f82a26450aebea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ab2784cd36a12ee070343caae572d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f90e598ae41591244e84ff941fa2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7434226991790829d8ef5b010004af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c242b561082da4c8ae076e4940dc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4db0f8afaca9c7f0d4f912a55e122982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e6905326e7a18cba36d468c001fa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb495bef2ac8c4c187efd255ada37984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83277908b506d3d55ab5683caf24d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874de5449381269fe195695cb4f83dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f2406121f8095b04f661f9edd39f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304daced65a2eb72c8457477fd69ed388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f21c66ec063a4004ce5d3a8a07282f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a61fd53e35ad4c5c7f5efcc2e33dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30f46701413df112320ec4463ee7b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691beae82891e92df827ade0e1611c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cc80b8ea82eb7fc51659e87cddbdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f004dc9704b77a904e685a660a10bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515bb5e6e295802479caf1030af21fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41918d8d9929b8027060ea16cb41187296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23234d08cd6e0375d2358fa6ad5aa5ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e7846048d50e0f22d93bfcd823cba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7634fb08705010c8d01e0dd2723af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81654e3bafe5913409f4d629c9d692100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5687e19406a38ade852c0e35ea391c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d3702280227a49a4975d14527ce6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573af4fb5da11eeb52e7d10e7da4279103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705a5575d9002ef2a20801bbdbc94b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9722366c05816cc0fa3b3d2dcadc69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce104e274294d9ad77c1f9edd06cbb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2dafdf5fc481987411262c4b91002107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf034ee374e8fa54255e27f89b450d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab36cd29717ca6517c9fdaac09b752109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2ca8d446a8f12b440ca13f7a91a08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252d8d7c499db14eaae71ac0544d442111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e747617a91632b75c9a892980fe15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab18c79bbccc98b455bc77ca27731f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d728ead51ccc62b59b51fbdbbea6e8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6812a5955cee58101581aba762c35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93cc66f35601250e3b25a808944489116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15a9291bed360671987dd1293f375a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf035e9a5537845737673ed702c1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff571cca75f05c2b3491cace1eb72b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65fc6fecef83e6684050cfbde3eaec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9e4cd1ac44e1be493faf576bda3f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad03b4cdd21f722854eb81f0c1d539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b4fb78200264b629a0f779e99bd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b432020ffb9a5c4a0e7a706d9cc15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed00dbb951de56427d5224133f8269125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61ba6285ce73138e6eaeb85cabffcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0a1531bd0437b776e8a84ef9ae754127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49300eb2ffb30f872ec93bf58bd0c0b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dced3c8f00b12b798a9e0e94da707129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f258bc304d96cedda9d31776c1aa8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778267e639114220e64bfb0d0c35d1ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349aff2c2f4d5f5b65d49c0d1415340132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2007602c08cade9e775468754b5d37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952654fde4f84175cd8b5cfe1e19c59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f6da40bf028e1465417d46ad00d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4965e13b0ee413cb8efcb452df57c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663e861f18835391a0a3427388e88d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3eda7066bec1b0f200be3dc7ae9bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28c8894676434fefe2f5ee392c8386139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a117296ac24d4ee6feeae53abd2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629ce743e03aaa016f437fa1cff090d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e71c5192568bb222e476f6cf5cb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f30427d1ffc063763dbd0be8fa841d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ee10e2fccc0b43d9e89db73d3da90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b83967d157fef98d33eec3f079939145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df43a6bc126754f207377f6c4dcc720146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4be60ae11916622bf57d7680860fcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed64c9e3acae0ac973579128e040a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d623a94da0c181fc8850b17732977149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2f295d6b98a1cf29c333e29712a22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e453afca676a033b84f7809258c3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061a31abd3360171549dd130f02cff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d28f76b348f6bb5a7728321716065153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adedacc92fd741d374baa1c54bab4c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804a184153c11c0cb1304fe5041a2ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8f44ad07b51d25f36f64f5775be8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c247c18ee141def6ca8c82c30b83d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da975769128fd683f3eddd13b824be7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270e30024a0a3a8fc6c824f5ec84aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e386bd1883605cb1ecea867c95873160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9499213268badd34763fee1b7e3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c11c57755cbf7f9bfd9b80c98f29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135228e55fe528a3f5f1705f17c6947163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf95fa3b7e380c3c7cdc1bc495a8826164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659489dba2a0afee96d00cd1eaf3a5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd269236b3128621f3e64a98330b666166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325fd4be7f309fb77b1efba1321fef1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa684cf1d7f1f507f8d3ef1dde52efb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34227d403193e94858e84ec4248abeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1fd4e6e11264c0539bebf30f67d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f0f439f51f10e244190b3166db349171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a397396233b1673afaf56f021ffecb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951cc0ce02de14db9ffdaec720b56c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be1f51e092346b046dc3507305c350174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>