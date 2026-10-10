--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e841b424a4f51cb454dbc428a7fd8251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac46341efd844f8ee4bf6eaeb3a62e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a12f3ffc917750e4ff1fe1eecfbabc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2facabcd9631f41c5abe5d656865d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4389d0d267310da3dbca3896180b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abdb73121a22ea927879118d31d9c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c1cf594fa006e91ca56d961d344e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0206b0f567a6cf548da2161b8899a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe1fd24f878c4d2e289146a2d0b5209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6eb5bc7e34d7e19c02b0d981f775b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfd5cba1701c1b137051288a4ace9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2e8f38592e08859cb864cb0866ecc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7f1ebc2b96fdb0d994fa0f44978313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d123594ecba4717a148cb4586512ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189aefa4a4fd3b710f3a368bea9b76615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05e107051f85a7d8667f8d16aecec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4ccaa896579d6d625c7e9b3aa63a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fff191ab2a7619415792c30eb972a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f547f06de36d95cbd1f4fda80228a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff73dcfca5b05bad54cebc1bbe1638420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35dfb45f36f78a2cabc97b4b4f486021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e3cac83104b4a26bae7e6de09eac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839ad392a0ef4e1c93ded9f6b59cc1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e47c5e90940c570a894303d44e8fa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c7b624c187bfa3020e763eb6f07d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba617c1db58396241b8efdd9386288626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d98d5395f960e47d5dda03b8ea8f1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b67497bb41acbfb598261d36d68ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c17b02bdb35962f1c6210a0fb0b5e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab700508bde8da1993bcae732a2649830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fc88f9227dea611aa683293d0919f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1078a011aa9065d7e246dc53eef285932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf877f39d0379c7c49382c743637c1d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d46dc0ad978a7ce6b470473156cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb25a4b633a694895e1563a814eb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f3cc33a3c668e7388d0d48dbcbeef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c641c1a3e1d658aed80afc0060f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f978d6ff441fb40cb139b209dc13e2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9dbbbcb9d4267f126306ace4853fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba403641a82c7e04a56afab0bb3ac340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568db62ae71b1b56d74a495ddc3bc4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da11a5cdf1a3fff1b59b7fe9733b8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c793114f206c473af7c7e831ddbc15643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9a9efa3f639d924e127418972a6ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f163f320bcfb8afe5da17252aa92545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f708491b86039ab631d431153c5cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e315242d05cf14ca14e24425e9d3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17430a1eb37add1efec651b8dba043e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2da25b9af08cfc94d489850addd78049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c8caa986d81fd7c6f56b22e1a7bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f9ddbe899d07eedca370ea101e69b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3951adb67aa83456a3500642aea6dff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ae7c2cc54bbdf51865eccadc14b2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa536b136a7533a3a4cad9d879e4c1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6009f0d213474c94254810b905630e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11cc1bc77d9758c7007b67be3365d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504affb3d6c567e17a9432ae16ed11357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b0ef989cec3ed48a127d1c4a94e5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b310c1b371b5e8ae271238b9fd77ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f791509a71929cc3cb6dad17c76aab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ae90de6d44a5c30eb45ac23607be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf92ead31ea2b64883c46b04013dfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e116b7e961e8257d6201cc6a543e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dbb8deb8062b0fca8032d6e817ded64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799149f8c103076cf8b09904b4340ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3d05820ed0fb464f763b5d12ef59466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dba2f5735cf4eaa24526ec5fd89fad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c136073ea0c646aa518e274dd30154768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b8cebe59898cbeb2ae3c2c565773e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e7949282bdbcb3bf9dd30cb619b1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b920444174915e416ed012b67697b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b7011d5d3c5ce19a6285f6559412872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6240e3228d473ce7c9575b0049dd0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbcb8b450e21b27774e47d68fee68674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb9218b256f35ea2d578af51ce502175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c88834a4a2249e9d88fc35f4dabc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea7ba340b92c1077b8b142406f85e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153469b5126509e8f80f57920c1bf66778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339c9f3fd32173624846b3a66c9f91379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a2886b9493c78a6e2a2888bb0838c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a7d63d503f51f9b841ca65a93c76281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b6e73aa2d6320d1c97fe45880eded82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e29a88eeb01389fa22c3234af65183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce7d8ad7f7ab4d6f05ab20482da1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab1eab9b6ccc1a24440d77eadbb0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc13a2daeee588f7a925a6fe060122a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f7f8e752f1f285aa94fc4f56933987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698348fa19893225efdb0c6c160f0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78967533be1c6159d77645079da77fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c298da3b5b5670f354a87500d667d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594248605cb66de821e81b24aa5c11a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2ef8502719d2a59655059c3c56f0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af217249c8ce3d996779d43c356b3d3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836b1c80a5270cc59f2f971f29a05a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb7df837be75e59654ab681261f8f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52101830944ef5203eeb54ecec26717396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331fcaf738958de2eb84a30053a3d8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6065a95ca9ab844ffe8d06eb7479f2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82e84cb33642f268f8830c3fa2e3a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798319d38a55aac3704f74f91fafaf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920c0478afe75c4aeacdf432ac4c13e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f328c09ac3341ca11997eb55563476102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4adc230c529e22fb853a4327e5875e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa2c937420ab869205b67709971051104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c8ab2c79f270b563c0d73ae6a890105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e911e64c6ee5f171d13543602c4e1a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30275baacff32a798179a01aab7ebca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850690324235a4e3100c0808f83a163b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebdb0fd61309c6343774cc8912d350109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d6165738014b25d65943c42b7e905110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b83587885ec955608ed55f43d633111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf99f820fa409606dabc45fd24d4b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a957d3958b6aea5ef0043d50a3156a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c68b3fee9a28b4010a5d9b8fbc3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef12d6628db95e8201ff6fad0ad040115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469c0fde8647389a5596cbad569ba7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6423255281fa83712d7d163623055e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ac412fb7677eca4d28801e42dddda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d782a6d63bc2e300bd01b54ac467a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe46e36e571aaeac9c4b20d12ec859120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75686fadb14c5d714981e88fdb33af5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a547fe693dafeca13ece63c191ca9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d191d4472909cdf144a3eb5f56ae8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a00b7e2d5c228def6c6044be65a05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e75389d2827443938a7829f683419125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be029a4cfd13fe1be0dc7b457979cc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644a9fafb07bee8d6e7a34a811303aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326e7e60b815619b69bdcf007f5ef4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c803a1a0359db28b27f8c597e8d71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d7bbeb1eebf59b8d2d7a546c54f24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5409a1aa182909a66d242a0b19181e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a7badddab08a24f0a39a7013de03e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523644b4ae988b5ecf055f0b17f417db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a087f2d017e866ecf46e9d5edb11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271603a3f0b50c05d9aaf745d6c07b0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa15bc242413f7013e991f86389ec44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb4b60b19c8a9c7ebfb7bb499439bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb829369f19d8c329499ba65da8f9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511bd54ce96c6144df7e1ef0cb61fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e2f24eced0c23848ac30c4e472d93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841d5ea7bfd5f1d1ecf096bd088dc5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37385b4807cfb175af69da08a6c6bebe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc1baddd3daaa3294f88b2767fdc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5906f413acb7c52b2ba0d08e2a597ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f5f6889a32cb613e9927702ab89d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef75b28910d9ad99bee6e25d372b0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333373bcc323f5000ce58b1c6c513301147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917dca32c56df2489741c5ad11a4cee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674f140f11bad46689763859b04a04f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff8acf3cdfb7506722181397beef4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d30f558800a658eab44409a17dc5b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dfe4b3f44c37cdd82b5beefa24b40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7169fc8d2c9c56bbc706e193f6de3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7151f4ba6f9582e33726523c95c637154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d0d056d994c68d6b52631ab513f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e386c46e91b12c05fce10db09f1c97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c70fa158ce9fb9c7c65723c00366157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb8867eb6fdaa72d47df10a3b66679158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c78d7345fcbe783aea35274d33818159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5f5412c6e8b97e879e9fce060bcab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dfee386d727ac819583e1019167a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ff4d7627f8e1191f93a429fc31899162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701adcc1f95c56799ce4e367ff6dd6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71207d350626b2ed82f366b5b7e872b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f27f82cde87ded2c03be97ea58c0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117303c83c5a511be50dbf6dba5619d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3794473c812d60b9ff7d849ad9d8f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112f1c51d94c9db7a91813e1487ed54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2182eb919a08b6ef8caa9c854f7e839169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9689a8d801ba4b574bd265f76f56a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a347f01a6f12bbb43afc1baeb649d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9e47809d48bbcc7914b240010507b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb26bea439a3b5cc0813958e7ab156a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26544071aeb0603770aea8fff6ff6bfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1127dcdd689cb536210c8df67214175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d1a3616818fa227f718c26c0da4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37391e6421ebadacc17de5248a9123c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21086280c6b26862dab8a5d1bdf353178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f5ea8979aa296519fc973631ccf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69eb75466d6d840cbcb3549b3f52e6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e58160f5bbed2a696fb23f563a8ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d5b15188d9240df2e756206ace4172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dc306d0435004da22e6d7412c933d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b4830a2e225973c2df2fa51c79054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603571f728dc7d46b3ebf727085b83b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17488efdb1d2a2d86255268826f989c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f8c8c07c59ca5d556ae93c145648a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd335d04ef568e48a325df8d733a1c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984176f49d2e7c2a5e7f1e57b0a2389e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e899dbccaae02af9c66676a4f96939310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a009d8ad9bb1b0fb2349ad3fdee3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98170b5dfc5f9b71840f5e68f3ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b00631aac91b56c78e87ae64c6490f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468b71d241f18eb683e5e2f887aef014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051929545531ba7567aec8e3c1221e7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801fb2ca410f92e8078ff4fc7b8ba2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25593d36ad0a0e0c679610b61f6b70917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076f7dc64ffebe2011e24c7f9963a5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed1a23d493ab3e7b989663a59194919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ab67ab7f0733cfa7232c624cfb8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edcca2f3bfe39e01f349ebe0f690fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cfe20327aca2cc044bdb3dc69167b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f95a0ca073a2e361fd057d89957b9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f39fe03aacaff5f49179295473fce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730175e12e51c43100582b3ce7ac19e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8e0809736d6e6c54e8e33f0af84e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf1432b1a1a8d0c2fc3ce21387ec2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b726f63264a7f8877f6e561ce40d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9af353145f1bb1eb7a2ac32a2d917829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf4877cd6e65974ac2c4008d590ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1015f31cfe984971b13e2a6c4c7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a8aca472313a1e0b407635c70c5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72096d0fb9a2211280d27eed5b1ac7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c260f4a6692f2a752fbe916d5fcdef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff71e1ed463b142187f13e9582943de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4d60dde5049f2fd41f2eda1bb6e4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d289015e3b3a0d1f704d4a978114e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e82f5bf79b5c16b863ab07b5b06f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c6c977e0d5a3fd81c428d2ee4bd3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c239a7345b9e98ff567d1ad27271c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680f7d263a15b604549d22e955fa44c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6a8494627047be308887e375bcd3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca9baae57098424d8afdc42c30a0bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef38f71b8d3b8fd53e7cca26453f48244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11867114a4fada0f5761f75f4596e1f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e045fd7eeae0b2ce539741631244546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9117ee73b393b3b6fa932b82f7e1e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24498ff9bc610c5a32ba2cc1f77069e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad1e609b20f560d2fb2a3d7ae55f3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5de71e1939af00a7782a76daa452e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a6fab0ed6ffe344c329d1c226e07451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c133c21f4b4c2cca634209beee5f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8b37e44b583cd8fa858ba5b5014fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b771e39ab3ba8249d41a780be153654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904f0fcff09f012fcd1d78dd56e21c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0d5868edcc555a3afc6e08ea68c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0b466288d217caa2fbae57cd6b6fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795b8ad70bc6dfc6db38c59484720db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb78df31e1f602b1b654083f893fd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7916537b9853e5c288bf1fdcb100bfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e916d8d9a70f76b76ca311eff096ff061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af5f6d3031804022326ae61b1bacc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf653a560727ab992dcce6796119d8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d72f3c7ce341ebb51c4c2b9990594364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480d08d7fac2638a6074e438b30c36765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2abdb732e0af13a11f50131a22335566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165752ee8398f2db60196aefed6bc07e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d85b591a4b696fba32d6201742f2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a509d8173f88a083d5b3b16589f710a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b99180e1a292702abf6a437fbc5ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac18b59227ac5fd61fcbed2989b65b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffd17dde00d1c93c50ccd994ab718b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29784bb9b18d54d9444e0e7c9610bca273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387d7aced5ab1015c7eb29e202664274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb59c494821bbe7669185b476c4aef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bbade47107668fff714666dc1c1bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e66dd13fe6fd88be75d8a97e40b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9fbbac8cf8a71289dc7578d4e0e5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb86fa1eb29b5f2e97cd9673a4175a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ca8be38c457d94606ce5d43c116ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb29d0b8d2c35a1471ca501c2df2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea454598ebd1ed81a83027397b4011c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2127408043b29166cf41dde4f46d3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89fce50a6e9c57e3aa694a717616784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4e42de2c92765cbd772e542f9b2bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e899879911cb882f73a8a288f3648086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481fa5c44f80f74ba41ffd368f0025787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30becbde9cd46163a802e1ca41f08388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7acc9500b14cd9bcfd7ad117f5e8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3058e833ca84a60073025458262da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ee8bbd4b3bdde5f26184f6fdda6fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f06ae87d5e76e5ff20d969eb9a063392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ab1c79dc9097de4ab3d1f150d92193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2384047b40a81878d2c029f43f11a2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3f2b2a67727ff2155c8242444617595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89a4cf4c2ae4e2b9ccef8d410056196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a74038df79219967f08046821eb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f83ee76d31669ae5c40134d8d2ca598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3c2ae43e0c90b824bf2a9a2e853c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93769d78a06c8483e34c720a9a502e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad270cdeedfae393f231164d4f10d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ce503c2015633952ece68e14c2ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f204307642e2bd8afaf165f844eb33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13da62334d0dc354cd81f7a9ef4762104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c647f68b634161b90e77065db36d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da125e567bdb9a7795ae2f83ce42e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a24d39f8f7fa6051c1d9c90d3e17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da300cc216dced3a4bbdd94aa7ea27f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc04fb9cc5c880af32ec552841ddb1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0a169c42105d27abb3fe985e1148110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d599f3a690d501be9d0fd96013fdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f742555fd0a25f5a062698b9f6a72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e1bf643046afaa2194af6c4e69deb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af615fcc1f58893cd9992a8e9d947adf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e48cf551a7d16dc353f9b28ae5bbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0b23f399041ae7676828064856624116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c7899751978173570334044373a6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db4f34979ed72537f70caff73f0a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2878130c91bc29f0c91ca388bca7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e4a9661dda0ce5b1b4294d932307c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e01434eaaec88ad4174c0260924c76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d27be804d568e2720ec5bfc0b0b01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c9eaa33e9cb70e15ed1cf74b0c9c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e627eaca96b02c9431b47b062da33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3964142ce984bd0ca1cc9d50e07e1fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ac22bd12e1dedfef78158efec6dd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894aaaebb4364b71a4263b8a936cd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf708f513fdbb038065ef58f58544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b170a5673f3cf4b8749e68999fa475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3781384c82854a33397f715a4f064130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d69388506e8d9f14485b8a47961ecf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd2c4fde6dbdc34d0fc58285419896132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e55c0cf129cae41b8e346bda683dba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec69194b9da505b022a4a09aa7723134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd24e3825c00b996a0313b0f76f310135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91ac62ac01c05df2ece1d44cdcdb8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203a08392f75b5ede89d41aa728bd1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b18f5ef470f4e510ba99f992b594c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a94da449a810061b8a881b646c528139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904042533e8b509034ae48b6e6efaa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cc5e3add51180e19b1150151758ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe49a773ce46b937254f075785388d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b4a765fc26af18a973c2db7d489e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ddca07dec4bb9094a09fb93c44557144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b8eef152510ea68c793e71bd2b0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee36bef26a8cb18007af69778f60f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31ea116f635816d8acfc7d543bb7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc39819f8d96a1e035e5d33d1241b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f72e88896393d195e23a54f4da62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3bee4665808f5bd4906b45078186b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d86060699f69af1d5bcf6b877c4eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a1783d5460b9820bda5d205a3558c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c2f4293743f717b55bf34f31dc4dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa168ea4c1a6dc13fe0b8e9c1d5a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e1a009dd7321cd5de32e3c3b000a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4e610cc0daf4afc6ba981443b9c4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c44e8ab2a4b423d145531c5f89bcfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457b2b6f11d14514e04315df5b3c10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b5a893084e152970afa98fca62c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03f9bd3e5c1dd3a3a7d47d177700c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d78cff8a39dee394b4a95238083242161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb52e274c2165f492f130781b4a952162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b893b048c05b6cd4715b5eec371b4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566ffbc531229361e552d93bc161207164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e266d8afb066d8acf7c69ac471e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348642c8559c005c375a1cce481764166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b765b767772b7997d391a932214441e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8599e31a76d6a75329dadd5ded5892168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82029851fb672ce1110f303af2fc667169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0a3ffe7d152cd444f9aa4b2294300170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a85543f8e300917896ec5f9197e5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7189a149df0d525aac35271da73ae75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa77b4c71d83f78558c9da295a632e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca436db4a70af461286b5b23b1a81d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>