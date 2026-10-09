--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc3b0632de6f29796ddd99c588df471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25813cef0d981e079b1c5ed17df15b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2fc535c56376d2f7a665b519d60083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b6af5a153c210e2883af7e92613124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149659bb80529c3028f838b6e234cbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250a455845ba69cece243e4b5a1554d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723effc7a8ec1984d795e65815d76f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beaba62fcc6ef91259d2d9796b44ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ecdfec8dba6d70903ed9922fb68829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996daf73f5514f8d78f471a8bf0e4c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d981940968f03850bb8f98aa592e9bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668c02d4e80195a90be01dc801a24b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556c581836e40cf06153dd429ab3ff013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed419fe181769afb5e1576998845f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c0b03878b6a8cea1a645a45f9c6fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3361fbb0290d8c1e4b0043bee50138616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f444c06f9c429d4665ea9714965417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaf25e87623d0cc92b82db308166d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82714ff15ef6c70360ca1300eca4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111772538e27a0836f5f39445661752720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7016cb41c78b70862d60fc153644521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e0ad74109c66051e2ce45da6a8d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e7a0e6894252621192fa8006297d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291fdd33102626466621dacd2e064f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3622c3e069fc1f01455d63d30d064e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbc99fff30cd36c0674ac8482fb0c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c8339a8664d09cbe7c809dec441fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75836259c1ed03b66842daff5c42ae2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd2ab98d22ec0579422823c5bca7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d76444898deff3554232a6339c8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965cc00afc2a7d084f7122682d87d2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b974627e002a8614c9956a9fb15140832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfaddf462d7e5cc6252bc0fb5cbfdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e09c396c8c70f4a5855e0d10d9ff934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8da82d799fdce55ee7c4536792a4e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56db2734dfe1dcc2f9d7aa2321907f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a55a09813792318d1c1bf1d4800837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a56ec7958d71677b4a4fff2a81a78638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6fe772122b1844eaa5313d121374839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c680f5259115e976ec6fed8f212fa6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef065236d96f5aa704038da20e376941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dfd286648b379204c0d613b52c1aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c3a5600e763507bbd7d7aa3d2dceb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e36a604fa4439ff192fd238f958b4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d5b35b726a97051a569f51d47f9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1cb382ba0e266f0525738a771b08c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441d879440baf7cfee478b5514be20c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6536951ac78cc0700fcfe3abf72ddd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2965ae1eb182204ffa095514607749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876dfee1980fc10598e59b3e3efa36850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa645c0ecf78ba8c351738072ef9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c969f9f1c25a15d969ae82c14356352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68207387873519dbec86cfbd78f73c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424b243448216b98ebb2d5b49c989a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719fce0d5e2f3b7f3ab4c59115f4fb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6535dd7db42498f71e3590a162dff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581247f0f54165fd262935615c574cdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d776d36bd1a2fca708a489283df851a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108fec195ce4185068583ef2face1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc96d33749074ff2ce31677eeac8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3578ca840c6befd419a1f73b60a77ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb26b9d8be6e2cdabfb095d767d94c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c51525e360611af96689056cedacf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6276029d8d4a74d4eebb034000f848e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467165674ed55101d982905748f5809565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bc93e18d4d84a15f6e1c606efa3f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac657f63ef6cc90f35243c03f4aed967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af6133731f856354f1aebc4f1ca58268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f534a39ed2ab06c7d0f7f6ddcc36769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968874037f5f1bfd88e9a5ea6291497070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9d649e1bb7200aa8e353405ee929071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ead03b98dc5084f416a704bd0d6c2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6358142196bc0b308f17c621815e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5735d5d608c548be1ee8a2218f88974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c9f8aa610b17e6b1c9d3d9a69caed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d10767466020ec0af304ec12ff109476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda7aa3e3893af008e6b2855fa1072d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121046fa6d7206bd102be136f88ee8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb759ce792c9fed5080860e1a769a0ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1d41815a9323b54c0bb1e0ace713b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc69ccebba44e710a2c1a7a8dd0cd2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae09f37389639deb70f449633e50ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83bac1ff63be247a8642b61ccefe6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102c09cc5e03ef82ef825846cc731a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed24f400e87a2a7cb324b1e63926a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f8573ab37893e569a397490c0356486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409178b4537ac2ee876d3ab1bb6b5e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79577d0b08c543ff586c63159aba364688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf6888b8c9670394bfc611634625789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ff3909f651e21438264f13205ea5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840549d3a59daad5729b1093d13136091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23bebe4a96ec0ffeb0062a51ababb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35956c2c4584116f78fbcdb2d7b9d4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bc4ed395fa3116ee64f746df506d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce521c9d77679bbf092a32e6122f9c6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698318f5bec3f40e8125c440cf36bb4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14bc622047d9ded878db1b2b8b663b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591e6d7bb555e55dccf3975b5bceae298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de50d2e5b31f9db3dcce8c8c9bb8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa8f183e4199174e116b5e62b30b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1c3b44d9b047bba9568bfc7cbbca2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c49d42e7fe17758edf00207902bed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c660690e4c7359ff31431ef3781b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd78cf5570cc2f0d53c1a031c22d0c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b9fdafc90bb5000010e5af4837914105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42753ed9aef91275fc57b21beb6249106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d264c08eaa3d2f43568dd84d6b7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55418a127551a30a8bd1455f8a90a32e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536621c5101bed9a71b2ad08e8c7997a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ee3607642f38a648b4ab6db774a48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f977242b03da9f4df807041e9ea2bd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b30918370446675d6ef2dda9e16caf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaed291229a37e9ca211e3009f91b42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbf62417e37e55d3faa85fa5747905114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b8256e9306af7ccba68545e2c0ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a081d469990f1bc2fb98bdd8eefa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93485e69ee21e3ce113bc4f9fcc4947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f4bb876db88e50b3581fee14cf53f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0cd2d3671fdde356e35bd6feede5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854374097c952117d0b7bbae7571eb8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32051cb1798311460ef8fcb399831da3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14de7c44f4dd4c667115649639e0c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f86da89be8cc1a4e053ff4bbd1ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb725819db96b6981348f9fb60f4668124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d327b2873d3e8334d5c8d227e6404125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d448bde194dd2511f262f62ff4eb49c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9769660c4de0daf44e7b2434d1836127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61051522ad9f30e8f2b5c635b10104128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a76f8dd5d1550ea31b6aa6d1c8d5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc2a117cc6bb343eca3f5042a44ebc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf06ffffe663be42816bf18e9751ec5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033db28cd1e6dfe39df3e54350acc1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab1ab65c7b4437f2411942dd980f03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb6b84aefe7574631585c3aa36b2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a0badebf93b3c7229d4faa62480a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48474351ff4c06541bd967cf9fc4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6138d2f2872db6958890ca41b608af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee02fdea038d262bfa84b257fa11b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5ddf028f8637f09fd6ad3d56e55b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42de43f015fc8fb1bf8f1c75394161140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907741e3e532fdd8ae02811cf541a548141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeef12f56436d664eb0ac545cc7134142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acfb2844f3ce2e0961ffc85a554af4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf3e6b02450b5061386ca4c40bc480144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d6fd85047175cef8b2ec94cefc5f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485f88400f5190117103a0329feb73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d082865149dfb5bbe23210bed2744e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb76363815195dcc9effbcd088cb56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d893603f10f559761346a7c463b426e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0a459179f53b9b46282c5d3248df5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec8624c0c9559c0e5693415c71bd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc8c35d36acb611caf89bdc2d38f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8215871be4fff2ded922ab578b377c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d23c37968e61aaac57eb45c38339b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4730f705378471281fe1560a8fc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e37d9ecc1b7f6653fdae2c74faa51b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989d5388a169524162a404b156885e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0945e70ed1e9d4e9896965bb3fe2027158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196b9de09663fed889ffb7f91beb2c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdebe5011976d4a3d8a931db7b97147160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2befe022cf8341edf53d3d279a53f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b9d41dbcbef16a9d23b9cc13e3974162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ecdaa693d89376502c32c003f901c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2983c270e20ae63dc18c99738e9be62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3f295010ecf46baa89789c9d1a403165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264c797d51f323b1e8d948e51419f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fdc21dba4c14877fcfc2991698a41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ce793843428abc5ff76c31b079c95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089972bc60b2ae6b8f172cb869f915a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e59b8d293ce136654bf4136671c98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faee90157bdcb98ff7d5762bc452ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de6027862d0878b01543b1f538e76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176db4b5d45bcad437c8e6e6e79e887173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706be2a95fa13a5aaa0701311618af71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98f3f1b5780c7d04c6011fbd653a1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650b470df31f7492648a611bf21ed01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe6fea27b697843b4adcb55e728bef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d812085e986dd04166a40e56079e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40576bce808540d3e50c3488e9bb6bdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aebb4cc9edbf88278ba63ef4ecd4e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52129d69a7bc154b0f8f86c2a8e5ae64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f001c418736eb928b0a7cd13b4f3da182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb819b4d0e73bd9f54dce41ad471241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f27597ec60f50c0df9b26d18a926fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f67fcf38567dbbc9166597ed682f693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab792285947a54eb91c1e72f3ec00904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158748634c06c64f5c1354ec5f12805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652b59dab3aff72565277125ca7566e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e4a0c8d01267c68368ad2470d07e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e12d5d268a50fcdb4838a36f732518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5d1f8484de663e9c6efdfa34c00d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e06f4d867e646547ae9b53af3ee0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637a000cf4cde96fce182e67208c00111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ff99c485bec74f8248035c290053e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fef2e7b1c6895319442e4e6ac86e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c685ad4c3ef70ba7fe22e4af0464f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa74c0433c472fb16ac11c1f2f746d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13290e50ec242347f65e486c531c06116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a0450c065a1c280874f7a2c68628a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c064f652a172081df12906655892418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c81da0211659eb3e388e09a5e7aa3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00223200bdcfe4032ef3f8f80a69020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f48fe5cf2a0b8c66eca74cb40abd0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384f7b7a94cc18a7420e1749a9a5c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d6626ed0d8b5ed4d6054017c7929223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88aa5da20b6fea4cdfa2becfd88f0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d459bb496c6e7d7ae0c10f27e3a5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0a66fd6efe5c4dbed5531573ddaa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f1702083f9fd01e219e2ff221d4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a717e8a74ae2d7d161a59419697828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcecb7cc3c5260b3df7b840674d59c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97dfd0c8dd04aa8b3397cfad8d0ab530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c09a9db9ba988fed166da29f12e67a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de862520ca45862c17b823b5de5a88a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fcc99f92f897c9293078a55ade2ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c3bbf1d3412ae965bfdbe00df6e1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44fd59ab92d5ddc5266a86fbc7f08835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91dfec7cdd46acc247da5fdfe8b2cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522204384b86b9da787c67431207ac237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587060f5f1cbb0abff92d9cf84b0899538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93343b81625ec8633688085d3ba3d6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639899af8050a53754c94505aaad9c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff628a03dba0eaf9b92b7b8f79d3abf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808f442d0daef472da78557595d470a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b046e121f8fe0ada6f0fc43c9cafdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61cd95d1549421a50434be8d24a13344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4394012382a0263236796cce4e7731e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19137b3126875024847ce1b41242e6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f4f7c5557b9d339e1200bdd41dd0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79925c04d5c5dae9f621cccbf6c814e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f12a3aec4f6fb36f98d182f34fce7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2fb95c4341eb133cd719150d5583150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813823e41b0fb14e4f2caff618fe316a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91647a347caed2c29a4a4118c255bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37d6d3787308816937a250fcc1f7a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0baa08e3cdad4f46449ed78b6505c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51902f08eb4ff54df0e3ba5ea7653a9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5109e61419ac5deba0ccceea7b8472f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3f6879177c7b7f18fcfb9e7ea13b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664978c9b87dc22d6fbd035539697e3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6c16980c9db37c1935504a692bff359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516beedae4f26f0876a20b2ab31d348360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d2ef540e2614e53397ee0c4b386661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742be058facbd3a534df7b65800cfa7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e935676270662fe438b2e1b2ff1e3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b88af794f2d0c8040f6620cc5b4b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709a73519fd82f97a7f7178631ca01865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150ca69eb8a0099886975384376e3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8c29cc27b98143960cb6a830ca95f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e6dda0b95b65958fd512212e0458968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f3d322d0a34d5fdb201f868aabba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce7c2f0f575fbf96ca8f03343bac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adf11cfcb0e12f38bb2818a1c0081571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2558f32d4e29147e1ed6c13c36a75a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc77b7c34f25c4ad38a40870ab99973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44a74dfe71a717eede028f3a98b8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb71fa89e39b3708046cb9826d2f5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4725dd346dc03a64598c6a12855b1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12c6258f624c7ad05b7c5256bc44ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634288abcccf339aa71df0415efca05878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35d427a177883373a820af456e7d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa3b0a8e97568218197e0b9e2a13b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cef1c393c9b3825984fbe823518e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd42726c2362e2323f5cbe0ac46275d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e04df20f83d33cf980c2a862c253a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839303d45aa169c52374d84c322feda684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd5ee4d81b0cb18fdb5e6e08fe7ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a16764a90034f2da071f9bd85b8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb3829f7f7f807086fd4196613d9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde1cb35906257d34f0e078f622bf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48925723ef0853354ced3995cd6b5d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0955f48f3cddc16813ed9fdcbffd9b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfafae7760a23e9a29e60ebf87a20591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301dfdb69f5a7dcad7bbe4ce697375692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df086c205799ba7accbc130539ffc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2cb1c1c490034e10365c52e8a970594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eea86b757e5e1eb1f5bd794c34cbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44415bfa5589c83bed4967e39aa7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0c324c20978cc22c6ae4c2372f6c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce264d4bf58cec2f0774438a4c300398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54b428fcaeead13f38f841979562399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b6cafaa11fe613c5af3a50ee3007f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff75c68a1978ebc5573a231a29991101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a462b5a80c5cc8960c56adbe09bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f6a6a66ae5577842ed4021ab949a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fddf4e93d61a1a03eab420f72ef416104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b7c8b0e2626c1e472c250ef53e165105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939df9494ff7b6696b051bde291e40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3006d4e32a95d25b4e5883165fbe9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a4661f3c58895129b14d6a93bbe7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283103536eb8b30d7f27d7ba279e7fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37027276e682bde274a0ff326f0b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1df8c34a0e460c0888cbd84876a9bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d42de571ee540a399c1d5c286643112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232f26d29a6d5954d0316d830a77212113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8e93c858832e81f9f228ee132e130114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2a206caf6a708e0dde75f76d6d138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7566e49eccd98c1a3e7ad02fb4b998116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da041e03739a7a54ae70f130436ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a206cb3a9df4a47a89caf661646fc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d623fb2f4a36aed6907d934ff13b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd17cdb4e5f5bf442ddafcba88fa99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cdf7ce948a9f3e05e6baf4b6f7dc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a57aa2d84719da13af5c23b51358b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd05327d63ac22a6c40cbeefaddabfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1069f66f7573faf03ba9b5aacf23c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2c6da67080fec08d8965610075b5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d6d193726ada5dd1f535d520d4008126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ffe90e6bdf5a1cf8e9f2c986fe57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b0e81748eb0aae86f23cec8127d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a517860c6a5b19e08e978869aeae7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c71838c4719ea3e09e2d80073553c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50da4d2774924fa7e2f924c416ddf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d104ba537050030d492f788ea7d501132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98746e99cd9fda03eb181951fe9faf9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064999596125d0261217ae0805f9a464134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4cad0636ab436b8afdf79b328d511135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65b285ba70ccd744f5b5475ec9764136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae21478bba55a3aea6532a941bc07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f295390cdd89c4b578e4bf730020c82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e95325065c8b5dbbe1c3cd6898252139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0534c711843272b2075bd59833b2de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47257fb2c9b436e9a848f77965760256141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578dda740abede02010e1c2762b0a61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c3b9054a8a216ea653b42e3303384143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed1422cb0285715b8b04410cb1202e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4b613aa7213789b0a767dc62bc2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe38317dd58d30309934677d819155146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ae49f1b29f41dd91c299c053f7f67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624313856c3012b2f62c236f51b3ce1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e444f8a7bbd9c2ebd092bf0b4764fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651fdea9fb88d56bb9030cdd799d446150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dd0ffecb76289ee16aaaca20a6805151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526a8a4c201134ff6d5a868a07bc17e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f5c53a3bb30f8be6d85461b9c935a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2811cacab996065c408c934bf52cf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee76fb0679d99302f1b389a2c07f3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9dadcde0f032d296ed9e20a035e82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de90e0b3a9dd882086224fa794cfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62060b11cbc739ac3643810b34b17707158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3c5801a91b1207b07db08a1c9e64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fbe8642291164a2fd3949a0e431fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f67048c7935f69d140e756fa37ebc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bd2130a8b348c2a2c1f1f9bcfb683162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f5250e81203f9ae6a8c6cfdb4b17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c03f02c6748bc98e5df89de22154e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963806294aad69b2595b4a9cd9ffb36d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bbb56c5aeaab75b9df459faf7e2e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878a061e4c832bf3ed6cf3b0cf897c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27cd78c90d5b0a9ca32bd8fe2e2f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715219857706baeb72e3c83f31b40402169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4878d4bbb1cbb687388821c218f93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f31be4ac476ae95dd32d535b1f84c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db251f901e43227d9c8b666f0cd22bb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dfe7099648651916fe14a95db5579173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8715d9388e73c6e38f61a806e127ab174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>