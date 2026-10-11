--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b848ffec08e4e6eeffa2aabfc67edf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af5107b5ec4a45186319ac42387952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ab1c6ebb409f669e3b1f44eb4ee13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e722ebd4340fe2c675eef56879f1574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118ecc9e9bbacb953e32909d47a40f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2170162bc30c4f16308ecb190d4776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27952faa9a2cd096a6c1a9fa8b7aa077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55f8adcb22d4cfbe11f3827a9e086c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c4e2d412f698d10e13a8f7d5667ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adab076b76903c31e675279ad1dc4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0314c94bb73038054b57ef6b112357011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f061988a3fd470bc6553dce0eed042e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53e0d7c09489e1741b3b4e4e7974213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd2df2cbc518342fd818c9752dbd4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604607afde97d1178a28646e7a0c083615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ecd8393984a1280f4d3753e3d305e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20638ed6c2fa7dbed9a318d48e6d11617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5432af7307bdedeae8c3a900070d60a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ba58a2363f2063940b186e1d524e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f923831341a8ad289d007b045c838e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc83a067b5c0d2922dbe352cd6b85a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b6354ac529d116ec41bbe69b0040222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f37bc8cdc29665a2b18daa344373023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3febe9c03761d35b6169d759eb690524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1093c23f21715ea5993aeedf7d3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2cb06fc5bda9c08357cd0875b294a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda86eacb8b3e0518a67f8e8b22027f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1d370cb228bbeef56e1837f2a575728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42249e50bf6bab706fb864b3c7ab084b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054378ec5fbab5512258e0f419cade930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149c2d479fad86651acfcc696cc338231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ddae08f74976268f0b59681e4d11432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c812d3f44aeb390e9654763fab1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91c0f6e3b55de9aeb2a72bba698bbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e53018b52adc93adbd3695364841835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b1b56a99185deb2a42e6adc80c6ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb544cd3947e42adb6d0cc4dc944f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacbffb6fffb05f1b27d9d60c05c4c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50a4771a6f7e623dd17e1eff8fca4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366057b4bce2c2ffeffcafc7ac75c0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03e7d698f5c38b79eda5484d9a1d7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bb0aedd2cdccf005ef03fbd763b4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43e0706acd5bd42f403a3656d8d7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636e5a84208d701311a6e445244bc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91803549ac22f2eab3df1065ce95f40745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0689bf120d5f7665670565606456fef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb8b4f439f230e08a2ee1ef2ef5ebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7634b26eed76b90daa869d9d759310c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b78397e2df7617ab97072371a016349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aab6e9e8d9b9829e6fcea1f48be7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf58fb8a1e1fcb6035c0830b9c89151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a3233d7ed6ce9d576e3f17ddda4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f66e0207fe673d5ad0debb0325dde253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3343c405056f9636f33e9035cb36e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881f2ea2997c7b74ab4e9d8695f7f2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae97d36c71ecd1d829afd68cdf0f45856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84237954a80f8d09b635d05dfe9282257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e35bc35a30b29d9d7b836a6bbd221858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caac5da5db96a95104d3c46eb365b2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c6e7d3aba87dd9102b17d178c7bff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6f9aac32a902ae12ae5ebaf60914361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e54bd0def7e1c4d0e0a3559e318c6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18361ff069d07cd41527c34260322ba263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b083cc9bde2bac84f48e0443eda6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25254b6311653367214ae7110a2947365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa3a233a53c50e9fc96e3342b57aab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af4999fd8b148e06b662b7d35b615a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b39eb50f4ce7cec96f0c1e09b69af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e98f3ab0af05326138b5f26553f7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fc8fb1dc67d0162b48088d448384970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ade8e114f6bf5c4e915e01974942171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d34ccbe651628a04c43a1474a165c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f713a4621592cba5e47818710c790ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0fcdcb0b63b14d0f4b7443bd919d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510a513d435b40b826dfd497184d62775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdfb2c7ee3a3a34c59ed01f26dc16b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26804ce215f9058dd033c9d6f817e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb44734b099cca80a271a9f03f378578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82257c55ad2f8e4bf9a070153e3888fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750f63447ca5590561e8f2d6e89219980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e5179dd5c875f2888334a9e2f300a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54210be714bce0d40c163f16032d7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06559ed012a30ce1c2e2caad6fbe5f7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3a76b8039341e158c406f5d6909c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50653809a029d55df3607a14e6f32aa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a22eba77826f4eec6f90739630a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00844cf030c708979f75c22b50b6dde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7464c851f61de082dffff93274f67f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a87a2cf7ab6706a2a16190e07e446689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6744ed83f99627cd54cee772b2ef66a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dfe6ef67450ac029148e91eb10c4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2123b9955fbdc3077656380d89d6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e193f6253240bffd695a9a8f3e1dbc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bdc37ca2b7fb7e3d0b579df12d5f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a4de92dfe771fe03546eebe42aae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5d7f558f4d83ffc456bc78210be096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25411f7bf6cdf4374d9bd9f11cb83097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47410fdd662f70c2263c37aba07e42d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cbb25a70d92130188a64d108c21be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb94073f682ba4fcd863bd0cf83d78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e30d3cf163a8ffeb72d9791907c692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ef6b194a01a3b6fd09fedc9a38642102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51886cb3f96e5ce16b20848411c2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11f5110d2682fb399a9ba78d5eb4fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff0dcb9405bb3caa5f904059ea2880105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa7a26477778dcb00eb2933de8737106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eea07aad4d97f3bba448906df50b0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b28f9cb0db8e70a05fe70eb6b38a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c249ab7b8f7573e8697eb34b9c3b402109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc67b0f674180344e984f3d6c202a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211ccf65ba8a0a9c4f86971d6d38ffe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80fee33020620e21baa6901e9712a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa8f0f99036294568a4806e0e2b4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cc9cd73c60b4287267d28f58fa8c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321deb7a21776b15abbea3d599fe459115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da61b890dee8d01e4737f981bdb2c07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16ea73e3afe313621fec5eae2affb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e0479800c55baa03bd29e4af72518118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52baf894963b1f2a77bfaf8ecb1249119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21352c0eeb0060913da30d6881b37b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc024cb4d85c290fe67274430300a7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7ca5118bc1aaf695897467501e83b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df40a968c277b46b6869482c76f6113123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78573ab4580bfa3adc4aea900169bfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947260a6d07e9569caddc5ca3899ff2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d4a750a4a07495cee42598cc4d71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fbee674ef30fde2d4ffc5a7a41c95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dc81867a6dc3ec4453317b2499c19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a07c9603cd48c2d21ca53e355a6ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832980a0129ecaf49dabad7a0d2e9c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd526f05bc3e8e75b618df3197784131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55348fb4432f45fac1d9265f306759db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920d4f2214779066bbbb6493dc5b40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f99069e793f494a38b6863544c1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00abb2dea6e666417cf74dedea02ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922699334d01f4a08737f41e62896ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f993f58599f3fa10b856fd47b7d5cdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad7e62e13001c5dba01405e94a2bad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb7778444d10c0f0877cf0f23b7e5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da155d99771de03d3e48d41f9da954de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeca1e772a6856bc19398345bd0f867141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f01550e52e22e9990fb86f20ae990142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ade56de44d392f93b271c783a651f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1ff66b8e25cf217994edabb346547144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d28b2f659e69b15442787af3558585145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06572fe4fa1cb84233d7d4cb294f44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4089c358c8c6bb4bb49bc9c594512a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71712b1a49640f79eb57a77bc8af0b70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4f83cf1c8bae8d149110d54360c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071124e847c6343ad43bafbbe0c25d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f73e956d85b499221c203868860c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9504a9b277b214048f0bb70a34dc22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59310046c6888f50251294795f4406ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab4750570c7941c7b5ef7c3e1e8929154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea996613065a53dda7e6b637c335c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fc3acb5840ebded8fa83cd7eca1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa869068394989e3aa7c1fcb77a35cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481649e8df132f8dcb3d8c5b043739f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06606fcb1ce2cdb33d3103b437ca43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f698a1458f2213226bfd45fd8678fd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a6bbf113aeb945cbfa12115a8780a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1471fa9e5ae335ef5e08d561d7566162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb663e893f59da6f45e9ee9d7df880e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52a96b1537958cd01e6112cf50fcf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820868dbe1d1a12842ed2ba1bc0bf3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307724df2ac9d39eec2216155a526845166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6ea0ab4d86fb86d50ad15d8895fb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9180ec628df66ef9bdbd530fc8b552168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb703e10a542000bbc2a07f18b279c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae23772ccebb844fb3bc3636a5f8cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa50346eeaafdab4a968b5eb0ce45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a87df78a7e6a590ce19c20b844ce15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4192a3e4466cfdce3cf41a0a7eba21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c19feaab1c27b65ba9213e94bc42f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721dd6d3bda5c37414c424ac829f2ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a74d956c7ea73cb658cc8a6dbe01a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d3e69435263dde09bda3492256dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59cd3ed633902a72d50e35986cd178178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218330aae1e4dceceb6a3646a1e99af9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8eec599b6caeccc32808f363326f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9af0d1df2165643934114a67c7cc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b17c588f608c7ccf8b1cc8c905c5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1edb49f993c9b5317a7b8706c7b4e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af7822fdcc10434406a4b36714f0fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a622ec9bf14416979c1ea495c879da85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00005fdeda8386df90fdd10a9b79be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d302b82d3c55e2c584fb0f2f2627ba77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f6b8f7b3562f7c3071b6b2c247e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e7e1e1d21d11dae498fd4eace6c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e20e4be4744019e7d80e2977d460b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328cd814bf9d6398bf59d9b7e35962011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d0f0ab407f525071f403090603ebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6f038f7845c7d7c381e20f83f535c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5563c8a172637cebfe13ee832e5e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e76405f2365522b2833d74a3e5536f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a093eab703e437d3e9813cf6c55b14d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d5d8162a02d464f24fb8b2cacccd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e553c65f2cd3035e1c160e9c04a49bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e78b466e96e760e264a2981fb407219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7039ec17be299d157fb9432372cef520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b07f30e04e50d13d22ac1d38dd878621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0f3436c2ee07779cf92b26983f15122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ff128f9f38751cc3e10bf7309b0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb61ad60b63b08af9c6b0f274db5cd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aa5caa282f4a40fca257c263e8cbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9721e3a959ada20d5a8af7ab6b9cd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e803d92643bab8c15bd80d351ecad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe86761fdf54b75f8edd19287e877028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba84fb50711454b5a529d50fc7e73129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fb4e32afeb0ca4281d84c8780f2a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77d8a9abba749d7785f6a2fbbdaacf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4bf15f198233572b1f603e509f15032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545f3bfd175e1876ecbcc6f9f1243133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14227558e206ac8234c1f0631f0be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4213ba4e3a618cdaeb0d04e6287b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c036f9412fd5808053f0f9f745f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9f16ccda7c9f93bf622d04a0e09237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1480a110655478d6457c27c518928e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e44a94ba2a7edc5273be6311343ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dffe6debed64662b4072c4abd04c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa023b9e5394cf3e30937e7b8dd8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0836617d4ab4c8ff601bcf19750a1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06fc49400ee8f563851fa240f1d90b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896db656727a8bbeaa84d436f7cfdb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919042e5bccb4aa6a8f2ca9635c52bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267f96d2d818413107bd1d7257f50a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05368e202d7c5b1c0a48448b4108a5cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904bbf1b34a65cee589ba4dac94c98848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23de8b254466ecd4e1e483553d07d0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23c8d0dc52e4b8c3bca7f127d1dfbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5d5d03fe33c6eb3599ff3088c1a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c595450033f70259fd5be7c3bc5f9cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2604185faf0a3504b573f824ebeb7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8fa9d956933146b097a83b856d32054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d13b3aa306cc043b8e616d471164855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a22770213ff8bcae9823cfbba6421056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca6149bebc4c48b87934c0c25c53d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f67e5f7b9d8d21bfce5ec5b2c139dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f4e2aa9a0d1afa8df45b35a94f8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efabc9cb6209afdcce51b3d9934e7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c0dff6d5bb0e8d4d2004a275094661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82169f2878372e3cda380a22019c7dc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f698416bab9391447006dd40d5d0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b00dfa94debf290157c225794b76e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a460496654d336f270c9ef141ad33a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad21ba0100fd27df4f65f4cb5d4c63c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f48c00c49ebd81f920a4cb029b2ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc68be96fd413741e3733858abc5d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ccc93caee85f5c14bf905ce1f1df569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2e422364bd53f2d3b233931be63870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eab59e4a799a3f0bd0cb1d1844ced171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a4bd7290680d1e6977fc19e59f61072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bef6bd977b5ad24848abef2fd0a9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc378d61a5fc6425f2294a53f9dac0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a3425fa2dbadfb1f346f7faeb1ed475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bfac95916d9f121fdf7bfc8b7ac9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0da7dbd375f11a9fc689481dfccc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67bf1337034ec3c124d01dfe96e00178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f518dfc39e39bb587b535cdcf64f8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f414ecae2fcc6a8989285660a124e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd186968b2fe8bf80739b1739503e3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d192cf3a7b247ac19f7ebcb42780f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed089460c99ec3039d44cd0df63dd6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe5a40b79fa3d5d7193a2c1ac9b6d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486da33e6a8312205cfaa7443c75aa885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9ec39837eed5e47529c439d4f0a7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6ceb81067612e7c4c7b22fd036f6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d6105e8d3902966700c49e2cac0b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0d9fa70e8b804e4d21e61708be44a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7c8ee283011c088c556b1fe45b27990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11f662f19d2265685c8ab627a1da1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230afde87e987b2da06958562fcdab192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f2e1ff06ae9cf3a7759bc5932c48693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72b85ab4e078f084e233374475eb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a562a05a29fa4d2c48921fb17256fd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7040ddb6154988b3d717f097f906aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec240eb42a694dba70cf79dbd436ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ddf04360e8ec73299622051e12b0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89e7d03053b0de1b1e65452ca0f1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5793ee3b068ed323d6d63f842b363100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36ce9098e0d48a767f06a47cbd23f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320eb75e829c14b0581f636b5adb5b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849468cf66186fc7cbd9a4f787b6b71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060d9974cc7993c3b73bdb14159ec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da2be8496ae5499052e377d04e2b57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a18c5ce0306b800617b3e1392c58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a726655552ee74b14132c1fc6bdd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b544b7dee1761c9c03f804e683ff81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd83bc4b21b02ede2ecb89af53ab231109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392db83f544b02129e8bc3f9c7045b3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f9176a42824c3e291384c8242e70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89f53d4e228e8dd796bde38601ecbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f82408a752c6f63cbc49141e3224d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d4c17e34e303a67bffbac3e22374a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9907d2bf55fb2ddf800fb8e34ecc64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2640d76adcb47cbf9fe34fd1128df32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf1e19a2db96911a474730aef07d5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1286496a78395ce293c6949b11e98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0436311146de7a00dd910e8b50ef73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67e2b67aa61197fb719a0239335670120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c8d7560251c3b87486a7436c82028121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d550ddcc6bc5bbb6dce827e49dc53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f18179ee80a0e8bffd704590e84350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d882afc64bd6ae5baff9d2184102d11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd30d02b5988a3e37bfb028492df55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff558230057bebebdb219426174cb7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823f958d9376854b48b163233252c5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb761b3db26f2e1fe3dab5b6f2799c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6a8467e79a461cf1b833c1ec85cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e814e73359c23d430583dab34dca3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66458211e78020e792481d5f6f6c67ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab45fd197b5a08f20aa83ed0325506132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a410f76ebce486feaf77dc1d12317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc35cb94956c5531459a290b05369b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee3cc86b2e76be3a49b284240b2117135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df13bf874623f91c4e7870d0f5e238136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a92fec264c0faa56006f30c576b3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c603d863982736e20089373bc18f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3630b413f1e16835409e71d9682e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6c4866552f3fab5c0b7c34e31ee26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2df07871450b2c74177b63fd1511c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea40542356df9c99045462284cfc59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e06ca816ec89488575a5be6addb50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963bc5c1654527cc9714f6026decc14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab88cfdee7336419fdbe5de798a373145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eff655ff8c26751846c6bbc4655528146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249a08f84ae1318c1e70e558f9724f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657bd0eae7734b3e7743d97b9e834be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf6522c299088324beb1135aa6cc56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c68d07b09822309ed0c17c93f725150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b706802f9d88d3474b116bbf0e07c46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19855bcd0af31740537c15b6c99b460152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb652a7b4fb829462c4f3e2db30e041153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458ab7e19c7e6a7777014393356abc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb772242d903f192dd714ee72d05a10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7749904650c5829750a174937f41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ede3cb6f8aaf122fb178e38e8ce102157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b645369269971a94007ff0ecc7acfe4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8c88d93a30a6e99cfff097da36c7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77dcf93b0e82f6d3f72ef72595adb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe59aec7bb9f799ba3c15a4ce0e4d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740597934797a6111342040b953339be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7001515379d4a835537b4bffda16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfe8fbbc45a33c9a507ca2a105fc08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9229ec7ff02c70f33c0ea7c094bf97b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333114e751092b35db2b2b129f96bdd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98130c2257ec3f774d634b4b893d182167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef004158f4caaac1d2093e0fd4e7b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ff2c5d4a531005a0fc83d0b43ef1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9dcd7fa234b14f69073b10ab6ed43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b21b52dde7dce8f28956f7e1fbac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de8e70b1790854db6eb2abfc8edb53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ffd514596f72d7c1f5d9a933c502e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfad9fe5ef2b618c9ab1e77dd321db174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>