--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea7532dd8c138a2bc44d7d8f7dbff91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19101107cc5433f8730f4578111a462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd59c83c7a24bb647add1a2e4066a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b401d24570516ee9bae4492cf624c744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc88eda581a9b7e721fea46486860305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15856e8fb3dc4fab56ced5c90bf3186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c573ab23b71b345b55686f3c45367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfbad8e2476a426a0ae27a8fe3cd608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef90b4597c40ccdade35bf624d4bdd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bd185d7385101a76fd92575a8ab7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef693ddf8ac5e82f5995c2eae3d73c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67265f2b02d0ad79aea68592ed7cfe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b2a2cc03840d530ff8b63899b12b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb78d0eede454e3e44ddce4bb3831f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85de3d676bdf2525e04baf21f0a85415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c103a9e11bec8111750a262595c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9583ff41caf6f803ad8942792654317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb317fa48f715cb2690defb6e01af78118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee66659eeafa0d9d0cce61fc132e6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955040b71835c44641b93dd3a9df3f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141744a92fd34ada2392bcb726a6a7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca057e638cd4731e5bfc6a67946bb5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbbf143fb84ca374fd225aefefc2df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3af1865a2dd64bfb4d6d4d8a9f7a8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9ab3659acef29db95e47173be2cfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7ffd61948d9841f563a73f635a66126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b7fa1b7ed5332cd6ce3fc6501321b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded958e4e18c54e3aac52e9871d2e1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352f51961ffc1939c22ceb317014cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae437cc228f8394b2b9421d8eaaef8b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed926443b3ffa6196c3d45e86063ccbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105e105d70efe8689d18f4f0b9a0d0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792044026ef8fcdf912766452a6788333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbab79a6a58685b9ed832d541e936f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c80b26f53e1558760af28f2e6ee4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a8cf3453f6684f9d065cd58383cbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f516beb736cc0c62304ae25f02c098637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967177afb5c2a2b7d4167d5eaa2e7c7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c8914b28f12431afb2aae002f421839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bb1b1e84ce01cfeda7cbba91a5b5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aae962ef50fb6b80527ddcc86161a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4925cca11af453467718ad1b7f71142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a71c3d3b6671bdcc1c637479992cc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8909c83775a4ceed8cca32bb7a02d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511bf26c6422fb469ccde987966c74745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b74818ffb77c9b1683d85bc14a07ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed34d4d16f84674bcb72cbb922d1a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49361a1b9b371d9723ca734a1473d3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebacf13ede4dd75e1e338e9592fef3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463b2c304c48661813c8c6826b41de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e503fa0be5e588884f4f862bb9f3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939de241d715114c6c7d695e26f11d6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64d49a24537bd688533d76ad39ad9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26beddc7ce02b5446e7080d4b26bc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12563b0d5ab59479c6794009bd4f82ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768f6423a67e9d59764f461a67dc26a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e92c9e027b0d7263f1bd18ae812357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf48c251aa2d3a20fc7b300edb6ddda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc0965179a64faecdba306dacf05b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb6a5136f39325210c57c472295bcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f4f2ac4a560012eb4259d96dd3bde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3be9a97a3a120715d39bf2fc61adc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf59ae35ad2bdc841db0bf9a150d0b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10878d6a763f9e7169ec5b0bd398275964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a46d6014cdb45551c9fe9e63f87e0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d63d188c14597f0c4ee14a298f647866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e5db25e04ab96955cc4898eeb236267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebf696db10c67eec5aea4f3c0fb73b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43746b7ab56895fd8c35138785a34269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8920bee3f0829ce0dc31a9ccd5b50c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874c7b430d6131d04f5c06c42c6ba3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689b8af21880cf3e974a50ede30c2f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088e9e0d0527de61f3799f503ee68373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453792c84f8e1fe40bb48467f257058574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a475bda1d1b6b85a358499a16239575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0c27065bfb01f91406ef52c6b41d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b2bcb1a138a513e3ec33037555daa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c1e833f2a99310342435ff517ae378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a29db42a621a480c6b54b00bc68ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0a2a369edd898bed779a2007c56fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927ba5b0fc6a98e1613e6e84d5311c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d9a79fa9a33c95141eba3a9655dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a625efc224e572d7130dedaceec1cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df4e0c740e83a0fa48fb0cda5832ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a11e196ef6c6f83b208214be5141285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d1a85cb06e02158d6a2d47bc7b80986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be5a328d9140d2fa677189a0990ffe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e38fd255e9a7d8609a24af3323341b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786284bf85f593c1b2fa68f103a188a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b055d5c7833f09aa6502efcde554d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9adb37a92f12233ca58f69db95fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf271ebe4e14bd0c6d349e40c7c6bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d71e2a2f131bcdfbb879e3d0afba7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f1727fb2c2113cc248ebf925b4afd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be16621a4dcfc5455c9744da22df1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c876bbd2d497c7c3ab02d88e0296b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4149d2a7b683ec55e1bd17c3b00e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7e6c21b3d829efefefb873a560c5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fbff1149dab6b848196e522678d5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db009d88c5ad4e041c7815b0081a4a77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47359e5db310e952b2fb7aa79c36bf6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ab1d493dbd3b86316bff56daff33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fbde75976f3e749a048d9e05620ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08660b04c55f4d08259a468a9dd269104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342d889b1ddf3ffc87916f9b7aa87e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485401e3d089c6086967303a08739919106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fa83bcbc7c4841455c9f9b6911398107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3df4d210158d0eb31c57ce187a371108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8c1685762be24407a36e5a6c622cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bbb3c6f9dbbe35439f105fe456176110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebbed658486af17ba1ff54af30ae12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7955d528e2376453675f7e4888d89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96c110ba719a2713ac0bbb1b321ddc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614d4ebde79e705f26aae87fab8a36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad7da7831931d2b1132b75407a3f83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e618c193413def94a0dcf31a6b332116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758d31d67eee3d18f7b680080aee771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf110dd090121e618351497a4d6a57e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c25e43aa049b3cd113774adcc0181d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570118912de499bb168ffd1e922bf6ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ab9a85c62d6e65248b7a9999d2ce3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c9ef7a6fa01c755c1fe0d0ee3b0f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c6ace22d114b81c06e2301b099a8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40bbd07cd2462df86e5140b15c3c77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235d15ce7130431ddedd8a8d97d78e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290936ab8f11e05f1c2e60355815655126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906283f3454516d52b517420e9d60d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ff4d54525619a760f0d0476476f2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec693d51d2e9274fb52ad2c1fb44e844129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866e52ce941b9774374f7a13f18410b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d00248da51ffbeb77bfaa17d31ede131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ac130c8d0a8f87b949e6779fc4a4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b70a622df5ec51e937ed8ac066ab3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60562733a85fa4ce4f844b909c00c332134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6250aec680e403a21e07e428bdb561135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740d157197f9840a83794daa48719a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194cb597e414a7c175fd00273c4c560137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeabd9e14bb380185dfa2648254f7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbda17e3d7957996c71494d2c08dbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed72a5582a1da6555efb042b384abe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5770dce7625a93dc00ae22ebb9bf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c4b78abb5fc1e7073759142b51ff6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9576fa99028386e184e5668a42f41e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510bc38c8cb8622a4d9bfc666c60b1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717da998f1420f79e6427f4de7d40dc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f325818f291fbf3d266f82fe71412146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66511e2f9e9be8c7cb245d12cb8ea9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c1fbff3a473d6069b01cf6869367f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9a01a6a75a73fc9729156ca1f3aae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b315f85fe1bfcd72f92d4ec4ef983150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad8bf484c9e7b51968e3ec0d77b1d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94b1a14cad8393e1883dd539cb70c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff444ee2bc1d48a3d6fc385714381bdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb0303298e820a9c16fab2b2c9973154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b6a716d6de6ac5f8199106b780e1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3e340726b41c8b1d82931cb04c58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd0f2c42c9c073317f483e3cb61dfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3552e64ccc6c9de1dc97c9d9a5d69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c4d6a3a12b640ea1649ff12c9796159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fdd20810b9372fbadd430d2c72399160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d8a2b33604ee18867298084f47b5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380adfdfb5feb0a675ab083a29b44d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b9da63b42eae860752c83247ad46e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88b269f4b5bd0afd3722d82247aff6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e5f9f303a93b5f487e261a0a9e5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566049e72a38c796e7587ba47407f8b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8eed5932309a8d51b91578c4b4b34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bd46c2e2daa4a0e069f974f02444b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5dee3e2765edc121d7440721e908d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac8f478be9a4545841ad6fb0f02cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a2ec4965d762fe8ca3cc70479514e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d33fceda1042cb7bc68bb2957d567172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3fa7376ece3860198d96ca70ebf9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14e262fcb6d13971acc624957ffe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a449f26c0e14964c40aff9e4446b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf904baa76c50be3f3cb7e6cbb26a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5b3a47132139d187de0f1891f9cd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ecfcc42ce0f6fb8f5872c31ffa650178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8c6067507040a43ae5d3813e19986179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e85fff198aeab7d9735214f8e2f637180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a85f70d41ed3f4717a3204ab3d654181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e9e5378b9b1e09578380a5fc6ca8182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bcd63da87adff75fe763dbb5e2e821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706afbad816d37ac2f4c8b5becac92ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875a0b3196da484a0179711112a27673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57c7f9887694a7d0971068e709ca804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92beca2f61675dd5e04376415ba11505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7332568f1abfa9d5a442b3d8ece1db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca9f7149444b826c250f4775a130a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e29b87446a80dde7cfe37cae7cd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162dbd9c1103df5521b3221256e2b409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe39148d012985358554cd7acf44b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d5510d5c57251acf609f305fea4c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b866ad7fe3934ee4dfc1cc98122ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24c6c8890193e50450e4aef207bdd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7457f201f12e53e42600fa4825e209914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2654686c1b5a2f1ae714073d4925a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8efee6ff4ba9ad055fa7cfee866216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ce0c736f2fb83487048181579582017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339c2c279b29511c7f6df289b78773718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b5188b75d0a3c9ccad94a0eb1ce1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f27973c33160a314ebcb011425c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6146c01d47a96ece10aa14b06a408c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34f78e8492c9a93ef2b33c0fc879522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac5b3bd0b24d570d022d5f2c007f2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e5c9aac3d6b4961b05b620485520024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611e669e928c4c8d78b7942716fbe225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede706f451e0cee8e478541d0604ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b3c5efbc6127269719eab08fcf63427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37894cccf842803ade82321c6e5ae91628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4f43b43bab239f6af4ae677935eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6688d1715ae5ea4a3845d4233fda4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb3ed7329d0f59e341b93b66038c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b12eec7c1e4246d017e607c1698df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31013c8ff495d87ee12634671c7b734e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a18ba5f42d9c67a3db12742d9930c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114b7e6a669923607e2f4437baf89a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e09370bc0d15c3f91eda5c4622eb8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d3772ac0a7fe3a15bdd881df15a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac01910806ab935d96b9febeeca1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fbb9399ae79ec710a08bab1d0eadd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96598abab899dd7b38d84e508d3c2ba340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d8b8d6fae7813c1c5e23b419452f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b240bb40e4a7d0bc96404af94659642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9462603e80e1aae578d350360cf6d6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded7421f4740d24c2a29f89ab8e5d3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40033b3ed3fce02885cc595f5313e4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68bee20ccc242fcc5a5f6c80b59fed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92eb7ffabf7a8a48ca723026cf64f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96d1e2baff7c188d729f042d22a74248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af0bf2c27a7b0079c278718939765249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f518348892be8a690c669dfb5f8b7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aae5ebacb0495dd88ec127360098b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3833f7ba23d4ce8db86fc42917ec34452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d1a0763450c9301247f966d6675a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479f3c21bfc5aaa5b4e73e264e4a0e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12f0bd3760cb087b404a1670b4a93455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4101fac23a53be0ef23e9c84cdc44856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a928345324a466ea2a702a207be8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e48c2dae68fbe47c7514954f272558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bdc5d68174af11c4a3c25420c302459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e18800e264590e4a34215f7f2c9d1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42959da5348487dbecd8e9ff5210a9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0729d5c2dd88cd35a78f8d7b23f3ac862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577856017cb3d99f59b70cc4fd8a8de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f58b9e1ce28809da31f7c96f2937464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fe691ba15befbfbddf2a3fac5067e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f03611cbac118454a916c29a131a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de349e2c192f9daefa893748493f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742690ace22ee8c7a8118baa08dc8bec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e89f1d4f1e3328782dd6fe4bfc708469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7792d30a3c405613dca8c777d0a6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d396b9dfa511a832e48e38e90d505c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b70044b5c89ca0d849414a8d08f6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f84352845b83e086256a033a622db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55cb46075966cc95f3be0ee5377db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9638710e89434d32a42784f2f74a06575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c3b3e7b0cb8b77c7946c555e4883e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa0359f237487b05bae5ff868429dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d19482e60195b20333b44474421f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34514039171b7e76d011f437805f75879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f16e119e0a55b23f4dabfa036b576780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff012474b7ea49e91c10f6dba1c14681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90044fbbef3444f4266b964254a70c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fafe635c797b5747494593124fc7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616b520bc1e24fdb96006c41bea0d6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb3d2158c55774a8adf6e8a4b77e6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69df3d452fc69487a2e544a86be4ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4394b628e48329f270ff28b41244d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c464be2b7519956d357e0e0d7765dce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948845698975b2f4e30bc260c93f26789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf27fadddfcc0baecc20279a2ae57290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb6af4f9f6c6579e59bd128a13f7f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8109927a570189cfb39c316561453492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacb0cca72e8ccf8c12528f9acd631793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dfb3262468747981dffb477f98ddc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb4f489e70baa9b32a95bd7254abc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c162a2cefa15d3a2cd7a10d7d49d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd125ab4aae02b3f0913d989bc11f26897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da826b7fae258e7c426cfea45e2b5c8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671f2b8133350b53ae3d6d176509c4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fb6ec0e536f2ffe2976e7065b21ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6b0c9a8046497402c987c9467611101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b655b5a40607a6083bc244226a36861102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8009d46bee332076d39881fec0112f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6bcdbf4bd496deec73674b9b06b9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be17648942adb89405ab22fb4ccdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698f2a56d506dc80440825da44d26f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb9c5539294e5346d8dc879bc4fed7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a513dfdbfa3f14470e137cd5e6df527108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996208b4831cafa19b852799cd18ce99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6fb70fb0293838ea01fb64443b755110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3421c0689dd489127b3477014238799111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2bd394d7f42cd0fa6d0bea108cf80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad53a72725ac0bf193693361cff6cef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588306246d220d3224c79e4cb9a9147d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f412dfb625837b2d314bbc047b85c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a21649d0dc3ec0be897c62416967116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e947b471549c71283400220c531d9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95457833865f26b4098280871e8eacf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78750bbd0cb724b801ec83f0d6cd09d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b9f4732affd69f084e020318916b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5fc8e194266fdef485f0ca68e6705121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9df20fc1dfd16f3a8bd0bfb63589b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf082ea010909175ee007b24bd3f44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d9fc6fd327f06e47f57de591f520124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff662d78578084e8a8afe282268743e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a33286d4749ad8a279d8ab5fe610126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec9abcbd3630dc08637f90ea40c7eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c1e4fcd6ca71ac670f4af5019964c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa7c3049cbf35edd9ffdda7931e9eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223537a845afe51dea99a01beaaaf22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a34922f91f415cd93375ff915f2c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b36dbb7a6b7162d0d7f988fce4bff0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5267442e422e1ea14ed7685772afdd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cbe909ad671e99e61838360f2ce20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833e33c0c2032a2e5d15b0030ff596e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63990aaf4889b0443980d6120ae1855e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf991a00524437ee21d0dd5d651c6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27890dd01334711f51d9f331012ae85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c5a69cc9e7aa71793b4074042c6ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7479438e66c6162f27b71a65722d39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0169c1579ec6a0c04591403b3dbf8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd98205e06e76dd0830daaf04b2e37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba67ccd961246bb284658952ae7320143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f815ab2f9baa458b4607c7ea146d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6a67baa3752f142631434dba75fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4eabc39e1aa33ba98fe50591a44ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53354ce85e5c04baf868927982e0f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd403253388a04306ee9d1d62c1db9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec44d296529580e2faf5f92bb8b3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e1c7f57130dd523ec61383a17ffc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a8ed80bb561fb08c5bb14cedf77f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770fc0faa277c781fbeaa20b6ebb165152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e89c06c08c82504f6434f987d3aee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2c6abc4c2e4df8abffda52f6d37d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b969b818e7e983823b45e960af3ea1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c17469afaa7f5dd8377d31b13fcf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7272d3adf186c9f41f15655b99e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e4003dc3107f9e83cfc225145f3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d81c8c1d7201048a9f45844eb057159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cc9c5a8846e1c08ff4d73ff0a1735160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b194bcebc48f613b02f78a57e76bb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490377541a0e18f5c1cd51c1e5ef2c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0517a9e947ee2b73baebf9cc8edd176163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc430ad7064a5d1f7d6e523caa7d95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4ce5ad5150c2017e015388ba4feea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3433799afa2f20ae418917e21e1f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb22c96adfe09fa7df43312d9b0675167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2442d2b624597b220b3911e87402d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c425f6487f4ed8bba885101cdb73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a3f5d12dbe54b812fef8f18c26c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa70dfdfcf5798af0aaf23e9ce771a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bed88adb4b9418b72da890ba7eba67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403e1358cc6c8282693ec81dc0ea712173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614840edd844e41a18f3d08881234841174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>