--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc4713da2bec84660bb67f2824a5351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321aeaa3b36848f5153047cd7d5b64a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d71b16c289930b69fe5664c95889b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc2cbf3572445d833404cf91566d8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aeeef87713ee4a6d10e4039c8235b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951805766a5c7e1240099054d397e7376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4a1ae4bc35d803790411be812fa837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41da2acc0094eb298abbcc17f73a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced31e903a5251cf4c02c7c79d8f6c499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b57c6c11a0c8a71658ddc4b3bfbbb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad58c653d5ffb96ed68a8adfddc7dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a94a2fb0e66a4f76d15cc620074a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24741c63fcc961f7e4b18daa4b6911513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247021054035ef29845eede520db08114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0389f39be361cf90348266bb68274415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9684dd7a9106e023af8ebd9ae643b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11815c7ab3b05d2f7e180cb5a1be6b5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611c9bb0ba1efafc0a39e8b07da365218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0936823557936364dd4c54507740119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d001f406dcf204244d9b5748bfa1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363de02757cd11caeb7e203fff66d67021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff043c37de3a5f44142b1ff0d5d2c9cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f3c81cd28d2d0696b5e6fc2a4700223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245501497e3b9e5300efb76ec3a2580824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee0abb2346a4bfc2cac3445f9ff9cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270441955f6f0d78029ed005d066757226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0deb636347ce558f62c75770540427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcaf624b34fa8c02b7d8ec1469da0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e6353356a8a18c06ee511d8fac34e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f083b4c4803376b4f47632943bfd1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6022d2aa74c8a8b4607a9eb8ca68831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e618b4fe0362d4593fd64058003821d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c221300cf8da02233329d87450626933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345e37270e7bd28cd78663e6aa4cb0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e98f6efb31950c316f83d5220d91c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7569d4c32a1a4f25117783fc1334e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fc77c38a63456064a78d3d2b43f6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e42bdb5066b820dda00a99335134e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e05c2f8acb22c9b627c51f2226bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee088c76a758d3ca26a0151828e60c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487d2b9e2148ca642b83fcd3de37a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016103e6001af3070e2a311f35c1a60642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef671a5e0cc803365cee697a39274b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884ac1887da809fd7bfaa7c0318290d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ad20c832896ac80514e458d58130645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67bf99083d9ca13364f9f2fce4997746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c8a85e6e73b0b68e5a934522f840f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ca4ffe560b9305be466f14b527e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98114f58ddbcba61dfd489745ea9b0b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508be66d16c2d8301ae13e21c56723850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b10f77b0ebf00413eb0778fe5b3a8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff435bf408c691762d028d4754b3ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecec2dd3912c768112998be8ecce6b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb0c8a98dd9e1e0de85375cd2686b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7827e79f0c9440ef82be8c460fb08255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fcdb53b4970912e2898179e59c3a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90681f63b1cad1a1cca8bec1365a3aa657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db24b505efadacfee162f9e101152f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591d36fe45fef47017f99bf1979c20959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf2471fae9522f9e8eec4ec1fff98160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f682a01784ccb94027bf2dfdb39fc2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd7e6058a8b06710be7d163454d45262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191fd79580c89397bf91d4d652fefe063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b29aa2b8541ec3d6f29f90c28c60fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0448d0d36c157b778ff829b07d65e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58384e3a3c97f338cb402b6e46b86c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2286a6022d9ad8c5a61590edb71d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e85343bcf20045f03a8d8726e6ba468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f03cae6e79d10f571225519b25e2d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce43c253ef4121852a68d3db66155170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f70e5faa33639fb363658368bc9c9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fd51f92e0d64a76b9f95b325e26c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7f143ee445607d98656c9e7c70a5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a277644d5cedb676e6b7991709ac8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7efaa0b81927346a8dedae444d745775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eac8ce8ecb09fa3c8ce5582f06c3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686293f4675260f9ae182509c573f3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ccedde8d8e5b41e816fa324033cf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6fc0e17634debb85f4893d156655879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360be56142ff4b505f206ea8637dcd4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04379f2409e59bcfc62bd69c878f0f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493c28d24d92aed6b2905cefdb6c4c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a5a17215dd2a0b0ca633488df06e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa16d90c9838a4b99f4967843d73984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f3d625472c2bcecc7d276ecb6e0b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dccee9df5bc1b6dd7ddd7e635c2bb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e938f87b94d581c1d3f8810f58696b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f173d696aeb0fb7f1b8e4a86cc0f08088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16796ed6a7c62b7ac7e71170e83224c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0a299eaaa7feae5db12bff89609e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffb3391ae588522fa161cfc9745d5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3570f4797461230786e4b6ede52392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331481d982c0dedf1e81632ffcfc6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63212bcf856128cbffca8327d2a94d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c2978235931189db8b2ff02e30d0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a26b5c75c4f056a3f5d0b0e121debb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2836b1e4a02895c8c8123f1c0490edf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb230fe439c52bf062145cb7172a5b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761353e9e0105c87a9a37025192293d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd540043238e37d647c916ece198e932100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2642dcdfde29b61034a00175bac980101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a6188e6127eba1331ba901f8ac164102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd1de64e8f8ec6edf546e637f46895103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf874432235d2d628b7fc6194c6e0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a838eef2f9e3b9f17a0a87f6fdb3fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9f9faa9ebc4dedab555a871f609aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d018d4a0eb5b1766e8b70f2de9564d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69428b0a8ffc7885757fe7571c41f327108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578ae7217cbef15927c3d2363adb75f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c6ee0492cc3d5071c8f8ec4b51703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6832fcb7b8e15d58447c578c69a37f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479db2a8f50c42e2f3c6f8c8376a011112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595ff0d12b9a08d6b667ec4d2477f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c65a58320272c62388c6cc3833042114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72249ad6dd963b7c90d5187eeda3c32e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc4fc6fe948f4119ac1be7764be6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c9f373fc9f79e46a145b78371878117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddda5bc0cf86a68e3f1f17fb774db7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66979c311d64393731e7f920a478b596119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf5a933be88dbe11b02fdae370fc18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cfcd894d8341523d4f893802e9e08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47477868f88dc08ee87f81a30e5f32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9974956d79ba4b8c11d8e287c48c81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050af97b517d7b15ac2956d0599dfc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b2914f0a661f617b761ebea99af56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373167caea72a500fb5deb7fadbce154126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2630db38fa85544c66b747fcd414c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea7e1268f3d8a9202697769989851f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b536e33a6a388364a1df758a2984573129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d23d650d0a43f64da33914132202f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d28973c482a31efde4b8efe7afa5c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a71c6b31b54feb940e54dd5208b71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245629e3a7d2975fb1be82e38339686133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a226c096c81c5ec70b8cdd3a85a7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0a4f149130da7f076257f4b1746c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb2724f237c78cc71ccf12c03fa0f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca22b5c6d52b665f785ac19911a280137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a161ec4f870b0304bc1f80ab41869138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c543bd2de98f38c70909ff65d067110139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271048a5b135f00e223872758ec534fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63467792bdc858ebd170cd7c4c55adb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924867c79ab78d67814b127219a3021d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076dab6830ee3921e672c836eed8530143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604c40c39ae62ef4f136899cc9cae3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990f673be0ce676b0e0adf5eb6a5513145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2875cb2936ffc8a3b1412403b3085e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358ea31d6c3a20b57bbfca780cb12a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e001c0dab09447531ea1f1814a8af8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84c76f549d7338ce63f1c26dd46857149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001f8df2df3bb38084794078b677fa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff4454284d2daf2697d7658f3fe16d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c279167e09cb234df1eff0afeae15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e0254305f2708d6adde96210efe2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41f7155f4a9c9a3849997b35cb183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e6845b61180a8b0f58ef9a58ca86f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcdaa453487dae701875eeb8cc9f7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ecb43e34ac2ccad4daad7500c1e00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e2a6c60dd6f96550ca8442dbeee7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f8a3be0896e152b04061f7ecb9f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a525ab3c3048e22dd295eaec40e5b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a02ba8fbf5b35dd6383d30e64c33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151ec7d9e143c805a7e0fcaa3cbe64a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff96faf4d83cb91c0089aee4592688163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca83d91481ad07f4e8be011ae629ec2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150aeab80fbe54d9fac55822443aeb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e894279295b3599e23e4f0aab09d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e059c4fae74e90022f877137fab0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4da9c6ade7a779b867d10d1dce269d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e896791d931f5a16363bdb92c76bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e06cdc89a5103d6ca97f082865ad2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bddbc2cfd1aefb5b9cfa53730c9b4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db04b836e133ff47df9b2ca465bbb91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621097cca194e0d1dd5e21fdd18fbc31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e41a8016b354252c6a5282d0b4de3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54320455a32c6b0081bdd072ec979f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ed429e93723108d08063519ef7dc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49421105d1ab33a4e1693c1cb9b15c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc91d5b3680e679148b0586ab476e91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988690fb1926d2c62b8d8f4270e908d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38563002085d4e8e1e6b876ff71a16bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d31dbede293d74b3ddcab21fafdd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d68fdab67e26ee39eb01512c59fd6182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6eb2dba4fc11262dd79cd007a65dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6948fbdb4e23f5f79c6a576058f6f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32e2513927251a8430dc87980d31e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accceb1485479f93e8c2a519427c68474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d18da65a77363b73a8f1333a629b475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c254c175181ade91693865b1483506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e040c0fbdaeb654028cd7dacd0f22b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4a52c92f00bd52630d37e7dd416b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9b40f53b5d9aa62a13d251dbfcdc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aa6080c9bc0e5dcad2def7f53ddd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c810f7ec78af989a5ba40106e93580b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4c6951f17d102ab8621696c6381612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12657a9c5abfd8ded4ea31846d84ad713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0e01d818794770de4214245f04b3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd100aceb28beec3742d9735901df815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b7fbc572ea42513e37a77bec06d2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64a75701e32a35ae0757327991664917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe11599ace1fbe28c7f9c43251629018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d982c1007c22c04175286953a46f9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38de1a9b61dc3594ce96caf2d0b23220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011778dea5b7796b972e7a1bc7c2d0df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4bc66c700a5eb3dee2470bacf17422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fd4daeed3393139d283bf3ba541b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b0503fe30f6b803a35405d11429424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5fa8c47d3ebc6608ca6ded62a4ede25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e26a94f8b997609f858fddae459326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2fc3de5cf1624f2286cb3bdd9d14f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeea885862a0b962d535fd84bf7cef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19154facca930c0039de5698c55f9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2e04e9a31e090580a1cb8ce49b5ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a31a65429aa400fa71b9c2252f6aea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb7f2799ae36f6376a5a1ecb29936232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab24efcdd01c1c25aa60dfc48d077733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5a13a804a947c1c191c8e1143e4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689384761d162981c61da7b2ca9b7ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af0c6ed9c754a683ac08e2af0593136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7f2e6b6bac8e9a2530d18c0c479a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ee78218490ef9958ad8671e0e64cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c20f723fe880d4ffe960dd2ec8ad6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87bbfde6b36bdc6d39e097600a42940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230174964c1a5ef9d545a14e3d2451b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3962e9e8831dad8fc64bb01e57305742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243884718d5271d78e5e2916c7c76cdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa5241aa9adc9ea6fa18ffb5312ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b877976280f711e0bbfb0e0f581345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e59529bd8477cb99459477d47e18c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bafdfd45a7738ee5e41393f590135e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4883e0b36db13d8392dff339581a5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d262c284f7be6c577552a54e3841c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba0a281669dcbfa33b915a00e763d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656354c87df135d9162ce43bd97adc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e47f6cb6b2671806c340c67d1148fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0caad207f665d9a219622a07f1afa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c50cf414a90833946e991df32211a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cdf0b8573649a73a693dedf16360455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8e82a14e0188688eff8e657e51d0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aac71b0e4d90bf8f320166751cfbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dc38e7e7d0ae557b4bf42697cee3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13e8acaab7299503236a0841b2090559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be415f3633d4f174d668210692f04b4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2a73087efdfe3d282b61b7f2fd31261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431545abdae75f2a5ee8e1da6cf761e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dade496ed40b6df2b8816a4c6e0e7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a5bb3041b35efc3bb415f077784ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4385b94f1a65b134a02ea74925ab4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02272ade2ea883ea1071baf6c84d8c1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f9f310a9eda8b6a369bbefed146f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6860044382a5e10e7d9d5351f805768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874978765b53c22e43758dc4e0d9dc4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f35d44fc47ab80fb17fd66a37e968e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532cf87ea5dad24684698b3872d695b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328780e5a071e7e49577e463625cf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e668ea02797b2b9d5446fae68e4fe2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f9fa48fcdaf80ed796bda93db4a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9fbd9230b9e42e2ee012a5ed3fc9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33810acacabecf3abf7aedebf98f431f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5e77ea9ec8a46b1677037bffaa5e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265311279d1215da97cee31ecd133378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e8992565f5c7514f6812c66ade9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5653b6ccacfd562ac7535e210d1053880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374b11d97ab6aacb77f69bcaaad64c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638988f7689c38dcdaca33e28f22a3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b5b7587ae25e835ad125a399dabb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf14de206712a3a3afcdcc0e8e9a7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd61b1fe9f9720900d05189f994c8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bac0afd37c41c8ca76c4942ba263fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eb09e06861adf3a2df3995033471a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938be3d85a43be248e64d880f235e6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea28aa63fc045dfcbb1aeb15bb66a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f8710fdcf2fcaad7997aa7308ffec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ff173d2ecff397ce54bbce24abd0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea984d9eaecdbbee2bfea331e4bb6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900bedc3d2549387fa7a2663ade3b9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95e312fda4bf3f769e5ab5f2f54d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae94c1ba3a80a9442c12744ac1e4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250a082b2f76580f3ce65b3268151fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7fbd1e3ba5bffa0d3f96617e0a15897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbe9b64abb2ea93d6a378fffa0f81298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60dbc5c4cdf4a0c339d07d8e239fee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1828098730bb6128165c50483d10163100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5156aa848e89ee8183e538aa09994101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f58fb96ad84aec88ebce67ebf6575102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a222fad4b5c338432a1c929ad104f6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382430d5d2e88932a77f15b4b4b8998a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8e2fd2b04fe65148d830166c871ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cdb32b9e79aa41fa416c323dc81e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60085daa248d3e07529facafb2b1dc76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6adbadf6b211bb76e3dec04ec1ae42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342919d06d800914677c75da35dd8c48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb09d1349d43ded5a613f99b942ae0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302f29e0c15117363b99a2e04af876a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46326ad8fcb720ab9f777ae8ba03023112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76abdbcc047fdff64b3bb4004b08522113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69eb05a3be614bd6461c134c1fff89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc210d935fcc3318341f02a3021d09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682004b89c943c8d8c1d9a85a1826f8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f759e91f2e7b12f31440faa2c2510117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55687b719bc052cb73070341e669c14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c7e171a48e95fcdff731f17b48a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd27d58dbaf3e17e8ee164dc637de37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038640d53fff673119829ccf02a63dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd89c4be202ea6df109b8e7549e5638122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29194c94d63beb60904c8c2ea5e3a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dbf61413a929fc6fa3f433a7a5c63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eb71817acdcf45b0e97ecc8ac3c9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622de877b04f26218f22282b25a7cec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f70e34213ae39de153919c298188e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db22a834c41cf00d5d3411cb417370128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59c7e3a69b3966e85bc3a2b38c4b11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b568ed2084af299663596ce09c214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20234a5f617f93520550413c22a2401131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d50464ed00a6f297b0568cf131c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593543acb1264b6a127b9a2baaa29941133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8808a61f15595a87ec0210262d23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b44228f4567bf360af858468968ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6370518e120c25917f02f089776936136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7fbef9d1bcc69a743348906321c78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa02be68ee325d485d3f6abcf6eba9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48aca7c3caf34691c41d11e5f290b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6480e0232aa17067d58dbb9e047935140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4cc44a409e524a451385247e359a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd5efee6f6e9fbbd208f071c2d974142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04ff9ae3bf2239b981e040f724ecef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ca90a2c46ed6b0571cabcb5dfdb61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659eff31024766cc000f8f4a57661af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504662904bf8e4e98f6f78c506c221e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e94a88df9c33b1f94f764946f1e9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8125f657ee94c45441dd6c3a55417148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff1b752e6e4517cde000ba623f8653149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb497df4fb312191f3f7e9e67c062150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404216866d486a76e98c0eb71bd946d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72669b8295f64efc801cf41d635e17e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37ca41d6af633d25b8ad1ffbbe9e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274454e6b25f90f672c2c48576145805154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6926ec3b3598b1157de9bff9a31da4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b86a33efce29f63ec4055b899de6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e2382726b5fd34596a5b6d5c48144157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb4cac4f4b0a31fdc12138371d76e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2488ca45abb6a7b30f9807c4b828d01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b381c1a4bddb0071a7ad1a884b3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f70431c239c3df9b1b6bbd1c9a326161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85eac38c7c950cca8c994c2e02205a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eef539071a8c54c0a066897573aea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae17deb65288ad0810878a47a9d04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7debc72a8a390652882b5d8c29c4241165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e18e5f4e5260ed0cfb392b135ec5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef0164bf0132c9b7695f34556253ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11fc16693c5771ed74eccc87054dbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a3f55b97c11a64af07cae928a6d8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a1a29a977be5d9a78636f5aa1b828170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42421d3c851b1790c5477ef0a35dd8f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a86c914cf9cb057f80c4a4f4dd0230172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881257cb8310b7271c0fc8a4a7ab15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7e0c19a8dcf9c808341610c9377e1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>