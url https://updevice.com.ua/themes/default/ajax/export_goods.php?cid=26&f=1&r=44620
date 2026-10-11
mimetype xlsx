--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d67cc5a7a3aeb5a5064b1bab7501531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efe27a964b64fdd4811e7b390e4ce62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1cb3a55104e2a5321b760560c3a083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d94bacc92c90a34c8f89e086028b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7ff48d413d46d6cc4f5e03f55360e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e5e0d72d5859a6750db5930fca61e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517d89e72961054fff02e37f8c3358e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1da7986e373bb47311f390fd4c4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187b93c541343c78e8eb660e25d69d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f5ac2e5b69146e097d6536c910b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b718c0c4d81908b9ecc18ae2c4af20711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad699ee55339a4fdb8b6ea0492da5f3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759c02fe08e2aaa156e873024f94e5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889653582f31ad759aea2cd511cedde314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a484acd4b5972f39a8c5231dc1e64d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc983dced68b98bb286333aaf3958d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b89448e5f069b63819a029a7008c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601a5ddb8f929aeeba0dfa79edca7c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1deaadb750f732a328104b733e5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04da7f3a5e3090430061c04889b5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157276bb2ede20ac198cb964f544b3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97582a2aa408a88f9259f54ed5433b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1205defe4c1fc9531f4edee29022a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e2cde2ccf55409f922a32c9535a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae2308fe30fe4cabf4f3fc31796d5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4996a16bcd8d23f35fbe8bafc525a2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc98ce584ce5959c0d51595086dc7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f306e897dc5ccdda4866e0cb043ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf28be4451b2186ac4fc3aba43bf16e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46016141383d4737b09420a53d40c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e692e253d199421d46ea285d9e4a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc8b6abdc10594db70c12b5d658f6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef835b2fcbfbf3566fb7f0d37f64fa7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a90f177f49a758e209c76f4e1cf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b475d87d571ead3444e076fe8e06f1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb0948f17ea6e8d3c4e5c98c60b4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee678c7c9482f32f43db9e4a53996437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e49f2f073e814063a9c9935a9a15d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49218b2f47d2c9729f26d009dae2961039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6b4856bda0f38349290b2a8811ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478dba666c10585224d375b02a920f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0291f5a78a43dae49ea4a5cc5b812942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bbf2c4563f7b30efafa398d259b0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c82ece484e014e559048ed5dd9a2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba24faa6b3429d9da34f0d08904e9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3abf6bdad6a387c2712e6adbeeb97646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7469fbfe71edc29596151199f5d8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc408078714bdc5a7c099944777cfdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040105d090d5c89e2617c93b56848cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce2b86510b94f755191514020aa3cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f936b7ad59dc3ef12bd477d0d9f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981c24aa18a118afd07c2dc9a30323852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59e852e874b3ddbeafad8b19736fd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e96463a405e8792e914cd531667d4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91b8b71c193f52008d467df0dfc17955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9430d4aa38c28f9d6e528544ad7a6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ad7227d861420690ffdaaa933030157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9660d1f07ff15180b9d4fe8902bcbb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e19246fc34f625cd08836658cc44159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e20c7c48f0ca1b9e4b7e3b118eed7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280293b570821b469b6c65939ae1bab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323fcdfa09bf49ae6366ad9268baca562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28da83d55cf2c941dfe8ca6f3b6e7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffddb13c5a63ec95575ead3064c94d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9fa60342afb1b7b65597bcd1cc5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5badb7f5345db99cb8b97ac029600166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd1885c6353b13cccd3a0721ee09667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923692b51f9f9adc3afbe2cae5206c8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dac2ffc7f41d66d68082977bb2c0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296b6e0ba35995c99cc9924f26357cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c538fd2cb01232a6a567db77699ecbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b78f3528f6af10e9441619599bcc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe135301dcac4d7082817fbee1d9adc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6abfcb555f01dfab4cb4f6408eeee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece788149016aebacf63660f61ce51d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405667882b9f8c23318a57f8435dce6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd29ebbc9d3edfae2ee2bed623d696977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a36fe9ee14de2e87eadbdcffcebc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335df2b3e62109a3043638ab8ae0f9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc995de65dc706b80e25d6dd778debe580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c801944e4f9a551e480f025637075481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e8bb7c6fd4dcaf59b486e53c9315a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8b13759f420f13d180369cdda82683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5a9c3a4f14bca44a0137bca4feb5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3844bbca386d0465320d9f1409465d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c074513129108365c41a16fa25890e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd025b52a8d9ac3accbb9c1e7cce4a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf767a54b05704aa96027cfaa6d6e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32009214a4e39fa9486513405a1020af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c84c1459a97207919e035590782ba790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc23751119a2a723ecdf0e70778cad791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de1e84f8c7935e88cc46df16f640a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd91375fb07a1947fb6d49847150f2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e250fd3036d171a4bf4c43c7095666394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f17579ac5ce3919e267815d37a6ed695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96b2e7d545cc64e144efd3261e2b9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c012dc121cb89274e7c3247990b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e573e03383b6a0df10e78f1eee2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e073de521f4d95f901615f8367a2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c13328325ff5ef71ae126aac22a9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009363ccf1e919a5cbe04a52d0ea192101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a1b6ff728cb72388c63b888213af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739cb8dea2a9314dfa40b35ac4875bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a293688203fa1e4cbbafb9eb3453a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3326cc63659400f467055b259d0a9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08286ce5e3e70b21cd71565844ce68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885798bbe071aa89bd636f7cea7c4a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e416a38748d45ffd0af1a465dcf3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04606601b43d9f79b74b527fe641deef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d65d412a8e3eeb9d07b38839f5b91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b786b457c53af05ee71ab3266a90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdff3a648141872375fa883b367722112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285aadc7abf50911660e5b6db254829113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70206469194777e451b5b1c9c23181d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df262ef3239de584d1748ac0fc48425115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e17d07d0ac5df058a0e4d2d261248116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d016899c27c6e54dd530121f6f2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc94e98a1eac5ca6bb78a63cc7fa3d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a04ccdc7dc6495bac10803e9459b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ccc840e8b96814aeb62c52621f62e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862bc9a40c0a2e2e030d5d7dd312ca1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dbde7d01b838d18d20ed9c58412ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5ce9c55e04459f3893f26c5125dc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46e628bd87be949e3b2748b529bc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da95331cb2ddd1cfe7f36c30ca5e45f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871c0b5af075544b3192545905ca3ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1bbaa25f624e10b2531f2d3c97519127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2deb4069b68642cce11736b83b1861128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c81d9396f92c64d64b7ec21b27bc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d032710a6440782716341bfcdade357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086a3ddb2544937d2ce7fc574efe18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5dcac1fa82091f12b6319025aa24b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7bca5aedcb1a14e47eec8b9859c92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37628a6c6df550a3276834d15eddd048134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b93b9bc4a98f1a22664418f8d830da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560a35fce592122d5008002a8ec2caa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2854aea968e6f94fe6809dd9a2167137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf6f10b6fae4be9710902998d8b7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a7e62965cd6d628a56919b2b2908c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263e9954a45867cced291dd752d98b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d642a0bff698477494a2a229bbcbf40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a4c56b3b99a02a66c8e8657de231c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b4c89c462e807bb62991a11ffdb98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa25166e3c9f71422ed96ac7a7d05f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df17ace77f087b40479882fc3a33c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0bb944557b3bd63ea58ea2000474a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e01d1e6f2e252e7705130e22a5ea3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977e035dc7b4b9749dbf278a8dee1b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e7e2c9bdc4799222dfccba52e522d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855a0bc4cfd13b8de08631be02c497e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffe4b12c92e9ef2796e45a2ac75262151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bbbb02f81195c899641b4cc8a54af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373a722239f40ce8ebef1291baf3750153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8213dc89cee78b1ae835eb5664898154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fb626746b7c5715d7c7245dd360cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0dab3ae8eaa8f8e9c25406e3c23f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9928d1ceb904fd93135d8da72fbeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f1733368c2310068ba95113420f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396969f7a311b796a741686b824ecfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d5aa0f05e01c1003a84602c8b8a15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966392d68238dcf8649920b22b78f8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b3b66515b9493ac5110ec24ade94b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06327214cc6bf3a1167f211e42d44463163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130758eb54b469c364c917c22116c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa8ea26a908305410793839fbc45a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa109c110bd51e00d62029828a409166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec245350d7969e7890a3c6dc98b6ad8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8ed5b25f532e7829521c153ca32e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d824b75b3338c773cff78202644c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffd1948d7f4ab69887d98ac0ac9b00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ce6e6a4a6ef4c3ac20625a1cac964171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d1b3bfc6aa11116b9728b9339e159172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd24358c10e77156b3c3cd536655f05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26f0c023daa0869dcaf27f6fec3d02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8342aedefdb209e2a9f37168eb1232175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afec90b5c481ba9464687caa6ebd10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0364dc9ad6a6cc0240918a38efa69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eabbfcac041f2d75cef4207d6d5e86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef1be36519d64adebbc125dfa70a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889936e7c42189a9c5a030ae684aafe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0811aae703080734e34b6606c39f7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bb4b1602326c6a313cde8cef21c08182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0777060f280fd97217a4483f50b5ca71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb22390d4c8e7ee3a1194421a79a462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfaa95f9d365cbb45232696f9429b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d876e23e581457725a0bdca45e3da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147bd8160cf2a85b5cda64c28f01e675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0a29877ae9478715e4b34deea05396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea3da9c524f11d6cc0058dc1e94d337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab715032294f6e138973d1f971336758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438b528685677154afa5bfc4e22d72a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949e4de8841978cd875641d4ee963210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8c8ddb034e113c43455ec5d8d754011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e41124a22b186cf061bb4ed8cddb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c91e5e6e5039c224de955cca69c3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b1dbc1d9d22c846636111a2f305214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c6e5bf56c34f0c4356040aac034d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854803252513df601e33536e824ff3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f17926e17f10d9a2d7ee6dc96bc6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a4d3126cb960d55869ac0d97e4d5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602bc169d2647889ae2c6c19cf78b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae862a10b14d5b43f1a842c1f6bd6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150365655d291228de7bd8db6959eba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df7b7b2095e350f3065a550e2b001422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6a0c548ec3561e8e8cb2005d3526623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ac7a2a7291563c5e46eee42f82f0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e63c49fac6bd2dca362414015f7cbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1987d73a17d18bb25e68ec60d16d68c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2891ac0518286556231a8a771fd5fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa3921a8fd7e0cb2c03d664de7c71528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091a087f88840ecef842db660628e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f94d6316049f77b091faa37205ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2201748064e13d0a323bf8d86198d0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e96dcda053dd80b7368e2cb6f67d5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fecb1afb30acba49a107c81d40795633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7320ede72b117507f58c7c88d2e0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466644094adb36087782645f36a3ddda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb53b73313c7bfb35b80fb444fdf1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcec515be72a95377d261903a1d04fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337740843e87324d4a4cb9ded8cc46a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06530ced6dfd5bb80dce4a4d939b0f4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16479e01864079bffa4627712f4cde1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbc4234457b2e62e6ed8b3e0a7660f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365c8f758a746cc2deb81d8c9f43ebe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866918c7ed054268834468d7979a2ea643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae53285d097e080c6dbdf21ad9c5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23fc6151e3d0186d2dc12d161fb81b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e104fbed3254d0bbac3f2becb198c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb33e9e709941af06415a55ecec02047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036574b422e4e60779adf9111681e36948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b238223e51e88c398ec289f95eaec5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e2f318ff945603a2367f3c73816250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32d10e7105caa2252ca8fa0c20f83751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b03acd373e95485d6f37d20f91031e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3d94855d095eae49968f19c4f335153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695ff68a397d452ee608d081d19b4bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290af3f679e7ab34ffa44db061e60c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a82fefb467f8e1ec9ba1834e8150256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0957f010b360853d1c80c42f12e9a8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b157753f1eb406b9759bc972b59ccc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2b36903b410892f31326db99db4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ab75359a5b2626692896a7cbdf5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98820fcb322b3ca25e0f102213bf2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fc5df823b6a1a6aedfd55185ad64562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994986d9a466bd73b041e38ffad5ce463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed84202e9ba4981f67a976188d2b2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5113e9ec10fec71a1bd03cae0dd7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcb2634e7a858450127ef4a44fd67366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb021d59277ecd84556680283b79903967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda9b5c03d06bc68d51f1ba226f857068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad55d30a01a6aa80070f26b7a6e6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d2836d5b91f11cc366c5222d0fa570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61739274d576ac7179b251fa2ff081871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2575c8c5221f7d6607ea252b7d4413d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd872e8e178adf70c3ce0de3d0cea673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365969910f0311e0de5cbe9f58d6e4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d1b1c2f1e1cfd7585bce7e826c8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92d0d660df748205696d13d705faf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb1b7431f75929950d9c8fd97bd7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc98a6576d17633bd3d8869805ede6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8395c50922297f509655c62ceea7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b42489573b445654318e0ff9628f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4097575578ad97f7932fc7cbb0f9d5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5df67aabdd0b69413ab4da298c47d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14de04f4372e496b755332725047e4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5dc640245fac4ae41ebea367f7ab084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303a56f40a79de6e5499feeacf8e00e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525ec1cc4ebea42aa7332134409967186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbce8b148af8bd12c2e234d06b20c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6e27638a1485614fada1abba4269788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f508238a63cd2573d38f25594ee5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d33fab7365ce1a79cd6263134edc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acdaf344e2f95e0f4f131bc3b20e9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d1462c10858762f8e2b03f228500592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439d7754c9b561ece87b64fd007239a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265295cd877e1be4fc5b3ae4181ad7ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe297109b3b61dafa168a3333617d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66710124d68c1a87b501cca5a7b355896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496db7e83634e16c6f2388315fdeb8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe2838bff14d961585e2289a18caea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6d89af5f2f5f2ad0a2b3b26083eb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b568d1f7c7deca7051a241995838a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e7e5a977cf5af1a98ca183d888bd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301725ac8e5ffa0c2cb0e1bc23907a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b772992d9b3de33acb74f90a0bb78c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7540f9ec5ad021d9f9ba1da00515b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357456d59993d7c482d26f51dcfd7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6fe2af2cf40adfefd3a311dc68bf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ff2b54ba542322d5b82df4818d124107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3290ef77d4111ae87438f83f6ba17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9794729b5f9ff6a223961f76ab1d62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366ad56aa0889928751417b81387c27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a57d27a9ab826b423b0dbe8907a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ae0a24fb9f3ccf50dea92a90f543d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af554a57a7b81bcb34a72041f7d247113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42e71f19c90ec3ef097f403e4de7b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b379d0d22a731b86569e8e46bdc4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a576c85eca45a1a96a85aaf3d2cb410116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af66d46579085d4775e66cf1772eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337c394f8079c14cb3dee3948d72be0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247201d2acf8c871c32a03075dba1238119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee85af7729e2560c3d4eaa9fde131dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8fd5e33bcf6a2d113a11997f3d54e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9549047eb35ac7a1cbbeda6d1b6e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037171bd54c3d95876004d5f56bd81bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc54eb1fdb162df9abd79852a9b77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0791202c3f23f516099fb8691d859125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a436c05f76bf834839c32b1466b1b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d5fef48a751112191727fa803c937127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b0a73c1c2e3dbb90d6f8cc576e16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb1d67f4b07363dd14f46d9ef8152e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336dc0caed8eadeeea6d3a5d4e33911130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e290ea778da29bcb87dc50fba06f0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619e537465e02a32881c0b2eb01d435132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2bc7ce751b5f0866d5b318d77db51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e5ac90d248363cb09bb19de08f3d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a2dd5af47b586537019f74f19e691135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c170ee34836dd66807d490e7f0f7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b9bb0e0aa1f6e0caac6dc66ed5899137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348aac02eeee2b678c970a08a761ca9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a425764a54c4287363905622aa7afa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90d3cd0cfeb44ebddde2c11384fd56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0843ba1146446133f81e8d76b99b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c965724ad1ea2f0e1f2ff7a0ef7567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d66412a3d2ea2b34a0a99cf55a6bd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f27231b0497fa0cb64e5e0f01754144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a55fa61c20c3baac12217d4f695472145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b49cd042ab33f55c462e17cf7bb85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab1f2f6e6ea8c9efb71965b6582c72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967ddeda8a4fd527caa0979a5dad063148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4e548dda99e79ff68974adba9f91e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac388ccd6ed30f6a8576fa286a4e2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561d0f97bb39fe52116562770177a25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938807304b5b505f135198566c83658152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b5a120dd0e10e9a2fb0327b34c86f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1192b8280be58a8dfeb04635143ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88d47a657dd4e4e85f58d27e03853155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35aa9f7ef9902d360061f4a7e2f029156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35acaa54b3f92739be199ae7038196157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e116b96e41b85abb2afe79542ba1a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf552b6e7fbce12af66699852a895b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b28bcd07950e75a44dede1c44f23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961512cee905afdc1a24c72a39c772a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3478bc058160d808ca675b757248e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200de6c3c9b10b940c6595be09f53e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce62a8be1aa693c0d5940a75acc2ac2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b2f165437d42f8adefc083a3ddc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6552db24958cd9dd473fb5708a6c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4977dd891a10c8cff7af312cc7e1ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf267049b92cb962a3d68bb600f8ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d2f46840e92a503e5975c9244bd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d396c9637ecb9d21002d88fb2a44e05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e858ec1cd0c1b52be5d717aadeeeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c568f77611c2aa33dcc2f0c03adbfcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405fb10274a345a73c85cd4c068d8bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da630330f4941d5378828a704344cd174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>