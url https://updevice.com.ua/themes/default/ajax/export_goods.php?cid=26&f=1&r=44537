--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224b5a088fc74204ff7297622c3a501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d7deb6e0f5349b42638e6c6431ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fa61f64ec803b26d1b046730897fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738ee06d313713da955dd6a332dbaa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558d1cff0ad1c81ae649d5edde93afd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d36ceb2ee9c95a96355c8ebe265d3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b6aa8f0e8dcf9dc506189e7e78f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3d663568d95a6355f7948c05c752d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49639bc05b8efc67129803b175f5199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13367bb95d234de8beb6182b9ef4fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470c651512290b0c58edafd055d52a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6732234d2b6a6e7442c894ed67606b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0b643469ba01932a641628ebfa96a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317ceb5671a01e79a457189d00ab08114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabca5d770fe9eb906b0a46f7e4945515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39a46fd8b0bd9113bfba3d93a6c11e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f200984d13d67822da9962ec35ee017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfdb664a973673a82ef6992da003bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2312d185335bf8cb9c163796539d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2fae6378c87b0d8af1d91c96d5ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6f618a5cafb4ebdeb004add80c4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987560c352b4edec96c3b44033d740622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116a8710e14472eb013947cd6a1ca5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15224275dab59ffa7c4cd5885e73a3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568246bf082edc1bd834c53031c700325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9ed1ad729b807b10447b00a3d92c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa079cdfdb5cfa45992028d489fe0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e89ee4fee42659d4c2537bfdbf4d5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eda42afb2b9c917a387a3b0ccac7c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc4cfb5dcb21c10f0512c33b21da930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930253cff04924ecd1242e3d5dfd3f6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9cff288a7b63549ede969eebbb76c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75095735d0c77f56c33a76b1cc35a44a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9da64b60bb7b794c997a86fa424a7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e16014d3dcfa94c8ea4140db6b609235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b95810b29dd3a51d388c55d1d7f4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da5d7977319a9bf112e0a9d54f4c6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb1c6165f462bedebeff2fd6b97efa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2ad8017f3057ebf6686efb517e76039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d7fceb1aecb06087343ef10170f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ff2361fdf94332df126c592a43ed741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30320b07525f2f7656f50c49ce7c50c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512bcc143ecfd41a02b74000b6b98d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fed353594d043f52c1c9c212a2b28044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3ec40796d769626af0c72176db3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af0ab20d174ae0266e7985905e6f0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efebc99e0f2323e261da51e7c77e1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15c34e8708cf9e71a13059013c01c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4e24483f2a464896bf18cf625ef5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0c2dfe7339b73e0b00e3813d875950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df204685709eaef5e864b8218777a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae842fc39de8bfc1492595401ef864152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14647337d9593b5f2387c99d9376053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670effaf59414aee52aabe5fe37344754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409da5890d6d6db68f6915bf3716215f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5984d000d114ccaa2e0aa68aba9b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122afbd000c26b5bf1bd4d08bf07441057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8899406ccd55bf77ab9659eddd0a06b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376060f4fce031ec3a34de9c17e0534559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9f7f891a69b3fe7b0816271c16b4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a48ce770a7c82d58cea5b117db87561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d41f1a85f7a1bd4a16cb82e5f635a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d27be9b0ab2c6e9e41dd2d9cd52f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011c4dc5ba885e0943820c718b6225f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de4ebb682f189a840b39360c3bb51065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208976e66472cf3f38795c9552433bfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa64b0191529848fc237db04e7c07ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd80c0db8e13c1d1238f0e0ba7c50b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792ce7c1d183d1979520ec46e4100e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1d4c4f459ae38562310fef5fb5cb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d47fb922f2a6cbac32f098174538f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0101811193087a992de2e89dbde172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448e151ceeb7d4eb4b602ca6d32566b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a21e756337a7f7b592d7c83b1d8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8899d57c0f73cfeb116cb49d644d36b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880cc64f4bf6085f825de40026ccb5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6cc3595cdfb8b82b63725963d38e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f294fb559e7ce5a97a5b74bb8d424278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd3eb2cfa20191d2caa673645f426079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615db8ce7ccb58768976e61ef35c78f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec36cd876dfcf911b126a4d793dbfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f91ac2dc98dd4a3c491af342f930c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd18262880dc47749de8bd5e01bb87783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ed012120cb43220c11506e7eabb9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86cfa79caf409d600d07c9a158854285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec8d873a8f0fa98dd2f74027f06a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163e70b3ba8d33ee68da3747883e08787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664af5ccf43bf0d9820f64cfe9a3c9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193799b16e3ac2b6ea2242817f00825e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c85667b3af01718e87b414caf457d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da621bcd18cfb8efa0d12559b4b9c24291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585cc73855b515f3edfef8a0520521392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f67d9e7d304f3d3ef9a7f3ac9aa36c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71320fe8ebbb6401cc2cceafcafa2ba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be8e77bc8b4a71c310eee7ef7ce4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a53faf308fe694a8e765b9581c9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca6195f7c40ea9fbb4892150a48cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb91710a057cce6d5ca414155f2cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efce89c9fc5b7c139a76538199ec3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117075986c13037c3de2f519d86c24f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8d56a2675f200bbe9d5a10f2566a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33a6d64579e078213fcc2aae627af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc7b874150f6fd7a5e67b6d5462078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc205e3fe7d192dee0e598b9a54dcfe1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd5618205cfa77d7e6fe1f4a95d595105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f8fbcc7cc1f1c50a889cc0f9599c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23bddab8b7f6607a3955d2de5f260a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0eb4b5028f396d0b3468fddaca43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e47a89958bd122a5ad40cb5fe88ce0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9725c2c39e766ef4472fb2f89e2325110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69dd370e9ef3e6350c96f877a009a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1c40164f089c4e5c0186b135fb3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551c3a6cf4636c76e67a323504d624e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a78db2566ece1d11f13303001bfb7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d2010913ab62a45bd00f6044d066115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419ab1b663fa1b9e62647ee5b60796e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef008722f22fbce7c44c1b7d62525b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a138b2e69e54a9d4780756f8eb5e80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98282e01742983e87d5955c0d5d05e59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d41cb6e3b3bcd1ae69d0a4c8c7258120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd49590aaf821af64f9f70a4177f13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37d4fef3c4b253ee2000f418102a48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23adc004e210b7a5ce77309e574f3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd211f5aa1450017e51c71cfd88c701124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f33501e4ba2d51dd8c0878538acf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff3029ceca77658836b17d1b17c35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cb3c94b98ae31dd61c0c28b56e798127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da018dc4cebd6334785a173501d1a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3861cfb327b26f3c64bf182341ffdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ac8f54087172bf26956bc096aa2e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a829558ed7ad233637a15e3f61f8c40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45579b02431f6f41c116c31ddc0cb60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55821c7aea49c0f2ed3829d15bb8899133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79751879c99bbf50288dad0d46a69c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a22d9f922ab80254589d22566a14a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd5ac9de500ba073844a6385d9bc9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5c288765aab758a3a1936d1679a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b516479837908cd0e007b94727a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084d71b292f29d685f6d3369a783eb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ae65bef040291fb286dc34c59c445140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f05f835acebc44b329af245ef57f79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a283609240a7342f0056bdc450b55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab53a69c6d16f3b7410bfaa718ee281143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a33c64c02cd96ffa36f2a739b3cb5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924bfff831272d582827f172e31e78b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5c3184e78d82fbb693ccbf7262945146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf683a0bae15d0c519afe66ae3324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eb21963a9ee9bc093e0da077ba200148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd401c099fe8046c6e7b0755f19d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cc125020ef35d05cfb6503852bff2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ac1c3b4e0169e98e7def74c6942b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0e1c6e3cd7bb2e288f4496f151a01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ea28c2ca56963b1fda636d90b10c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1243d55bff477a30a5a2bebc6a99367154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbd57e79978eb40aef03b8a51bc8cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f7d34feea9528a275fa56a6057cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffc75a26f7304ca8d64b94456c5560157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b92bf3476f32e33bf44d34c2ac510e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9656e3d9b7a4a626767b582b69e23a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59594a964d8648c15be41f9732bb67f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3bd473e386bad3a85513879bbdab0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce79ee051348d1f2bbb8ad21a2f6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d30301e95aeaa6948f2b3ad5cba2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c3cad1a70d6a45b53ea89c7499336164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0550a3163045dc4fd8b364a48dac59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471ae0d2ead296adb15e8019da743a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798a77abfe42ae5605c140cd1d6a1ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc80a2dd886e934f0d7c3b0a87ad4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d524d413c850f57995f7f7417bc507a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a16b118a599b882a0a35a6260fac39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3190f81190ee1ca8d5ef34efab514171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4b6e08e6eb2444e557bf81829aafd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94cf289413f85ba7b7a31f2fd10667173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80464b6717ddb98c7c891faccc472b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcfc610947120651a4b4d2aa9f1ac4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10af4872f758d115d35fa7f8292cb03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904675358b223f0fcbc04206aa9605e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9999ef8b20436e0a89513e640fe17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3795f7d0d8a37ae07d623acdb39da24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4539c5e1f0955d1f971c0b435c3da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542372d49b05fb4e6fc2c35bf49a9e5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688953c8d2f050edb6f2c465acbbff6182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f777de8fb77b894651cc8e001109e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261caad38145b7c1b5f2ce35843636b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa997c651083c2fe7d52d3e176f62b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa0c87b0015fe9e446ca381aa93b314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcfb85f12e0b87f75a1e3ae1d255df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91d80b0b50e4ddbb9778e1455cf0b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388fe72e90838707eb2c63d636800717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e520fc493ec1975df4e14ffd1a2f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5010e4fcae16f2277e125529ec46e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f1f828ff78c4b82a844f258808b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a91ab0fe338ad75bb5176b98de5fd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06a42c45ff8a895b49d7503fdb823e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b7a643e66b231576b414ea984c3f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68357ba7b7439a2fa5aaba6be705c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d886e4e5edf616015b3ad5d8b70a1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8dd4008d2a94204d657b4dc122f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734efd125de9d1756838a7cc1cbd11a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116634f9c22784f056f0eb880772676a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131625ecc0d8c6d8a1f1e5df1fc5660719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798d2f22d5a379bf9bc8ff396a352d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df138bbc97fb63dec8ab45ec64ced7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390786043d3e483579794e0348a817422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bc0d2d0c54a37d99273bc9ad306fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804dac5167937f8de05c5b9aa0b6c8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6855d9f2c9c6af5954772707f310e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bc1eb931d0a5c50521971b0aceaf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e87973899a65fe8dbebac44f4ce927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c72131087e35d989e0d464e5577928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91114f6e383389dd8d17651ffcde929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca0dd4cd5909be4706c28a528316230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b996c04484a0191998dd92eaeb2d3a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784000c07b13b6f47cc8cac53777af232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e517cb76b19e5ec977f895bd874ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516475c646baca06d3439af6a87c2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d6391748a6396e3fcaf1039fcd0bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af2d7f6a712c0eae7f0dfe3f21c33d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c783c7e8215ebf4bdfdeabf9715edc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0b09ac0b7dbce6cb271358682ffff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc87935d1651e1f7e16c4c6f592290339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4b56e4eb6d6360bc5a385916a789340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421a497783ff494eeed8cd9a049924c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23e0838d42006c9aa57350b7a3454142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3f0c646c9521548533c3fede39d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc057dd073b66a5ac48f73968e9642b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce9992213ff0b202d31109e0c62b6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612d9444b035b63a9fda522b8989c7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9bf5fd8c2543decfd1ae5413e601547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a502b803141ecd678baa5f27cb0add848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654beb3b7018c959d6147945369fa50149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c713f4b4ed07ae091ca57d3455100a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fa808a8c0801a1c1fb8b7a253b80151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e16ec2915258b339762e3f2c6d7e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ef9631162e17e5fdc1b7350b28db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da54404be04382993bb0d3b8f3109a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68a64d27cf398da6e57fd9e6da51db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5c4fbf179789aa9aefee4311311856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90970bd1cfcadd5c66f96fe8e26a2bf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9042a9729b000ca24f39c3e587c68e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8d7ed31d5aca96624818aef319b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c3301dac8b808f039b4bffff15d1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7fceb28c8744b3818927679a2139461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b29750c1a58507cd1bf22ae84daf0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8329abee95b107c861ab8e478fb9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61987f70f81df1052b6bb38160fc2e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca31f11321cad1dfcdbb47e0e21acf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8c4fcf6d8cd52ea0df1f6a0ef839b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043d3fcffd139f8f2313ca34b69a83267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf91c4bdf249e8ada1a4e2aa242cf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debfa6fe0271c94cd0e202bd3a98a3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877553f87bf52b68e7245bcfe4b16c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1b4bd999ac18a91e15adcc46c12f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fe9af12390fd2cb7359a61f07bb3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b7b097c6f3be9c2391b93f71d373773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79ed8ed8e6689ce7425899e6e743bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df249bf77071884d6506d4d7cc0e86775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a28afb5949eaa2e28acc01b9f8b23776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89232922e454279fb04f9398d90be8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4afa68d220adf50bbdb40f4e94a4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c9244fc8cb44cf4dc146795d8dfaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7407099323467367c5ca1e9231ed7db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21920c6dc847d7e768ed9658c14463d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af2da6833a34a9118a43849d83d30582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d777ce97075024989653b6d8415c74d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c8e041657f5d025d2d4b49d9b1bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc39db21a65880ca3313b20fa6ca2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e72d837e4d63b69ae1475695b7a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e8fe5b8dab92e9f5b9b3f0656bade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355f1c3cd3f831f776c63cadfd55ffa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a50f7860a37a5e63d4516dbf10ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b76ed100311771758f3529e92bf56990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad96784d1e4165f27d1d07b8585d1be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb0fac8af2626bd892d61f4f53788392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977321c0b3b00c8f9c3c6a5e12442a2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08fe5bea48e2c958d9e2f89e6b8b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68fb33652328bdac1ba65b4c5cf37f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315c7fddcc0332da59a173e9f634d7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958a10a1a5b0c048a7ec9a6fef8238597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610ec8b697a2d9f9f8d0e74893eb5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790a7246ea5eb0cf828b447ac157dc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c26186c23d5d4530c7fbd26224241d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f8afa905b00cb41dd9b4f40cb0690101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352b955b5e33bffa4d01cdfe0ae52b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5debc0bc345540889039bc9c1509972103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d580663fec20ef5bb34b2b036fabaab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340881b4f1f52c9bfef183f8355751b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffecc4c605cd796134d24c772e7adf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109c09bdd21e65637165c070a2889e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885610fb387d35f58b36c8ab81e3fab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57d3c639f42b39fb9e31f2f3bbb95b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6b4c0dfda326f80b149fcc6c5546d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655560035a60d3985649a3516e9479111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a4497f6773bd7998586b3b8635ae0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2bcbc169b79728f3bac0516b5dfbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057bba1bf3d420029c0de17d3c54c4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38be1a924c61c7aa2ce747e93553f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6a03b8b97dc6206e5a1d139a1997e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd360fd03e14ae931d25ae06adf0a51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537b3d733b9fbddb64213800f54c37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ee9050281271177497fb79cbf3f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005cfeb82a19779c384fe4ef43442e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df776fa967ebab8a4e71fec0546a4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c90c71bdfd8ff805bb58d9988eadbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f69e61f9ca32ee71d7828fa51b8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34020855294312a0ee9bf37016f88bd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09306059323af1877c55a6067672e9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153dbe52eb613d733df60fc9fa978d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3bda11fafd16f568e9792a908cb8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a962c0c0beafcbb4d9bb688f606301d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8924c42a1a89c13ecdb0e0cc3002a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3cfb3b42cc6c0bce1bd66ed7466d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e6a626805b375e2e37b647961cd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b590c52c8b26e9673ce6c849cb11f4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd66e0351c87bf050f7118595bd2774133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06af1c6ddd4c126fb93f02efe4f9c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfc294cc43778c6d28f96a0bd03f99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422833742c2907036ad4624ba801f13c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b22d48c6745fe9a9c05d573805ac2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60371c3b815712656edb10a87c67307138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d4b52b2546b3c5827d83c55394368139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f416d74a9e1704160d220a164662a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958ef911ab533a00b1735c38128b440141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e99b65582435e93fc87ce2c47e6d41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34004be6c977d6193b1c19efe1784b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd52be0654bccae86f1b0d1b7ecef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4dfe23f242df9fadc7a7b6905c3c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95d4079aaff5c8e9b94d03e57f6f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857de7e649e4ad60ae0b1148ee79cdf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ce30d06e74a6b72c940eb17d13048148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd55d3328d93808ec50ac7d762c73f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242ca01f173eea839a75436c812a6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9815addce59a23314e7e619e196d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc448bba3a49f6859778b596480479d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b335ad5c9e506303014d3b291f512153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe02a7edee01ba257fcd8ad06fad1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29464854d96800d3e5613db63e75e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f00f2bb6b31c080279e2f2b4ac68d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee138869e38c36e2cc650ae69e4c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024886577e54d4ba626fb190ddb251158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ab95eaee351c71a4bbc9f145f2fb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294034654ce0bb5db413794b8e84415a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b342e7a06afb6136939f22cce4c84ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a4af1d65f13899132b718c7fdacda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f8999c8e5513b0734554ff0f7224d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a33c3ab3df6dae2be853b666deaec5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f35e7c64b5c7d5787b2b610d5723a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b234d8d426aa45a168c0322e18762166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93a32bb012cd239d09b7dd9c9e2f8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82eb0b1143436f36a26ee94f07767168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e4cdde692f8015a09236c85815869169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97cfe96e8bc55eda66a2bbb635cd2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46650c21789b03f2a38c1a673240e788171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c2ebaa6e8ba081aa60b04c7c5c808172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3648438e1c16d16e3a679c22c8b7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd005f94c5775a2613df838df49a192174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>