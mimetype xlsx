--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1a036b1a4dfd59b00090870e218e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde21e30f253e5f84c3acbab3c604ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e81078139e5c357d174f0ec9bdfcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fa0096da9886f2ba14f1f93b485f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779ebd61877d1640c071313ecd2c1cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ad804f5425b721536601325da82e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24d3d2115b22acc083d6dcb69bef3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba27a2ba9402d07375137fc450fb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f7232476b1a500f07fe1758510bbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b95e0917f450a68f38dfbdbf54ef5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a242f20b0b719a5c031249ee12ddd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6827dc678c6791c5119b87c387e6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067afcd2724bbedc7e2433ee527ec3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ab2a36ea0e060852bc1288fd707414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa1d6cd1cae7bdfd401ec690f2d40e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8c6fcc243b784aba4ee0c3915fe1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5f34492b15f9d79504c8c604dd8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba61acfaed4bfa165cd9072d725e66d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84603710c6469c2cf2125ed5d7eb293619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83d18289d1162af3f6efbff2df22820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee607b0acfb720d876323a683513121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa662c76365fed783f1af420fcefb3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c297110f139ef252158caeec6e1aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd240f70a4db8465f1dec049a38acd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7065347f5f15dca476d651c7797f88025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c21ed4089ad933e0a59a677cdf27026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b42dd85e010bba0b349823fa32a2ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b352c8810bdc55d25c280dfb2f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04f777da0762f744f6854d1101e00529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac16b3d0075f7954886a3ac01a4cec230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21228f4d22426136e470d823a9f7b1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a2c7032eefa82664dbdfe7fa5696f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f1d61607421d3e2a520eb4eeb8f0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56faa15469f2b154033d0311408383f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccd7bf1afe82f20d1b4a04a9a91a1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151ce348426b1bf1f35c11c3e2d9c7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000eb460b105b6b972a28b0c9fa074937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e2c99723effae0cc834231e2cc75338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded9fe5c44f6c0bcef8c3e808644d5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84de72eade50c2b611a8f40243b89340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec058cc8f403e1516916e8d26eda61041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f194a88d0eddfe79230ddfb373fd2a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943f793ce408a4b948f0c8b7fb0c0e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fc002eba347f2689a81615fd31a2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1bfd716534e969d8c23b5a0ad58c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c22a5a36fdc742acb00c2a079bc3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef2ff778a20d088dc91faa468070a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103050b3ae612b005deb55864ac60c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12542e15775c554ed66737a5f081049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab392c6a68be9bc402e8400765a1dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980177067cd7f33f9ae2adfaca13a9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8744ebaa2f42ce9c29789885f8c72cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce0dbafb4eb0ab69842c846ef41b6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c103ddc9bc1cd68fc99c2bcae836554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d69128d265e47184200461d56349455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa28d03d0e6f66bc291cdc6da4dbbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9b80c2264e250c3cc07e62f5aedad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061d87164826041be91c58849c0e6e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b766219f9571a98e117c7ec362dbf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535cf70fd28865286300c5936856e5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb5afa5f862b4079b8c0ba7503616361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab5a88b1d881d1aa1db7bc634ab0de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83806242293a74d7fe70670ea66e38563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ec1cf9dffd3607ea8e2422bd6e69f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd1be6a5ce816df5a28f3ce167671265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea08514271ca967d2335cf6ec51e2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1533a06213a9b24e51dc55d0f319b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78cce16c53cd62a685df0f02aaa2d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474bb960639a3e2eddee77712dac0b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bec45dd5f2606869b2f24cfe7d4ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee443f9fe8afdb3500d89ac1ed38971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227e80a77e31a22aca9442a8c62c79c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ed31d0ec49febf9d6607c8f04dad173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e662cb7577b30ec1f8b7093dea7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c9f28841ece8a778d0d218706e8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3c01bc6ac0b6e41c0f2167cd96c4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720616083c69bc41f7bcb53c6ff39177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921f0f9632f230e54527448738062f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545206491e9518c426c0d34659513379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e53555f8224f7ceb9e1c7a21c7bf6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fa60d390fcd60f0813115b88f63b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58e105bff3eb7eb8f339268e208ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251dce3adafb2ca6241611a240e1f4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d911cf14d41859ca29cf1db30bd5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e597b00911ff4a90cbe8b52842a55785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f440c3999f2b07a6be1a29da2486c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879eb81643e51920c3d1564b92bc0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0be293539ef18cdb5f418f6547e5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56877edfdb2578b5fc15587255d9cf6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef31fda102b9c9da32388d260ffb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19489d610754ed5c291b5a60567972c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc188ba77d2da681312104850c9fdc0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1ddcf5b3baefd965ba43a1857ec193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e966a41c178ecb28eaa51077113e9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa37742a02b37b4271c1288ab2b33795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d300c46b3f19a579cb35d62ac342396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada718c03e361ad6521b85af2cc540c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d7120780455c32cac25d4a70ede398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765d0883b6adf108075f0b60133970199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fdf2689c1ce2d114d4c5a8e4c2551100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4947c637dd0e377a8463ad73a9e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b0f908786e03488176f9436a2d20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c66c3c009b7590ca4cc58eff03e38f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212dce7328f36a9c71d3b2eec1cea61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8002201d2543945f7949b86d53a41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98352c4140d8f37046c9cee8bf0ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2006680125ca5886879176211436fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9ab79298227910db5bde22abeb565108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e566be517d4771210ccde2965d40891109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8f4ce787349b5f37afd0a25653578110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ed57248a62cd8188146fab5f79f16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b30b42cf0f3abaf01bcbe836993a19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dcf92508f7a3dd23f4d5ac60841a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98e91accb7669d95ab623b713d4936114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0748df20927cbf36845109ce45236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee3d65b7c66cd1a7ff7d9d0efdda46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13076842873ccb296596d00dc661fc7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a8063ccbaa27388587fdbd4bc517118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021225e5b6be0c127271118effa51d39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532cda84b692419f7e4d08a0da09dd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ae49efb2cfaf49fd6e6d011ac65a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2015fcabae8b0c86e88e13488d18707122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8373daeb799ec6f57468ec41999c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67e678024767cef7393173f7604030124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23cbe08fbd780934b4955f80be7a63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29c7ac0559063ff5202eae006d408126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ee62659422d55fbbae55c1a15a7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f02fcf1e90f7a17370a2bff3b23d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6f9cc092950497da9eeb4f6e5b87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b1035271ec93ef04fce4a33fb6c85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad1e84a7c5e491f1bed1348ffbce87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957827551d0d10d7435922e376eabc9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeb5ea53c23caf7180af9d1cffa887133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a715daa044e5e5fca753d535d4a935134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6174c828e1498700408a5838782bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b3029327831e2aeb9130857664d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eca898a0c7e369e385bca7f2417e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde9f9a4f05af788039042eb265fbcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908f85da36527d7788f83fa04689e46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fc055209755f2264df8d50ed4f9d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7344ef2090ec1d8cd194550601d615141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c2200596431ebc8a092cb615b1472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ebda49036b3b3dd32ae30a7543aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1887148c87dec42c4f0f0529eb2252e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8643db86c55b3bf131f4ea683a29186145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa5329252b70645cdee9d1e0d77fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db39445f5793b2556c879afac6af10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856306520310c0cc8f284c5f61ea1ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a300b0ad512dfb9056a7a7ff237328149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65395cf2c7de343fd21e958da2f761fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c865e1eb140cd4255d712bcb5f185a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1f7d015a8a718b9e76d4bdaa0d90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5871d9af5785c01695b35d4c36c46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52c63c2faf6c82ec76ffce42b600bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f382ad65764306e5a6f0366c6da8c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3467d45f4769322116dbfae6e6a2d5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0272bf0eb37b69826263bb5bdec0e98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb025f76be9689bdcf4dfbaadb8e749158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b64a1b48173e0de49e1b58ad21cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda959b5cf42e288da3dcac5e5a87bfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db14ab70626cd2cd51a3799179fc881161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b6f9827bbd64a7c1a2e3d0dc8687162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8497ed691d54a0b59ef34541c7c4431163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552c05eb508c86cda620d041bfdd3e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc0583cf9c7001de5cf34df92405f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38865115c79effe1161014979833b16b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba6eccf75fd3c4dbd2cfd75bd68ca2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bb252252e2ff8fd0f0b6e2f23e054168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e591b772ceb7893a5d45654eeae87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883b28d5990a92550ee9ecc3ce4084170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171a0faa77fc6ab2d3e38bc2127a71a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df00e6aabb8f20d0e0b194b5b33ed7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f7dbd9ee557a542a57d04cf2c4e26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf39b854888aaf57fcb29a78de29c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b42a4262ca7b881480a3e9b862968175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abae3d9941d588290ff5181fb4e4b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334761e93868d7d64f2930397acb9ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf309350de502e09264294b0df78376178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5295874e7dd35341e071f957346fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40c23b76b5a29c126f4460701b016a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8a5092ed1a47676fa4e23b119ddb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d1b7eaa841fa97350c2c58cc6e3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66b5d0a517c61bb65bb8ebbfddac623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bad16b196e8af30e39105417ce3fb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8959b04f7eba0dc0f7bc5d71e9b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183cc509e26215216c24087c5dfde0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a3035916bed4cecf51de995c7a5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6aa6c1c4c92eb0910297c0e7bed818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c953d81e702c973c844a41cca70aa309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc476c882d4b44b0bf26c70b2f68520010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b461efb4a0f7b243f4e226d8aba3e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac590d057d1e43e202b487fab186ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26735981813b48e53e783a964b0ffb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1650e1e67cec69b4593ce4a91b2619214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959870c3d71f45616ce6f6b4e093318b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe2bc77989ed22c2d3ba39427922616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaaaccc7a4c3189f82aabe9239539917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34909d03e29e8f40e6515edd6aae592418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9d7fe015f728415dac91ecf8c3ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb1c99424209fc196b83c011fe05a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c5797ae7b9cd20166c5202bca577c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c41ed905a038b024dade2b80cc408f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab346b272c304483b5500ad9d0b4b4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3111527c942be369ee89bfd8113ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5950c00efe033e68524c71930420c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd542644921e60de08ad75e98c27726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4493b16ea6d48ad923b03a04b4d1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05edb79a6848f8b62701fe46caf96f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbb5e05d2da6ff6c9e01c98c06a90529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13eda8194472f950bfa928ce42bdd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e5031e50c2c81d48b7ab1b82d351a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a464484940c807cf4c5f9ea736e76132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af614c9161c52ff3a698eb97d2a18b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac74e2e25fa5766e3d7c77477ee8ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22efc8a06b3cde747a48d0fdfa042b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35cffcfee53f05d4f8375c01abc8aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317fe11dfb921e8f40a7ae7f37ce6cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ce360d9863935192629e0b59424f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc80613bab78831da962720b2d4f8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6599beaaeee45b1908ba9bd864c22640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2234a42cbae0b911b559f2c797f0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa94c92f73cb11cd83b4d02bf4ab2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff18e4d30b9d96c06f4cdc24eb69c7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a475bef21051ee3cec0eff1f18fb0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fac1d9e81c916e8fe1d048bf1374f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1fe74057c4cf6266b9b2d0399bd9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea45432f875a75488a53e9fa42fa12947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb663ac609170589db7b546065bc54948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a234b3912dfc2e3e268602febfd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecb440f3f550bd15654d3cffd3180850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60157ecc37ccbc24a40782b28eacc55551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d35d153077cd9e8bf5fadbfe0a1b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8921125d0f0428ac82a959d89ea23553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c19569746d75738a69a8d9d29d9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33a5880aab8f0ddd4f3ee068dd6b9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96838a5e8f6b217f953f772a49c4926256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d8d4048342eded0508c56375bcf6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd63349b7f5455a5de2cabd6c351958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f718b5843af4609607ea3670d5a5ef559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32c33854dacda88a23c8faaf84b3eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303ca9d7a4986bc49ff22fe234506261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b421e91562ebd09c343854034b04762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefa1b71d6cee3b5dd4420a9d3a845963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b5de61e916897f259ec8779d680264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d2b2f98398f67223e12286bf3c3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fbdfbfd9a5bd965313b6da074b81266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f87a022eb0384737d14862afa217a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae81cf567a033e3bddd4dc637d23668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb40759cd54a0c3de4e065bea90732869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87774e142cb7a30747aa64a67447db970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387bb835b874d987e76102e6c8e5c7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05addee2e3402638aad74f5612cd355472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b01360f801a999070e335c481c1f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae60281049ab0ea460fc174c80935f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf55055b65a80ec5109931d71c86f1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3159787cb9acf879fe5dd46324e2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248b1c3e7eb9aa0777391b293615b9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549c419955e8faab32a4465e09949778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a2c5e974c8abc9f277f018016d0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33910485b7fe6c9b744ab30f8b5e0d3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57806e7bfacb20b03f84db18733abe4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787c8c6a5da4d334b403da2231955182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f98380548a11418d78b64c896e72a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaa364970df04854e533fca694bdd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a54f2444d81397147166f407ba710385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31e85dd8a47ac8298ee13c49aca2c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8f3eb8e57dfc9f591f5f2319485c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fdcd80f94040d3a0c9a97de7e79ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bde3b9a1db38dcac488f6baf38432e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121df00acd376bf16c7b6632a9efc52190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51857bacc63eb90d0fad45c30e10929691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee955a68eebe0c247aec765fb183b6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d0543fb66b32190023724a49720b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7511bf72ca63aa9a2694db0a5e8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b44e70e08fc05a6a023dba1b2fc0a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7260fa4ee912bc11e520e04eb9a81f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e40955b540ca80ab940f571890d86297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f88956b33286ed387df5f6576aca6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a87ad6bc278e462a1ee3ce850607599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae33c09f332d583c31a4bd59bfdf920100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665c40f29ddc8176412d465c3bf91de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afb2d204561903ad76e9d4e015f51a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f087dc8888aaf1c13a449427315aae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd5cedd3f4db8c895f94b342e9219c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287573e8da8267a43369d4716f527616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ad08cc4be05c563a5c49ea7a75b8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52621163813e2e48178ec72ebc249a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5d6826cb175361b0fb5214554bd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508c966ce0cd08c467abad46be31f8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938bc6df30ffc0d242d084c8d5e8663110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dc9611c7f8dad0d49121170c83824111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793af7eeac4f0784b65bc12308523ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63750c41a64bcbc980be3571623bc05d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3d2f354dcc5a36ebb129fc255eef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c169e0acdc9af89413e478448330cc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55511df8ec876843868f6c6ff3a32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe258fbc32f09e5700f797926c7171117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c16c37ec3642ad5044583924a9ad6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dee81b600cb1a425d8e4770f84664119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fb7253bfb7b7993a3af02a91d97d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50fc679f0bf262dbe09887b4d61912121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542e22752ef23f779a7b477ae28d9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b53b960ad914b774b9bb840c16f05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c41851996fb792246f44e970ad60f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e0984c5693efe509514da01ac317125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e32aed0207614e9d264fbb8212d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70204d21295f7156762b352904d75a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6f049b3311e15b20815a92109791128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc3077396453510d1c524cb887e285129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521df07b7ba55b8c7666b13f5169a27b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a9dacdbd9a112ce12152f538c3cc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973e870ff30530968cb895dba11d57c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bf30d75fca72c5a35f602de5d72ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b531db3f70ab13a99b165330ba637b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2dbc1eee2ee83f64881f8f9dbc27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bd7c2e77f5983560ebe470a133c91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bfd1c87525777227eb99308ce9432137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d953be24cc64127fd898dc47d76de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b88168053551f81c779c6276725c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bafc4f0175cf1d6a6d4b4a28e8a572140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa2d1584bde58bda940c16dfc63d38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0c062dd2027d18557961c4d45bda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233d283cb458c9a3eb78c6d5d0acf74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d49bc9be675eac781e8c48e066d55b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a842c13bd0d990152889b119b2ca26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff28f4f5785eaa110ba8891da3797146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918b4785003f634538e888d4caebe40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82decf6281b3ee62aadc991701cda1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298971a3737ce138a1c408c8839b819149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35f7f8d6ee02c0a0a56a96191217a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8ce67919f297c09839e34b672ca3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f358e28c5657fa981f0bb20e3305342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4693615cf0d094dfd48be269673e168153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eb32f406431e30aa42f93297f0825154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a71dde31806aeaf638b5eff3f10261155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4c5188b8b782d8be48b48f43afa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afcc61555f2c6318e1bd9f80fbe71f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00d13eaff83acadfa42f0f3d5fccd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc365b618935d4187d08b2e6d528bb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11adc0837427fee3c30c37b4f989a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e5845ddbcee9a839cf7c780174df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d292565e7e684da3f45f9d5cbff34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a12692f6844880ef01b98b863272b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56d8bf110e18af94c0f2803a288c22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0fca118a5aaac5eaf48f64ae7894165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ccef0a0685a9db012f27547b3a997166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf89e5a64ad6e8060874dc276ab1757167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd587457e3315b6e40f760852ba5993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dc4686b240b5fe84826e57aad4168169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f6ca04244895fc0a6631f645b82e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec04e28179d40905899e5317a9067d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c74d87c2f61384362da5f0ae7693f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90620f6bf1d0db9d3e5fa6fb91a0989173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab68bd4a211099d70ac260b06d9b664174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>