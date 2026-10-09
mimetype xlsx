--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db325c54a5e27798788a64875d5b3d3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a81b8bf0084b8a5922ce85a8e4a8392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b61339ca23f2a4663de61a865b1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64232a4e069ddae88cbde4e9f3f6b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec861432d49f6026e26e3ccae5a0345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437ffd8c4ff1a3eb24bc6eb7125c11b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbfa63a45c0f52424b0d58e5079447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64528550fedd69e5b0418a4860b7f628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3712459c93cef733116c66f7a2eaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e58bcc838b5e6a09ce80242d50f06f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8c9a7542f74ca7755b93b3c638a8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eecf2ecc0abad809b18b7c3b1f5a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86829496bd90d5c003fe5e0fa1126dfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f27703bf6411aa3162775ec45c9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f719b7201986719a2a8365320115015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4419bca9061244c1011a37ccf915b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de959bb7aab1b32e2b106a4ea2479517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4b514dbb21d3f604067abf2d5056d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e42b7cb0ddf8a9d0b15e59f0fa57a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3adcabdb0b567ccaeee098a0ec2bf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19f4058af767a3490fcc0df9d3586d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1514f19527eb00ee26423412470f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee489607b8ed76ef0d675f2fdf5fa0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8011deb588db58d2ecfbe51a66ac9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c3ae4e7ac762f7da1a5964186e7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba95fd1b612602a8360f87145022826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee60e9e6583025daebfe82c24b06427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d1d66bdf4c5dae6474cf694dd47a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe04fbd0b9e7358428e952c722945d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae46a574c38473f6b15e2e1cae78e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aba3ac788749e0a5779241c81ec1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11c03ec7bf1969c9566165c8fe71b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda240092fccd14dfa8a5149c5de9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2e97b90692dbf7fb6eda0262cd17f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aa15848c6613d85714185c7c351d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aef102bf9c0bc11a7fdfb45a9829036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9d88730224642904d7b7c217efa3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9c5be0e1edfc39006636f2e3a601f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d6a6d558a8fef022b4cf60cbdbb2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53395e17e8ef87418cd2a10d89e1f1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6446e6cd8844c72ea18d2649c3ed58a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880da0191dc0219c9083287112a3b8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1b3bc262268f82e278c11b9d839443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb46f97d941d783a6d182ed0a524a0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f51544b36ba80460578691a0046e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b006ae5aab1179fa7f9791d8acddf7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e31f6ef49960779f0d8540ac8cb6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ccef22f38c6821ea6fdf72df27d8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f297e9dc8396efcb68e40270f60949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d871ba12cd7bb2ee38ff6cae6f3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02765ec71132d1610e914d1220f5571651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b31cae7748ae5323e3772b17a783d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991992c0dfa60b5321e0605d01a75b1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b7f51e9badc2d99c7065ee6cb60d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f339e734feeca3a217d49b121cdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df0079c1170e9f96f8bfa8b2df18756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458ea668b337fd03d8706ef6044fd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab31ba7e95880abbfe14e860ca81658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a351c05d0dfe8144f8ea4dec35835cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524139e7cd7ac566245fe2e6afec5ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782068dfa94e7bca342f442d23499dbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3be5d5880a38065582d764196cb9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9d08827fe99d3eb4d2964f4a5296863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141d50d7206aa586315d1986b012b7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef10c20129489631ed22121dc6470865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e659df0c2611a23598233aaefea9ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f56544d68d08b77059d68745fd287967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f09bfe86fe1809b9704563eb86de3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76ba80c7d83c022edd0dd28b6bbe0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c6fc78245830769b6f2cc9c5fd4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640adfc2a73e159269a5885c5e5ad1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9256cfeae1510bcabcaefd66c60aca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b255b607de10e6b51fa49b512f5435273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e14910300a77d76c7881c6143cdcbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4de6a4f8abff60b1a4cb527f3dc1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6291893e66f23b4de7485e0c3cb8b3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b0cd010f2f31904bdc808a326d59577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae7830bdba40370efbc525eee6e58f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bda94e93ee6874993b381a8dc6753979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41eba74cf1b195a9c84c0c94aaa07280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8a591996a0c3f074033175df958eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46140061240e9bce4c58b50cc996e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7141fe1bc2e42340ded3e2242ef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865548411858720a358bf6068803c0c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291bbe09a4c6b56b69db999979b4c9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121769fc94a08f29f3a52f4a74f81b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c3eeae0cfaa6455c4b337e57b8c5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb291273564bfef8d324af625e6b6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b82a0fd62fa4630ce163dc318732a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764371751485870dae96e0b34878a4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57a9003617ca64aa5e271f77172be891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeec2d6493217b02c9f2b303d3286f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4396dc401e4163006ac12f0e76f311093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc632ac106229c89edebee1db0c9e4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fdf84f1f39618a3e76e4e63eec6c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996fe206835d3a58bb87b251f17256a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6494edcec1d4f564e0a402ede431797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a45b654d9e7baaef41165ae3fede9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ed73b094a7e9c9d5eb0d20c013b3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b529f0a7cf330571f97e0304610ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd578ab44ece5dc2ef7dc09025a933101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604884fcd13eb0bf4a19b7a453849f5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68f99e9812a84b391bf3128e6e8bbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30f187d192463e6812f83932c7ca15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a3254870e1263b05a8d6a7a220885105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b4409ab44658c92244a8305bdedba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fecf832281809749e3e59327d5d1fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0fcc359dd23c8749aca7d0f570b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaee2a064b4e0da02655db4fb30bf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339527f0645b1c62e21bffd9b5b622e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b796c37c22c5d438bce6ed004efe053111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f080b180a33fcb95b071f336110fd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a0f502efba2916eb18dbb2252825b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f019a8e0e7e8b4367e5e4da11be04a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ae4a6409122d1b97dd9afd1c17eda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc27941b193f624e8e756e4d1d525116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3657a84b84ca3f6eb7ad9d3d4e560117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d073a975d5ee8f8ac3254dc883fc76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9222da0e28c97fde0daf57a593889119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d96d1450e6f23073594cb0243cb05e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf32b46155e571cab09b9ffec18efb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea651148906d30db3b5863cc22e1299d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856d02988b53ec09b1aa4ccaaf81ff8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d422fc455219937296526375b2dff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5717702be4a899c9d346cf4f4b61dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c619344459db3d11fea16de12f198126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad041e951cc7043dec91826d8568e634127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3d7a1688201f7e63ae30acdc1970128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef7ec633604999ab2aa7319618cc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd9c4909447f0ef7dc3da1118b45e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc197b00a87a56a8b4418a7f3444598e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030750a0c7fbffe0a7f218af9193ad50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2eed48929814b3a925602204ab2cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19623276fb07b53773c7b95cc784562a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5fef0e3398a25cd416589f3ea0c0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c623cd9b5c18a3539ce47816818e57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d314f76086371b8bbe79c63c32846f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6b6fe2beed2361b5cea1bf3e07853138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd1750922c07417718dd60222d9a28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cecd4dbb27b63d08d2cdd62bd397c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4692a9752dc6540c5bf66e031b1ea1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94f5e5d18d6eeddfc17ec0d94a4a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69227eb60d20699519add930a85936ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dadee277a375378944c560b31a501144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70558c7bb0b00253272aec5c36cc0367145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3138f402ec2b01c8c382500d9f22f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc81729c629f817dda40f3d294bebcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e5ae71ee8cd60ffe075d095028d67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1662214757c86f87de2bb6c296ab4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04376ecced1222036adf376edabc3256150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbc52e5e1e4b66cafe4464c3ccbff9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d029e51a43deecdd16f32ebb9955f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1ee8d05c4767ab446c36a132ff28a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b9b9da2fdc08bd0ca14d434c31ca8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110a7ead8e75b1ae9e1fc759051721155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8eddf3c3361cd61537c452400c01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d766ca788bf0c6fa5719a7e05012f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a4309b23a7026ea318ccc86ab292158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d8612487c7e093f8986126181b9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ac3668650c233075bada34c188e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a01ffbe46be2a707a2f6c6669f3fdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e575d1ede085ef7759017017c8c990162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c05467264d561f21882295df964175163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b0b5495ced1579f444fe0091ed46f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281d8a1191259c35df17bf7eec9ab0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73be010c8a9b3e94a6b3bb11f7d7d6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0176b1bc40dfd03ffde200e6973abc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5010bc5b44a1eef31f9fe12711d19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c96cb792e53fb697cb82ef443e101169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3345d9d7ee4676b2575aba7328a4b60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef971b41271592bc79da08524999b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95b4c7611825eedf81b43b6eef4111172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95127e545c41885bd15dbce3800514173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de633657c5ccd31182bfc9bc91668174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d95ef2c528d9f7a4a87db1495e21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928a18761dab3e753fc7706440d02e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f23afeb1348db8c2f158bad2e40dd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf0558963813d413165dd98196b5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403dbcd480ff67f6bb12ffda4fa4eba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702b3b569d97198413ecc2100a72e48180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872fbe2b9aaf62db28858a944c640d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a7a4daebcdc235cf7a9543e589772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbcdd1318adc41ec7db383b3f5b5b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766151671fbf8cef784e96d5b277f3d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1c8c07e28e9e5c1486038eb70af825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06373a5c98657263dfa032b26ef813a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b191c50802279a3efa169edfe4c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdac138eecf8b3617695d02e3127ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e06df949533c29fec1745589c5a4af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564cc5b80e3c1b2495d1fe1fe2445de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecae083f12436a1613d89870d6036d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b05411381f899d3b00f50aad5551c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d878181fcdd195d1caf795fcfaf529113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd774f60c022146c6962af6a47fa9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bca20574a540f60fc350a5a8272e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962993c69b1503596717cd688d7bf7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abffa8944dd51702d1d1c404a09dfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7a333cd694b86678f73e7000d01fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae721e12de9f8f27323d57b16eebe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401c47c19c91031182d2a7bf3fb13720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c014361cc98b3a0b43e50c8db36e75d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534f8af9ec7ee42987535b14b6ca8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df270d9626ad2568b289cd9143a56e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e1284410da9ab33d18b55f937e6b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d22764d3a8f5c43bf9d594568e9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef041db230498a308b307b7aebe2db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ddcda4c7353e9c2da51c453494b3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2727b55c69c9e4be95327a7fad9de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b03e96a50f8061f5824d18aed877c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce695181d60f4bcea8fa1c51c11633930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f0a613e91198c441ec43e4ba383831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2def03c2936dcf874b82177f53e7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8283065e3ff46b1d4d73f12615414833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a253a773e5be3b7697470874fb9bc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ab356e347263777f37f8b806ffee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f70caafac53c0e43b07d92e23f3a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3742624428a7d21459cded9bcbf4d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a7ce2e91be8df45fbf697bdc99b5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98bd1d3a138fa623cda2f5110c3acd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f7b6f62bcbc69f32576b4ad6f960c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760140d2b5787c1f14217d21dfe0d99641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ef4f81dbd249cc52fb4ffb302628d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eea63f3e8c4aa88f576b643fa0c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d21ee6be5de9ab72a06695850706044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ca0e623ae311b085ddfdca82382545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4ff12170c1082642129d884c2e8e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150cd60086508a337a5914eb440576447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e164e198cc2e48db7c0114b9a9a33c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6cabd4c9c5757f88b8b4f3dfc0d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb65e2437d469098c79ced298f52250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91742c9e3b54d3b1802c7c12ef7224a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96951ea567f20b305f712162a5525a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b7f9ef63e7adcfa2122984e8b46553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9432a49605f7e493dff6200c274ff4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff779874512323ee7af1d92876c1f2f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87866d82062a1a43173ab26307edb3f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1463b128ea8b6f3d751941ae9d8e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92abebcdb8b3c6d20129e9249e42a6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87d77fcf4c4595f9ed59291f0d0f5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83f21cef9a05758720e405585fc36a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47665846dcfde7f5ecac656572c41bdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f9c3deffccb5599b9375d689fede862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222b3604b6db16901c6456cf78e1d7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11cfaf08023eec5911e7b20c15f6f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f238e0c4768a5e1a07be469a36115c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46cc11b4c55587dc588749f5d271f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26564d49f63f1a56a07122e343c9d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d49159b514f79bd1ef792814a696168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d487d43fb9266c03bddd8a557b4e84069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4000681444fe49ebd54a1e55a5daed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c79710f18d3525308723e7c0450f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763b05dfb05da7ae9d01c1da45fb2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e557c3156c7558793b2864f227b35d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04fcd68137e817cc2fb359bc1f4e9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b380d431d77631cd7fdb501a313f3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc809215604b47a38c400d1b9cde6ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab79de3d0c2b76d4147e50c600c7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d47eb5831d5c87f20ca1953fb9477278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f7c28a70f00fb055ad0be9f9c7d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dea00c7bd4ebade55a33008d082ad380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f25875a8653bbcb968586c673f7b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1b9106ec00cc56fbf299c3710a2f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aa86917f1cd16b698ede4c828a6c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869910f421aad55c2c25e6f6043e78d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cba89d34017e67192e08c7bd99cae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87096df6f75dc27e3045ddffe707e85786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56cf775a0c520fd54b15d45722fce787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff55f31f7eac058f92a779865e9ef1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e54c0baa0aba6750d303849422ba289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cefb56fbcb8d750cd2d334938d02e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6101930df649143528f5d413bd13791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f4a8d800147cef9af4b63c9d7e49692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd6a6f934c81cebdc62a9ee2a499d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb93601d23e87c2d5d2badfbac1383f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4373fd7cf3bc9e93ca8fede4fcadfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11545f1f3389de46a69d4a0110cb9af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b4f25638168ec3a2d1ee2ba3ad4b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bb1e1707477c39cfa9b0b82dfe28c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe2971301a4c0ce75b88453ab3dd3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675136c11db4eed21d163484a06d544100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842087b35c8bde514c47194dda9591101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc10adeac1375537208fba57072b3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f89c2b56a8a6f9490a6aaf7927b57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab858d86404cff81ded13c1554722f78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848436a2b13fd0ceb98bafe8c1a8cfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305d654f441ad9643ceb4528d52f177106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a641fa3edb345ab906d042b256fc45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2e90a4eeae969b8c4fcc63b69d6f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf8141059a2839f7b6b42dbb121ab7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3138ad25ca8219d68b9df5de4fc2aa4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b838b250e7d2f7524e0e3cd7799ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bbc29b2b07c575967698d4ae6a0d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4b8bd1f3058ff5891f2b551ab42f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28df58971698444afde37485ad33f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de3e84920f4ef27a343fbac56f4257115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8db284f1987bf79ae4022ff180c567116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daf6ac4963740a42b3e52ee0b20586117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ef5ff5de884975999d76dc0e52f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284228aad068b8f0951c4699273b05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6695c75058879d2831d7aa625b7e3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68558d150a232dbf28961284a1d5d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dceca7d5f4ddf875b79908247f7dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9355d74db1553930a1c978ad4da95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a3826a0e059c3e933235b7d7816a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261826501142d8b147782738edf08db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8841b3e8d40033d2ee94c9f69b1e55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f6209cb4cb6dc1d3088915bcfdce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deb7acd1e42184b03583b05055328b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d3868d71346ce9760695167e6dc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463776c2f35046a455ca968c29d3159130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e356543bee4fe4b454f5fc803f21eb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b0a7082618a96153cbad96603d25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01dd5d9f69f4aadd764f828d653fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7832aaca3c16d33c7ebf3aafbbec591134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a939be8a60f93c99d5a33330e5d92f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c109381f04a2995d38faadba980d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285a56220f71c42cf1fc63c184001f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5defa622a1907469008b1eda70e52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64470eb5344bea7d70e3eb1d76da9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08856db0099fd12cc2ee6a6882e276b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0c40843e67b10b1d579080bd04240141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b83414353c9b12da8c565246a19873142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba5018dd926bbc9f32be07a53e2f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683786f1ac4869a647f9e9655280554144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d97f0908cd93a3daf59df28cd4c36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130995289bf786627c5b21f8bed945b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9c602fae24792d2061cd890169c2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e82867c9fad44679b9ca02470c75c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63985d34eb5fc3bd1826ff1d359425c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d699dae233f65c6426915eb94b6dea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92c2e6e0a571bf2a90a704e4f69eab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3353f1d0b4a1d3b209b8189cde0e02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32cb723eda0168174a7dcf552abd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466ef353039c75ae90c4adaa586c0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcec1f9182f625ccefb6bfb87f96c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bd11d64a8eb31d93057975016e9de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdb9c8963d337de2904a82b83775d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aade33895d3e8aa6316c3f5aaa9431158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca06539fca4bd70046aed02723669b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5512ed88f6d77df445f652a9a345a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187c2aa54e6b2426e19b746ccce95c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c43db201125a7fd797d530eee201c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade04559da46bed2f292cc2f294aa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae009514372c7d925de61501e95f49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eebabde6e4aff3abaa99ee572c2aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03da41e0a65ba8e6b359563c472aee3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06648e30ca9cf3cca96905549fa966e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35472aae477d7efb1433aaab62f672168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d4bdacd9108ac2c2281b164bd8025169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860dd77473d089e55523a0a214eb393170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6facf44405573d83aed9f6773b5c449171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4e6f622e2ce65f18cd6fcc04a2ec0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a999589a6659e3b13537d4d97abf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f8be9419117807687caa99053536f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>