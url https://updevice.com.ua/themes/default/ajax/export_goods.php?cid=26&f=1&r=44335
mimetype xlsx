--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f700c44d9d3d14a4af15e2fb5e4b1621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d315cd59e6845166578ebcc5e634032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851818065fd5eeba871ca130725d50ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80516d4f839e336dc8ef9eb9e084ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b691dbae1ddb47f1c97e6c94cfb835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4738dfb7ae4859b715cd90bc21628146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea5a7a851d5025f0236c0f83f9e1287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe9d075c0eb8688409c39805a8d5e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9bd73c0dcb404eb8098300e9716439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a28218641abe0ea6eb9ec115764ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3039999e337ef11566b1ce6aaf55a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aef2bfb0d2aa25236a588cdae3febd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5827e62b3254bb4f928320ff8c57f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ec9d30700f47fdfb089f7bf07aad714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3299746db6d389f9b68e689537bee015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e2aa3b4768d5e635c4a7db494b2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6d5bae70de1dff1d23bcd59ebbd9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497435172cd19e713c7a9471d7fd8a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e8caeb9be7a9275433e94569f3f7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449204eb25b44d36cc3a90a0b3ae46920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b33c666ccffc02f024436d8aef71b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee033f0a900f3302e8d8d1bf0fdf009122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ef02124140e77958bd50a88e516e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a530f998ea1ce136e5d426ec647d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc4601a0bf0fba3151a8f93d4117a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e98e4266b6c39b84a2a333786eead26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86546ed3ad0dfb47a43b4a6dcae06a7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eac4f4d447e12d1ffa90c59a8c12228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6f9d6c0cc5bfa5f14b40e2aa5aecb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed23cc00535e03de4e731837508e1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f005571210329f767d4296cb22c2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca94800b6b242bf6749f745d37d306332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc658373e45294be8b6afa6ae1682df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0395757465b9bc3329e05aa04e9f29834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb61ab03388814a82f86a09cec281635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a6b451ecf8467ffc0b8289db7df836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef3448fcce239c8bf7e176bceb489f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d5adbb23c34f643dbf7a14cac2d3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd130400e15f9cfc0806858af968fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf1a6a171ed2cfb7a8bc80e4da0e6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cff1d445d60a6c632f902d1fc074541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355288aa347bee07dc3183f95e4f96cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd054894841f77802e1cc674792d0a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab5efce34d715166abb5c3ba57565344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf37ec9d9d7a2a0cd39dc61e3a80045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29593302d4438df061bbbf4cc6103be546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d59db40a541da90e29a326ef5a602247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6f9af848ddc1391cda3a6470a239a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3a15a8ff629dae6bf38df6b0ba97149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab1640c7bdf8787e3f95c189b8e3f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9e921ce0a2918f011616ec166291651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2800c6710d4f3c88ded99e6b786621252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388720993e8a442b0e96c6dbdd4987c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8b88921fcd68588d1595bf16cb69354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96830215c4159438d20ed3094b3941c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac2cc47122fec7d8fad2cdefb1c2ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9b8ce594a66a6354535f500a942757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e81e2859024be84708baa0a6142958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577311dec04f3637622cfd4963a692a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e49f26f36a1a69df25e34ffa5db1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0fe5f78b205a64a3ba231982bdc5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cf19076201174ee2014ee25cf8e4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297cbcd2357f3fb5076567f3486231963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c26a297210a807157ba2b72bfa99a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d060e909a9ccebc68594df697a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63aebdf03974a5c1f279fce6c2189266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e328d73b291a0b9db4f66e7e1b0a3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5564b8d1fd7303d66aec4df744213fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0362cfeb340fc7e6d2b9e883222033569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc1515e80df005934b49c37d00ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204df95247991855cde43bf75f214f1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25171a5673f5d498a3258c556afe907172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75e165a8bff21bfb791a774af9ca4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dddafd8856881234c082ecd4a2b9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e976d91faa85b76d0bf8b9a29f8fec375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3378d6efa7a0f730b49987df0065f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ccb3da6d1b410d91bbdd1c00724377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e55482ed645dd4c5ec5acb8cd9fe078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dd9901798f7484d2475bc41dd0e8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e22514407f871a1c27e11e4b1438b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee49c9c1e0cfc3f0c5d3ccc71e8c7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a472e10fde69a797959e11175f2e47182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7d8b3726ac61c03a71bf5d87b27be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a25dc45c0fd4831d6e94901972e9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42c1558267c3035c0e8e96dbbea3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db54bed7ef181de2986128ec09f639986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6fa0e30c10b600adc9d466ce14fac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf8fe531c19b3d7f907efeaa217e7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14337c44c2514a4e0ac558441a3ef1b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc17f856ceb01ba9e83ee0781bd3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927b2b8520ad5966cf8fae5838f71791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4560a654d24781a11abbc227cf51a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ce74895b352c05de6171cf5ff30e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c93a8dd72513c5df09851b6900f8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83c61e188e3a6fcb662e4f15badd1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411868c50bc13c8871cf162e24aad4b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4cf1b1d7357126df56b08dff98e3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ec2a5e8b9384c0d1c5e653015c71898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c2c56580742561759ae680ec3a3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b6dd8dbb8b3e79a734b26c3d50409100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1cf6dd5ccccc2b5ede168499b841d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304bbc78d3da38d7ec97077c41a876a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177ebf5703e9bdfa3b32853a8a9875d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba172d411edfa99fb594c1dfb4a4d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e027d1068673aaeb72660591251a57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10565c62180681555971e6b2776522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6b3c40a61e398e39aaf0884f7d686107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b587cf51bff0c1d9324d6a4e62207108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35652cf7586d8f43259818332e3db87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611008eab3e3ff1daf50e4352a5e22b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd65142c6672781286881c902d1408111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7931bfe912749787d3c149108c6ad5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6fb3d7ccb676ce78dc518ed7d5fcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba526de45a2e122c2a4851601e521c98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afd93bdbfb71ce874c446df39107a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18de7ebcb90a6c05422fb2d97b83cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3187da1104cf4c12f1b924ce5fcdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bb85e3f84b5bf177c4011b4b64d76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f143851931a762ffab2316b845ef26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647387467d30f89ef3191e59399dcc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7c265e4b1cc6c9a3350040eef832b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524cca1d6855ddff5096a4a1193948122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3088f8f8fe48834071ca3105664e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7495dfbee39a61bd1c0336a359b9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc7e3611f6531b0c5e43d061355026125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b636eb40512aa8afd9504afab45683126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684b4b599010900b4ebc62552fbad8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640b499ecc0df16ce7b1aa84d347578128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a9f85c8ac56eabd365dee3926098129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc402f595fb7071427babd78614ac5ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99476db85d3f1c991d92f6853b59ab86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7490baa70d5d64e0573a1dbe6a44fce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68947f50ef0c6e7360015d106e211133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552fa7885f82720b777b6944093a94a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93972d30da2939460e71e130b13a98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c3eea6d99bc8626ee87f45149fbed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a3a78725f423b3c2716d48d836aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0efa4f467598f02aa4407f44e8a7f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c89ba2b99b96e76acc290664d1de7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6189fd34738dd4e5830a274675b0ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436b0cbb0fdee98b37dd9b8eb228ea8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645977f37e669eef60e421c17a4da453142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5543389d262249cc8d530c449f41fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cd6cb325b95a8399f14d4c9371c0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d33e47036e919262d6e0f5d9d3ed1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979ab6d16877425473760f52344c59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c4eebabf372d801ad0d86ee33654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a5dd7127c8e6da6173008a9c6bc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb8ea75b4df966c63d4e76500b11d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076ab1fa6181dab42b129bb03fd9a58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde2854733af49a8a757d53b1402935151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b226423238ea215a60feb8af6d272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4640c0a5000ccdfe661372bc3ad97bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba03b300e390aef2f23142d82fd70c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d716915b619433f144b5d9a5acecb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4de55c5fee754044c0e9050d5a79e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c321499dc27bf5277c79a6ded0e84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66ccfe7de8be58621bfbaef8ae1869158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dde3ec775bc80ac7885b2cefe0a49a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d8c67dc6fc54bb5dc6f86bae67f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1fa99d69ae3a21992c183112a64ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426571e89dcb83b5eff5927c3e4092162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0407da344919e0c3ea5b1a528fa2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614c35b26870e51ae3a9f118a75e682164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f47c34111eb122ed7b685e93852df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a421176bf3bfc90fc60fee6a0b8a9e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca3221b9fa569e473610daef10122167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb374d026b1ad9b6c83483bbd0ddc261168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad538c791277266d3828762e1cf68357169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763fe1245992792a0ddcf4b188321a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc1b61ebb9d323f3aad8dde758695d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eabe979ef4a0321af64798edf5915f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a045134e6d847d3a116721e921d0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd97450b44e77c8927d63b7ac06a6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116b7adf1db3b2c3e7920944c6b9d8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04719e2a046e750dc05ef1edac775403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86d8936ae7ec2644748b32e6a63bf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abddc881239ff12b27f50436243b93a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0453a965bc9fe6b90db5679c68ff3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cefe039df285c685aa525d45c9146f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404596f78991fb2190bd05b210ac5a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa7ac8dfe6681f7f226c6958109d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3afdf5c7a72a6aa68fb5c6c7b6b4043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb52c3af7320dd4fdcb03b170cd27e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb4cdab27056b165f3aaafaebc8c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208477c65f9673b023f307ca143d0cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53aa81418992bf985e622fda7c9c0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b9f78cf5993398ba9ebcf1a977ec58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96287d58633b7727724758b9cde479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771f11a9fc3f95deb34b9a125ff47310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb056a94a63ca50001bd67c3462d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2155abbe0baa28e60c640ffbdb61d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a811048f9a16c5b0468f8ea8a473b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915f332c7da0cba9b2618e9329f55d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366aee1608a73d77458ced92adbf1c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6ba36f5f7dad6558a640b3d22bda016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e96ef1be2f8d7f4e00c0917ca71e2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d524c840ba5911d1e95a7e76a2147f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7fad4e93d0f9ef1df433e0474c0ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47af591af801151a44dba6e828035e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc9c74858559ecc17f9cf4948f400021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73b565616fc936d88ffd7dc7522b9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f726e0453b35af7597b9a952bcd2c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b184f2f7acb83d37f40b53fa9a20424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d931c391f604b8e3950e05c1d875525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc761513cbb609b35bfd1824965f8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269fcf3ec2c81dc62f8cab9076449ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe47c376a8a86016d547fc50cb5dcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699470e03487c510854dafd9a243f97729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a108c8a1f3587a94293793c3e193ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db0d7a8bb8669a67850aab84755d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de950bb6e1b719583b5ce90939ff149732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec5b25b75ff68e61a25532175dec133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673d687fb764492c426dc50ff246dee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772083ccdd5fafb92768397c4913d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5859df33acca950d80b56fd5ff74ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543d12b97b231b194f50e2a225bff6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f987cba591cb9f18a32dcb9b00b2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240375bf84430bd509260094eb65d3bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca27d83c0525c9c8b39caa9aa93b8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d3a1fad88f6843be68164315368241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e4713f2a4cb414324b535941ba9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13393b207b3620ae346bb14daf8750e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d79f8bd327fc2c1714fdda2d0b64a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc0844e5c8a3b1a819115c08e5dcc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29c3b25abb03b24a1f7c3a7776e12546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29af036226ef35d02e91aea524ddd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916975dd8a73527989c05826615112f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c580e0abf348775281b4ac7447b6d6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504675349990cdd431b1fa317aa3f11950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb6d29ecfdc48ce825bc73a60a99f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d60670f29a40f270c77856fd70208f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b730a9cc3d3758f63a68a8838d4efd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295f23d151069be0c64b7cc6f29b3e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb3450eb70cf8590ebb291c1731a8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4025599c8c18fd7b18c01b249172a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4493a54daddb6aa8997b78a0091457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1d87cb0c10dc9d894dacd276231958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede845da0575e149cf76f9c41d1ff8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff950041d2894de9e3daffd4d6ff6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99783a0ecccc8a5bf1d8f10f07ec6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f45c8be4b58640765cc55a1ec464362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a91ccb0dcb9cdbefe9551dc7cb7a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984cb133135e03cd4896a2c2e98d9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265115a8bcb9d53f8fdd7acd6dedb1bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806d2354169942af25f8f40b6876e8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc5d478a0b3542a42feb318eb41a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb4e0f2b7620ca1d432989dae6e33d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63ffb735ae1b754ba601c75d9cdd6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca142ac6f4b1e7eb1bc54df74d23d4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b436af785e7a1defeccce43445011271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced8c006dfad43a7da511fd0c00398872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74ef8bf150358c99f633f1c51f4a6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7b46da5aa3c25ad5c118e164b44ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e43aa0971e2466ab58774ec514048375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e345412fe6e127e28218d4dfd4a0a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1cd1d7abdfeeb5fe72fbc4de77be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307b6f4c37fcae151ba75ebbd0f46e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38fce8682c87a4b026519e07c75b0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd5960e2dd09ebad0896611b307c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e05031fce10902e5cffdccd3edd5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef758ce2bf7f4f8e26287bb986ca491782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef7eb50ba7f05c904101ef68462bc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e80fb6e40f6490e8bb722f5be2aaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579c6ef3a793f3bd5b92115786b3ebe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb837d5bd9a499b3a09045a02eeaf7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74de0ce550ba55dc152d821fc5cf3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92631846404e8759a0baf1653827b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fcb5bfeb652d4784bd817a4635a6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9d987946f62d3636d633ad77f1c5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75ed404f800858a1a42a7678e7168591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c800cd69f25a66d777a6108e93f9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dcbaf0d08913d43d67bf2dbd1a3f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1826179b8092167defe02b8a40a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffb7521ddebd3981a8a0e6b278c65795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a006a97c9c2c69ef9aa548aff9b69796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69b14ac0476a055655023e5dbc17ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f9f4aa5570ded1de3b61ba8d4e3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf503b8ef3202769592aff35c3a6be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1fa6cf106b00b1697bff1f021710f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1550d8f8669eff67473d406a5597754101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c882a8e95e0c6e367c38569fa9dfdb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc83f82f3adb249cde4876d48f8b72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804602a33ce4bf1a6188d26a403ad46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b812fe62c9f85f31b2ba768932e40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b70c2428b787dd2068dd993272fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baaacbae39829f17f3edb89ed03f56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e23b6d43ad121a45880be858eadefb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2737f294302cd9243237eafd8060fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cad32ae3c4b33b81e4968741faf88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36e2328a508e111148d84325654e57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbbe0c8c7a0f4866035ce9655575c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47d565f2ca864aa6898365ce4fb34f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e725523fef5523cbb3170f48c5aa8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd72b97fd100221b7bd42bfb9e24fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20012575f8bf52ffda82a4dbe75aca8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfa003d897d7caa1f8123a975257d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05891e16c32f4f1a36997366b4ee9516118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31238677f836b23139a831da82e96886119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538924414dba01d1f8b76a0bfe0c6725120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39171a51f4da297336769e7c35acc92e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0764e6fc9cc56c46c70d242d6faa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a5499fe88c192354a7437d40da6b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254fe524a689a2a5504ce963537602124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4145c98f8651362a8610224db4dd98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd710d515967a7ef04a8c5a27768c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd3676fd7484ff1da1a394a1f0bc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292870cde4313fb6954e6c71847a7cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf26fb15a3bec7ec97830eacc3c1c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365f8b4c8f04f0c2fc07dd84722960130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0426d49bb202e299c89a665fde9ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d2091ac92e8860733c32850dbb99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7223e475d8b052bb32212344920f9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821bde004fe36e9c05dedcc48b1a993134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431f978507617fc4233528860a54b96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e716b3a6774d2e496f4428a7aa2c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595fc1b774f9bc956a9ecee2ed2353b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b036e2dee0677a7f6b464055ea1ff3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18361abc9dd48d17e11a9df890f615139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0ca3c91f0f2a4abd5f8e44cec3f3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed44f7ce4480b1c27964ec9c81578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f332314bd48f042e0d6f44cc187af5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e257b12b070e0ad9fd2388424c9f74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c7b57e6fdb1dd89a9e778f7832390144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ab3bac8da418ad08a016dba540587145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45703a456cf9bc7052458f1312efee2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8917eae8c0c07e85da843b9792f86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73a7d6e080d59c1cfb10551a9958f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423cb9a2298a8e84bde25fd34df1c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ee931608787d8fdddca34887d160150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c934f66adebeb54a3e26827d1a458151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc90bfd88177e4431878628adb7023152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e69752e4d292393db1473bde436b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd0cd643bfdb4a11f00634ce8ff84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f8d4b38efad009b908fe193e367f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3f6015522866904f234d8ab42b346156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465df30f2ae29e290f7e4cd85b5e880157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c263650e30ee72712e3ccfe0c4bb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08a980681fac6a14892bae59558e20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a22934cb1bc264a131c11911c71049160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf934e0e3540216d114415f92e48715161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf85f8299b5178ab8f7b5b5543967c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d4bc38cc0e4370df465b0967fcc97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e2e2f3055334ba57546c71d5f2899164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb3d7d8871b40df45bbc079d93aebf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c679ce3409802b2af27e6b4f6b0548166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e595bead38d489c93c86227214f6a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698d9651721de3c8e8ca9690972d1bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ed6bf9df846573027f55fc562a99f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248169eab1e6059c636c26a5eec5faef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea0399739481b29bedcddcbebbcff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5132742dd160b9c7bfd9dbf2142cc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d09afa8234a473fdc5af3cd686656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fe5635a070c0f6614886e30e65475174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>