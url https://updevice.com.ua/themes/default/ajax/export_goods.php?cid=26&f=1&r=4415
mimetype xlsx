--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68483a2f8b916ded65fba492c9ffc591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bdfa122972594b1804dfedfd3d3db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c27307fd9d505b5606a731704447763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf789acae55bc60682bf03384e05d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f7163c6ca3c3c267b6d345d8d010f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06453d2a73e29c614cc43fdd058c3c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0a4683c5b86ac783a11959ff4d5d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf7ded1972960359bc7115f4a5402d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f8eabd56355f0be7d5d410d44e179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ed344affd48273676ac178a24158210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc80a02cca62915e34f471a72d2bad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185e56aa4edf5873677307b7f2e03a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c772345d75e76576f87deb0186bc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b712ba38a04665a8c6624eb3e545814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5bff40765f62e14f63628239e563115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c677e6f349811ebc5ea2c79583daa6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a500b3394698a3bcc23b1bd072138617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3e1af7e010ab7b48522ae749c132718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1f92a13664eb845a06834d05c1df119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeec6af8e1ff0d062975c7238ffec320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e76df202cbdc7fd9d13cf659a70c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f90df5159f7492dfce5c4ba4f0147e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5b16a46a95e0e43df1bcdb41b59423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76bce34b1681d655560529bd6d999524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300cb2856a710163226982f4f1bb1cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c35fcf42fa6f84a65cd6a2a978b12a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b15a8a94d09f87147a019bbe66b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f394460777139777c672db4d3bb46eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86a1cd4a5b321b0268a1a62cb1949c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83540da5b3a85a82e3c39843d1e4918d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb734caf49424b391bc10138c13705b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca73f36c0336bfdd27befc677a2c67532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfe3786e9754d3c87e47d630a1b6ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c61201d003473a4a4cedb58761b3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d40b5a5d7eccff0b6b56efd8b43cd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7956d2bb7a521a9d317e2684d83c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac983075dd326fab98c9729fc0cfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146551331febb8f7751033fde878a6aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41906210e3453295e9b70075cb33d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a95dd6786411160873530271d426540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f35d2730b956369539476132694e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba929e9b635ffe18f73353b44d7c093842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33365a05ddb62deba2948947f4f28043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae8edc43b6190d42564e8bcc28abb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecfb45afbb382464dab0c26bdcbfc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c36594d875ffac4871a4b9fae9b1d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c3ac8e63539d17702530b69d6a01247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711add2bcab8aeeda2510848865447a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3813ad53c0b5d8185dc55b5b5ee16449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238470b461cb137199b9b3bf3f33a2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e323a435a775e86ad77da792a1fdca351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a58473cc65e7b41ba1ba85410e31852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9a5463e42c895a67389d4df4b4f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1214494b4b6d7e51804feb429973754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b6c9284717bbc9a115a5cef5c3ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d69e665337778b96cb702539bea3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb350300672b106af8f0080556f228257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae5bb307c0fb284bf6563fe993b5e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c087c37fa49321294533cd1ba2cebf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a2acba408706295a08b790397082e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7c29b1d4e297baf8aa2a2cfbb9aff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908af0151bd97c2e0dfe3d8abdb61a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfb0692f5815d339f967195d2c1cdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424c3268a0dcf44fdaf775c9cf07a0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3544d4bd34ad3c9159628160fc18d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98aa6520fbce6a7bb003bd5c6f12a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c84f2f6bf2d17e3cad3f78dd06539067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad261f1d102417f298b96c8d7968868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7df2c8836edf8edfcc2c90243a3f0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3396c85a18bc9034dc134ab28c8f9f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe63b1e76fd9a2b950a4dbd51abbdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8394eb77f47b070ad73e87adc85936c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb3e7682012bd2130c75c0b144b1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae9925e030123f1e9be2acdd066b0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca7aa46e72799cf5d3370adb6cb4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b13bdfa8c95fc0fb03c7d584f7375676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2de69908255bf304a567fb857271777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae4b8bc7695f816acb9b80a46230de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14597107cbc068375f1b8ee9fba2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161930a249d4b2c4d09dcf8a2b783f8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36956f71d256d12c7b94cd007386dec781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d7b0fccee34818ecaaa23e92079f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627504f3cf32676752d9f7fd9a3479083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4afe0e3dbca87c58914156a3929dbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395fc4d02605c38bfdaef4d25834c0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca43de5fd7840cc902116b8bab4fac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e614772c4e711e2e8d61fc659aeaa4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d239d8f33a3ea995646d61a4a841b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5fb1968ef3b6988875c2aa7d8bf3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f0210e131ed1ec00466c10ceacb1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225695177510437a4e36c512cf921b4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d6f000c9e96eff8756e46de229eae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9399dfefb07e04274192216cee5978793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979359f387fe91b61908416432d3eb9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5109227a3728b9f7b97a2713002bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866cb4bf89f2834dd29f39be5f84d6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966c87be3027bb0e20d7d10666bd4df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf46d36b808e4e4e739ec10dea77c9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413cd8db136557984df6d3029929b0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936b840b3d43831f75a825c07253212100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9ea19658daec6c47038a664c8026101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa1dad6abfc8412c52c378ffe6e0ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe2ae8fd020701586c1cf9a95203ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796cc40387a6cd3d15a7d165c37024e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5f517b0f8e255ba7be163536690b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc710a4d7de40d652b1bf394a3416b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fe73f0e61888f454bcb0c5f36638f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12995df6aff883e17e90185e2b0133c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6481fb45706b6673c0c3e748f9d684109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cea7736ebdd642886dae920d429c26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65727c9310c97dbad85cb01f17b7cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabab23cdf1f45cf0c4354936621c7c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaea75039e66bbdc421ef4dee89735113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9b4a7fdfddf78e85cf01f2388a756114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d33aa5e0e5755983b33ad47e9a6e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecbdbfbca54964cdfb02d0015ec234116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ae23bc627ac1a8a8a634011029339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d2a5d9e4ac9ee2777265dcd176c02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b65447fa15de8c9390fdb513214e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28aac471a2b7dc0d1de3b6041b0dcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ca88d7ecfe527f6913cb076ee4c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c893188899e4a5d0e10a73e89c42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc5fbb56d2dd1a62c52e05cb28fa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c12f6471a07cdd955cf698abf17af4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ab7db920d7595750f277b3fbfb57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1958b8653e91c8a6139517adefe8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52842d6e50bff9eea7e850e6aa4ab800127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88849f3610a2c4a6dd1986f291ea944e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095af6db7c8ac92197d1592d3c145af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee873cf0f3270f434e414521401f3250130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9c3f48ed3c74af0d0881d06aed362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f314493725e4cfe84b5195f25cca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba23c5b53ae0dbdd4fc62c31657ef4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54ec8dd0c5bd8ed897246c1387efa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53e2a42569249a3fea7df513901507135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eddd15314845138ea7b682ea175911136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00882a26fef12ab1074387ec9240c41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53722c4a8b7bcf483adc09709b6c64e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f883dd8ca998727d9d66ecf06b2d242139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0fce421e4ad26ad546e3617ecd99b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263010ebe62bdef4911e2565119a1b10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a72e16f4927149d51a734ea4707b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b9714e2284cc6d0a5a5b0d2bbe34a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2a9304c99b6433d39cac969a20afc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471ee6be394ef625e5f90abf6bf9d11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e71d0de6a5c16e112f47ce0364416b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84aa3dc5ac03cf02902f25a19e88d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f330803718f8d00c3ec1dd3bb9b16ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb08d1799beca39a09637643dadcf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42265f39b287d92357082e41695c5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad20e0d551372c6150581edd804bd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b052a431a9cc7c112187e1d0e7ababc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65eb9722e11828f6079bb32d715817153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d4fdab8d5d9a49f8ef5316873d206154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8d6aae10391ba2fb79d017e17c668155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3f2d7be54e72f3e64dc13a42f513156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811624dc20486c2fa93bb6998a226ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ebd3076e96ee09f41770998a06e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17d6733bf5e81d347fb196d55feb17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dad08f1e7f2b6a8083aa5b782b218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b6a80d7ef49b271624882c842dfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0a13c7ca3373e66fac928a08acc0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26330c0a3e71cbfb25d3e06acaf1bf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755ecb59827dbf89d068b958bb9231164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a8e29ce7319a0ea226d81d3450eff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726fc185be105391c938c5a0a72a7f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e82dce7974ea2bc8984ad869a9e2e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c293d2b4e285d872e4f0e2466e3d14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f890d348b1ea020e0a018dd854e27b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c85d8f4e485fae00d69a3f4ad0939d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066d0d15997e96efcf7758ba4c9b977171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497f351215a9061a31e602facaab7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99b850a83670f63173a9efe7924009173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33253f7fcfc9655f7a79b75181f86f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487c39664f6cd49a2066dabd00bc078175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fa22a2bef2904ba7dee0f5c63713176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae724085692f8e3ac72da8ba59ca8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c1e92c60312e48dceec8bdd5f4280178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910e6f9b29d87289b73ada7e07831f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e6e44765c2f894e5baa1474da2a68180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815da37c4a6a6ca69f16a86b2c3daf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b3c84b23766145b10e84f3cee94942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ea9ec6a594d570740ea5fbfc4e653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b65e89a0d67e5d75b1c2da6e6b44d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8a9f662ab8f0d646d7f4f627013815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7145e41179f7b4bcba6d2df1dcb158a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255294f8d9c325b4146b6af6b47f42597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbfc9202069973571977f079aeeaf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5645c5c58588e8475ee2a6f7fbe8b879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa19d3749d848f9d7609140d58ee5e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fbe8338d300c373c106a815ae44a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e57ea7f6fb9c1f7f79b63c53ef7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a431ef0ac31b1a9a903171b191bddc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc43ef76d65040a10b37dc3ba7bba8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81cd3281fa799404d0f72074064aaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ac0da7e1fac620bf722955597a57916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285863d41e73b366cffbe60f0b96bfb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ecda3c82c555d5572eccc78eddd1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d34610942341eb0dad4a757f09954c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad413aa2f7682e736323b5cc70228d4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f07995fbb0750d423480172cbfe9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a432bc46d67c62c503f0b4bc2a34f1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7883534feb3db75dd98656bf64589f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff73db4b60d30a85ad36c8b69c0a3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab65eb2c84f4248837541dd18883f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe681a123535b4b15ec23ed60165eae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699a0cc414c647248d22b14b6de75627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c23113b8367d8b70d62f444e5190f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d5eb3035573874b7958ababd952b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba334fdf14cf32acc815da0862d95b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913cc1af229f30a3c651b104988ad1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff5883409e0a0f1753bf9a983fa3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e599773a7223be149abed59b3068a3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae4e8ac287865aca515527152c42df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee310fb7d043fda62bf65b953b328035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cc81c0f1b0c3aa90f5cd4616f255036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66766d5b3b7d1124fd8225b0328a19cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a07a6868c80b6b81efc1fed9ce251838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992da87f3b94596291f0fc0b397ecb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cc87d92761d53768d07cb6b526dc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0093860d31a601ad8b075ab1d6c0c9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb0810bb7bb09cb4b44c48c99e10942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a78f7a2f2751556f4751aef11e389343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b1237706a86b99567e39c810dd17644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79463ff3f1eee8ed93f689692ede845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f263c1ffdd557d9fef39f6451d4d4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d934f679d436af8cc5b0e11b192fe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf6fe9ab2b680aebc083b2989ecac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a2f25a156866b4ded88829e171cd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40a3e41af0c47e4e4fded46963b4e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19778c30fb10585f932cf79f78d0614f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf09e28ccc21454c18d434d8c2d57352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3376a5562764ae1bf8b9b37d6bf7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62e9878f331aff6d483ab8f66ca8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa199f234019c27442d6b2d459fe7a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22218d864f6c36fb477e7df99ce3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73a7250ac4105eb9bdc7ef3bb308657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909b1fdff082fe830659af9cd752d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcc2826f09755a781cb1c05f41e10559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6f843203aead25891ce574af452260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262130a4190c3691de7ac3d9c6e09ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efbfd3bcf05255f2427ecaa761c56862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01923fb78428dfe2b0ce9bda7712318063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45ddb01dc887024f2abd226e7313ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cdb009d5e1215eb08027d5677fb1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701423d478644cae90475209c15270af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507108402005bbd7da5341cc79d949767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcc30b77618fbdf06adae3dded18e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c6873b0d4ddc64c5370837e052ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea872f88144c6ae17c63c0a085d66cdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9527fdeddcf34d438d994f2d29ea271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc6e7b69f66f12c27dd8750b86b6d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40297eb22e302c995890769a1ccff1ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec3d115a33c0f48b1704e7a0cb4b1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04579477c7ceaae31c75c2ccdf97f55a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100c549fef2cd56e9307368926a5ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2a644b5d9d25a272c2fc87921856677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09f4f254b842dd89ee4e869669882478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954640c19adf8548aa2e4b9948be02579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36c590821f971eae0953d5224ae93680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81ee079762af1aa52397fa75525ed581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5cd40d0c1cfa2a8317d282b2dc69082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a217720d0c5da2aa84a9fae751e1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a67fc8e1d46968f0538b41d76c6ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d074c9070088060f1757071493344f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449ae556dc397e7ea17c0596bf8847986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4c0ec03f741a548a3657416fc30b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f16eacc8ba53657cf882e7833df54888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a53049dc2ab024d0d00b07be9d47c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099d10d0091c98a99ce6031ccde16290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbe11e58756ac060f0419e52f27ae591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1081dbe835ae64a188dd74281ef044192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e2167bea6b7f00d115711b5256b6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf7325642b39691529422d11490e8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c962b20634d32b93670aa58e24e1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066537d069c96bcf1a3b59135003140096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffebdc124df555c62bf2a799c420ac897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33433043e6d52b736476b425c3b2ca798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44558d7ddb886fe85dc7dc7d7f957a2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3934ba3d1b5e95b5160e9331fcdfc44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c8e1ce3b3beb8bb43e1e49fcc2eab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e1fd9abe963defd27c2f2457b6f50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1522ec9205aa50eba9dc4a5a82898c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f1669e35cbcb31692299c9925300104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e42ec59527e6e6ef608b68385f571105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb5c24cbc00e6bea50c6c1f53e429106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8ac7adf165d808729516b6250ee1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f70db937b17ce04b7a1a530f4c26d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0aa61bb7ced2d6433d9d9cdb49b7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f95d019712d3dcd136dfb6a37740110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2864cdd4fe21e4068146a97d65e74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c558a53e0ff197e300c586b1858e7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9333a321537301c1375d23f1bf3b7a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f569ee6b4d340f0995e6ea1563823114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bf7113914a7c22fd86799634caa87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df9dc6af5f9592ab3340faf12feac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bea6a504466d5240cab014e42fcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee21d3020f965e82b02601241083b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb7e42833d3b52fa960ad144b7ad5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cf5f676d00bc9cfe600de74e08684120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90e956f4d79655749c204db8842274121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a412a714f03dbbbfa1860078f2fc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d7f13b52cdb8b02b45ed32429601123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231dfdfac7a72a534821b6bfe51a114124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15074b0fe9e9dbcaf63f64a4841c8ba7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82337e3d06f3d94f88e89ae3f83281e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23cb21881695a8f5602bff329b39c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230548a09df3fcb0ef9d56aaa420e2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36357c331bd1bfc322c578b706483cee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa9f8f71c08fafcc9b3832714369d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3e453d7cbe2999481cca88b2d37dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995d7d8a5c1a658a53186ce69e127a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870a3bbe27a11dfb27736d1ea9f5e97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa77938f34537584b75e879fe9f92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a0ad98df55dc129c7e0abc2919a26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767490cc49e6bef210ca3b8d9d070700136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eac29cd2fa82a69945c400b1e9641137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35354846e0b0aa1873aa30dc9a1f4199138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0534f2758fd5d6c732a6dfffc2600139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46421232e9ce84c510c78ac59df913c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522edb328095511b3f582d030364ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25394b5eaaa09634c74400d311b46b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c772901c36fc88a49172c988f4bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8f6acce44f9ace6c0ff6346c6917144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b704c6ce1c31ee2b2b67204ce6fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b4aea25ac88d02bcfdd620de05ffa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160241be3985acc16ada98c80342da1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c27e3687789b523ec809e8ccc3ec50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ff02d8d1aecea7817dd5ef6fa242149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f7f95a31888661885f28151a8f2c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7c07f14648e0b26f16cdfb31aa34f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e653dde74687b5d5febd3eb27ac8e72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5dc4ee17f0155886bf88bf94f3389153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a55f4ef1c8c5c95465362fe4a89ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84fb7af85a9124e2a641fc2bbf1143155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f7e325f666a344c6e6c508e8670db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b562c676805cf47cb57c86cc69ed6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894096381ebc152ebc2238e8ab838d76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3562bf27c680aeb7bb901644618ff6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ec4d7126d2bc6d2e0506b591701c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68f5a141f85ee6c35276f49eb8a61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc87795e38972f88babd01412108a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bfc9e966c1c3b6c47079e928c845f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f191346a8f0a1669bbe541537fb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935ec908c40369369ab7bfddfc28271165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b536b50717eb9ae3aac3773669bad8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad061c78ff553bdc6447bf4bb7905ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bc5e9acd7e9c4e0d3a03c54800743168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd34846bf0bd233bbfffc674fdd5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eb8689ccf0cd6715c3522923c5dea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f7bcc04bcea080dce3d1182b39f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244683175f8b840886e0e03a3242151172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cfbebb72f9f11ae370b4dea07ce55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d492456cdd350e2dc5e3333c949527174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>