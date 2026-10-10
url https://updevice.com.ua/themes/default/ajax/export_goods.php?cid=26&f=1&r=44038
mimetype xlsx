--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e354516532de370bb0331d8caf1a941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af1c2b12c973f3af15e7e2980ce5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f64b6142506568384c26ccd577d5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0dc208fcaebf27b6f0f23ae977f124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e53aec011b4280eb4e2569d67aaed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33d58f1ba00f5e4dc628ea59a14d886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c721c0cd5551894a1b3b8204d98b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a08eee49e050fa1c7bfa3fcaf77a848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fe2d660b6a060e349125622f2c6819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf993aef73ac6929415ad02876101d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9011fe3574401690c3848c2d5596d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd2b49edccf48c897f72eafb3426f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff3a87037248e69a41523b25792e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58800c43be1d66b9608920ace0cf19714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981e28790436f77cb3e68edcd4b324b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812a51a2d716ac9ee0001f41bb646f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac8a0a2abb73b2fb2d9d2b265d92a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc71ee4f93da05fb2e285c2922d38a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80b68b21d413740b09ec58e59bda1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca7898477e8b61379f3ca6b1bcdce820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841abc10499bb6fa5d09ae1616fe2e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0413986cb7ddc474e73c6e2ca636f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e5e81a8efd4c8d16e9a5d0e2951423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a08c4be407c79c78c64e695e31e3c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0a21ace6f1997f2770f398792facd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d349182130c9d1e9be0b1e72701014426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef84d020a1c48ad81ed0cc5a0c6f14c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ef8b8ae72f1631430634999d5198228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c77bd181728dfc86a64821f745f2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c93f792c68a04add7f883b8a6de9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b30e97e9b23ec8f65d52cf05f1a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ffd33e024c57290c5272e23d8cc3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c28ebf3a424a6b7b30dbdba5647633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50072460786b6ea1e107b03e36eb96b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58f8e0f3f6c24d2cc35166cf1a091535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea1db22e084cbbab8f538681e11ca336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2457a5ef2e6d0439ba48ff8b16a0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7008ec1a4186f2381aee14e3513d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564efe5ba82bc80a1b0ffc7c82cbae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c87b756fe08a3d27e2a7ab4acf6ef140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6437e622a022dc68361ad884fb5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb3dc6c478a96e9ff75f7dc8dd50342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7efacf0625f906dd66d0f53e48534e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43e29ed99e13334ea50ae55e6011244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4b60e735f277af6ddea3b1ec6a43c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ada0220a83f90ec6041c817853182e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffd3fa702a702d8987aaa1a992461747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19a17a6525b1e550939020012e50f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0ed80dbe40dd674763ae98bc57ba449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e22b1c834a9098f067f758b22545750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b460c8b78cd91a563e353a64388b98b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ae2610c6a1f54af930609452d553352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1f1872e265dd97f2fe8d21ef428ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9556d0af273e64d66820b29db3d361f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7723bd5e32062b36209762310403f9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabec4e14e2fe5c24d748d21b749e02f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3839d307e9b0ceb3ba4022c95cf1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b483c41dfc90b1d222ea0cbae625f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35035424acea8e1edcd8c119cc48a57e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8f368fef31fb64a27b808be2155060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad662d45bec5e1918b3b4ebdff694b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e216ceed4d852c2a800fb212413462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19096c1fd72336fdf46081db455938b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3c30381c697a4d6bee7b939acc3da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc4c043cfbbdc046e6013a74a7648665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0b5c3cf6eb6f0189200d837eb14066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552308757035fba1087b56d0532f1c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db0c2148bc361e037c47ed1d32a2f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ece505aa950bc1e6b8b468b62522269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c872831740f14ac3a2b0a0821efd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a259a6ded743b71922e1c3471d84c7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592063a22e80fd717f161919163161372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610ab8d55374486690c74ba0ee54aac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f82c85e595cf4d8c1d89b56def03174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb3d39cc04734abba894e4dbaef08c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b03f88c17d943a819cf83b168ae4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d99cfbe0237439e972a4dfea8154f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20938f8e3020a21e42c0b32880688378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eda87187eb63cb2c2e75abbc8576aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9adbc7778dbb4b06eee622cdf65ab780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa022abbb36c51af3f185a2b733128e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5adeff26489564b4bbb546131400682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad66d161e1486bfb6265bae1b4d069a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd569e0b5ec3d15331a7c4d1ff54b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6daf510ac37774b6b754185a4e72085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4683bc5aaf8ac341464ca540966c05686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92682dc02ad1050baca119a63606e1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7339cd97d54380dc2f6f8b1ffcd92b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2deaab3fea247e93c694dda14dc8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4223f4b816707a0663486d184ff1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6e5c34fbe4166db3c98f0b2b0810c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb0bb3fa9ae89367e02a4c1b8404d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced219227a2dbf842408036ea7f9d02693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85599ed23df3cebd1244c22ea68ffc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db0ad43d6595a3ba31da37277d42b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b3c822a371e6d732e4906a3a2c21d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df6830a7d7a7bf419218839af496997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8da24375c5d337b11a1bfbc0a4b39698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94868b2120d98c57454cc6a405bf69799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2510b5567bc752d35f290d29757cd18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e5f90730874575f57dec3add8ad80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5672f2915e4c2c3f866850eefe8aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f8a8c90ed1dc347ce6860054d0326103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dde0d18f8dd1170ca9ff8fcfeb95a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c1aa6c99b52ced2345042d052c65f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51365e90f5b2786cd3b644c73da945d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfe5938e547ceed6387cbdf628f2fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f5157751881d776f8d028fda4fc7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be36908c1cab49de423bb69bd947c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb8fd7c255eaf0a2398425f20f00b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14a50bc44a750eaa2c7feeb737408111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f1ab98ed11d4926f0e2fcfa2064d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6a69abc2acb038743b52a96012443113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2cd46d4b19ca580dd9614279055dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ec119dce85fd8f49436cee8fe5cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db92659d27f980167f73e2fb94949b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6029aec7413fe0b9f6a44e45e61b20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42ae901abc11c6499d290aedba55e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a95dc0c6b2aea4bb56f8fa4b631ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb08332ebfeafe698c94e563f9c015120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee31dc433950844b32cdbae7f32f86b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bba74ffca600ed3004732117285cb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e243df17e1a27203c8f01e3afc8d535123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538d09fa9f168f7f07885fa515dc826124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621f1378390cc34b8887ff89282976b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975bdf5ffec213a41fc56098d2c004e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781c7fb72c67246ce5af84329ad041d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86623d3fbeb1e0e4b9db6856e29d6757128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc893005a0265d01cc2d609e633150129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1114a224f30391ff57869021283e1a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0d404521c01c4958e9a8bf96fff38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88cced495707e5253128e8d1d8923a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ffbae4de81bc93cea589f50f6feb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750ab5ae3abfc9269299e7c7df007fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594582fe748ca265dfc4f52a0aaad97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd8bb310a5ea356c66daf444a25ad1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfbbb1071ce3c95e41f6a70f874b9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56642fc7035f71e4b6e612da45d7b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d161da27e24fccf9e39a67e0a6740139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bf5c01ff1695229a14c57c0bb7c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946309309c9b0d2d4bd9036057002ca4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42421713a3f569522f1874725f3c36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ec916d4932de3ac68c28ff82b8f9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102aec8779d67a594607a5a0a33b1d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61d6f5e58e0802231a6ac8fcbfa8ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24874a4aa914ee61babb6607c8fea8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198dbd0e062ef80f3f3b327c3b95e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe758a5b464f75ace09194dcfcdbeda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d623b7e4902e009631212d4b8872b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8b86bc7b3edb0433f929fa3740deb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90394f41218cfae36cff8387f54fe39c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e62e12dfca20199e14d6bae6ed985f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a331030352de87a45e9ac4b23e98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e88ed9900552844bffff2ff4325ee5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726828578309ac839915db24bbcfef0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40822683d933ebbc163ec0fac4296d14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717d81f8d36a35368a47fb4847ef77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7165713d622330da9b6bcd2e78af41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893801036cbff955e34ff5c292ff60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d43f35defe74006cfd716455d09ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00471319a39e18be8e94f2b45d370d82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af856b4c6695fc7a3f69f827b142658b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7d7e32c9e8613795d34474992ea77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb89af23dbff24359a503b67f317f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2cb8d80933b39e025e5cbfd4626a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc33c2f3167ab0d6dead8980fdb631166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84fefe1798ff1af4277c6741b71525167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e6e99f099c0d485c641fb1cb96720168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884a25108fc4818ab9d2f8965e0843169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20478ebe784c3640c38933b22a894af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3fcf17624cfeacc1fb773a4f789ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e939047dd8f568d7727db45895575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304304f145f6177e322cce989844b2d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cf2ea87266a077380cf9f66b4d6cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea199d8f1d308611f5f8e8b79692a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e321fe007ff3036c3d0e02862b3d1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d03d1813933a6501e7de5a8e0027e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fb0a8593787feabd06aa79f4460fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0c0b056a5fec3e0a75890464ac7d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ca50414b3e7929076ec284126427b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2f744a2c867c5eb4f42156fe30f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c32c9d1f58395d522ac922ec5c85d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dd2d1937209fd37284fff155999223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0523457c1d9af404d648dcdb20b5ccb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39616cfd788d2c27753a4b028f4cfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de67d09e8b49271e7a90c956405ff446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c7e76cf276e33d8749a0a8a3d6d8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3702338e42e41ba073df46ab7a538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c596dbbc6cef05871b9dd1e414179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5e992b6c3b0f7b60c56fc7faba98910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ee1e3513f0e694d0b62857b08a13611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387adcc6b37e2a052e7e9e83c3b672e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21201f4d7ab7d0a500dbb580e7a951c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea900e059349602ff848db5c898dd0cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cf9df1921951f23b75967ef13d26115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f362fc89f3be3337131ac95f08cbe3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2547c81bce675d51e650bdef84194e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622ea22eed090e4e9999403fb477dad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202a9765a1e6be1101ded8a849cf5ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c368123b564ad22c6b101b6811780d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bdf08b629b9b21b0e174c7ea47f7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5df009f1ef9ad8110010bd11acbfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700c394f280752c2d5c36e2629475223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3764ca4f49314b41a265f2a3dab724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a3e1ad36d41b130ff8018299ee9ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd7a7c71925276e4e6a0ccc98e8ee026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb4a69cadc0e4abc5eb864d8a6f1da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc512a38ca7cf725a5f7c9146e287928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec308ddc6fca1fd3ec55fe62f71dfdb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff2e92b77e95095454b36ff704dae130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247357a5b909a1db4adc5d98b60010dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4183205746c0e0c6b6030061958ee532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a04d3fee379dc8a9244d1876bdb85433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e674f672f19758a5e9a20dbb251a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb71ccc7ab6d53016f1c36aa25b0c7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475a71b04d0deda0cbec39ac71aad8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f1012476ca4349a3566bd1e6560037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758484683d828fea721ea7fa0d78ff038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d6130f1e544eb722b0efc13be85139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a87f8aa3b37464df54f01010c850f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827c3e408afae1da5fb270709120a4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf47218fe8d975d4f3a9251c6a27caf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b1603148029dc52c90bab6c628e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc140edebdea138e567705efc8c35dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb3cffd68b6c0751cc68f287b1f53945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb3353addff733a9e4555193e617dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eee0ea9cb04ea74c89a22b088b795447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb939e91bc3fd87934ae9ea588952148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b2e2d0930f2a0c0f46d8b99238dd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee2716955b14a2ce07609253560f1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597fcbdbadb815505bab420f394165e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14fbe0f63600e9ab6ead1d20e8e9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea52d12707fd5e08a9443e499e3d12953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7bd55804c1981ac1d63dfa4ff161254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c68a301d8f953aac8aef5c87e18df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b980370e15a37b0bc399fbd44e51f7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01ab51fc609fd25cafca1ea7994df057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b37311308b81c65b9aa20204c798558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839bb059e1b7f92b84bc79f63da9ff959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e36e5210fc47ccd144940de340a9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f84a3ad0f847441d71011b76dfbc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce885f60793b8f5d2b83d27af356b9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5eae1a1a260cb272ad02c9754c591663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f412bd7ee9e97fd4cce1963ad3ca17064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602dd0309d5a2ff2bf8195474501e1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd76eb31ea29b2136d7826c97bf2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341e90fce7a2ae5d28e2ae0e8ba056767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b496f442c912a71697e4dd56d7fc2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a9474c1db038718e7c1b51d8fa68469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee385d4cae3875a27fede94de26b4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0665151a49be8d101bdd6526bcd39171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9b2e19ae01129ff1b050331f80b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea848ef87cd58bb8adc852dce1a2792f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396f356d4be3fe893bf33baf43472074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c52e703c6e2dffb3563caae677c5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54ad249639e3ceba0239de55d822f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323c30ea0f00239907478a86a08d40b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aeafdbaa59416b86d3035ac44eade78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c4080b906af3546b6727856fc70d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb926aca8c9cf866df513c7a8db8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb00a0466c64327c6e4d89377a66f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378acace6439ed998c5ae839c3eb7bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc285e9b5b88a5369121139ca7e54383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e54804a293fe599b9a852c8a40881884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590aaf3012460ac398e156af934fe4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd5db52e738e20619e5b265ce5364386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b522a169e2bffe5b5021cf111c514e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a0e96b2b5d64bb364a9bc5e38d8e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b273530ce17fe28342b8f534e458c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09ca0e56252773dc965d0a3521808790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8313f12e06574a7c8c2df005c7dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486de0bf6a96fde5ec9a394857343ca892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09687fc768ff68e52b2ac7a8a7a42393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aead0b5bff1063e17e8c0cb033fb6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6810255f649cfe4170ff104b895c4a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81bc1fcc7a78d79dc4f44be140bcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d3932e5332c815597e6ec0fda585197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa868675e54a7af939b6b1a0db1e1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99163cb5003c048af8fb57beb8f39499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf37290a888ce57232f4f4e036d484100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c27255192714857c5538a1635ca3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd5cf6dbeb269eb56ee5d40420b388102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c8f111799ede57c9fa34bc3487e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b589b496114099629268531ea1747104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e70a62897abb60cc45d00f2204ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a8295e079447c0a301b65788968d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e776efdaf447e4551e528cf573e8ca0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d8d96d788ee4a0fd1dd7e6f125c84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb706477eeeb34064a99480dd91a4de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69bfa5be3038d96546183ac0e71c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b393bd2725d8fe4531269255eeb6d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caf6083acd59dbe25d7bad7c909e54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14808f93a9d980014bd0160cdb212fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b10e99785682eb80825bb506ef40c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1c242a82e5acc30b29b8aa9a1f052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f74800a5106eb60ae44209d908eb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540304fd246b4ae95b9291faf8d5e03c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052be52b15c455bfcad132ec28addba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432e9086865d3e9c79b0cb790bcf92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b5470c83d890c0ed538c260b485e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de4dcc5b432e00e7d94f5121841b0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8077e35d6690d52f2e3be1b586fc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b2433f8de431b1ad6e7f24f9c241e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06aa80d433c2aabdae94a62afc1c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be57efcc267e85ceba018019f529ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56870c028762b1a2ae6170dab5f0868f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327a2055b8381e3ce2400ac73fe6f3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c651ccbf7f014ea33e663fa15a5fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15946acd681787a8a62f42b708cb15e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d706a58ae120f1da8ec24358b46b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eeeb7ea0aceaeffd987b560f32211131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb7a291cf8e0b2978fe61019ce55dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59103893e6ef0eafa62d7d3513980a22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d96c854fb49bfc0870a10864468ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be5c2d6654694f851aab598819ba2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dae419b0b140a8ca8114fc7e215c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5384c567e84d4ca7f7b62ccfbefd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d47818a307685ba802898cbb6bf386138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3038f430d652296def34fc2991eac6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651052aed0cde81c888f996238cd67c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6486b82693efe58185b923cbe77f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1dcbbb2e3104cafcc9e1c48a4b785142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb051eeb281634eb2f12a4f9ab8cee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7af89687dde685d555e94a9571f23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11030396d930797f3b6746eef713bf09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbc7146c44735f9b4cfad28da4f60f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8c65947f0a79ceabbe03b08f06d46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e41b5b6c51e45980cbd5fe5d175e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18cc8380a50862bdb61fd539b419e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3d1363c9dd7063db511c9c7ae65cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7aa3486d7e2b6a769fc3e5ef98e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a7f4f7b626c3672daec79e2e9ba02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c428138a230918d0d17e5a20876a27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb19de4fc13a0bf6fe663efdea5a38f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233931cdd03c28484f6bc8508e5915c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ea2808e2a5bbe55670f73f2e14e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6620bb7a5e2714f0cb11e15f13d7cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666093dc825291979dcdfe85fc0ab92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a439bf8e1a5c52de3e8ea62f57b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e421d79076136b3774c24a0be85fc70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7f70084abe889545f6b66838f5db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed94278fde1f315c44f30c8fa2d6482162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eb3d36b88e39dcfdaca65c208afe5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b33f0722a4ca05cddaca4559ec20f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a368f2228ffde698bc915fa27344906165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadb8b74f93e8ee4d81680e6a8db79e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97169ce0c1e3ce71296d3331312d5798167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198858d29af7f0b09007448528103e9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3334e7690c3307268c16078bd793c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021620652ba780c28829038120b2b24b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff9de47ac59c4fbeb8ab9215325a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206143d58718141d01eb1b23f66148b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b6aba698caa744c481d075b360942173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e9d064844ad75d80c85a9be6aa88174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>